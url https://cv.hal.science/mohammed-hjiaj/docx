--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -125,408 +125,408 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passing-through I-plates-to-SHS moment resisting joints subjected to symmetric bending moments</w:t>
+                <w:t xml:space="preserve">Elastic analytical model of riveted double web angle connections in tension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouad Madhouni</w:t>
+                <w:t xml:space="preserve">Lynita Sarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Couchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alper Kanyilmaz</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Sire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Douroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin-Walled Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tws.2024.112442⟩</w:t>
+              <w:t xml:space="preserve">Journal of Constructional Steel Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 229, pp.109398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcsr.2025.109398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04822704v1</w:t>
+                <w:t xml:space="preserve">hal-05373665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic analytical model of riveted double web angle connections in tension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lynita Sarou</w:t>
+                <w:t xml:space="preserve">Push‐out tests on steel‐timber‐concrete composite connections (STCC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Couchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bayart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Constructional Steel Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcsr.2025.109398⟩</w:t>
+              <w:t xml:space="preserve">ce/papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (6), pp.443-448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cepa.70099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05373665v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Push‐out tests on steel‐timber‐concrete composite connections (STCC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Bouvier</w:t>
+                <w:t xml:space="preserve">Passing-through I-plates-to-SHS moment resisting joints subjected to symmetric bending moments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouad Madhouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Couchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bayart</w:t>
+                <w:t xml:space="preserve">Alper Kanyilmaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ce/papers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 8 (6), pp.443-448. </w:t>
+              <w:t xml:space="preserve">Thin-Walled Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 209, pp.112442. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cepa.70099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tws.2024.112442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05495284v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Energy‐Conserving Time Integration Scheme for Nonlinear Dynamics Analysis of Geometrically Exact 3D Euler–Bernoulli Beams</w:t>
               </w:r>
@@ -744,248 +744,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05301673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D formulation of mono-symmetrical composite beams with deformable connection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pisey Keo</w:t>
+                <w:t xml:space="preserve">Spectral modelling approach for crowd-rhythmic activities performed on steel-concrete composite floors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef El Asri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Couchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mladen Lukić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.finel.2024.104163⟩</w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 299, pp.117066. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2023.117066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04570512v1</w:t>
+                <w:t xml:space="preserve">hal-04361969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral modelling approach for crowd-rhythmic activities performed on steel-concrete composite floors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maël Couchaux</w:t>
+                <w:t xml:space="preserve">3D formulation of mono-symmetrical composite beams with deformable connection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassir Wardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pisey Keo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mladen Lukić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 299, pp.117066. </w:t>
+              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 237, pp.104163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2023.117066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.finel.2024.104163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04361969v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed-formulation with non-penetration constraint for planar composite beams in partial interaction</w:t>
               </w:r>
@@ -1433,278 +1433,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04485661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressive stiffness of L-stubs in contact with rigid and flexible foundations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lynita Sarou</w:t>
+                <w:t xml:space="preserve">Impact of the fabrication process on the lateral–torsional buckling of welded I-section beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lebastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Couchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Constructional Steel Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 201, pp.107675. </w:t>
+              <w:t xml:space="preserve">Thin-Walled Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 188, pp.110761. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcsr.2022.107675⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tws.2023.110761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05338994v1</w:t>
+                <w:t xml:space="preserve">hal-04244597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the fabrication process on the lateral–torsional buckling of welded I-section beams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Lebastard</w:t>
+                <w:t xml:space="preserve">Compressive stiffness of L-stubs in contact with rigid and flexible foundations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynita Sarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Couchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Douroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin-Walled Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 188, pp.110761. </w:t>
+              <w:t xml:space="preserve">Journal of Constructional Steel Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 201, pp.107675. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tws.2023.110761⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcsr.2022.107675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04244597v1</w:t>
+                <w:t xml:space="preserve">hal-05338994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exact solutions for the coupled warping beam problem</w:t>
               </w:r>
@@ -1788,404 +1788,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04066413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic behavior of riveted double angle connections in tension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lynita Sarou</w:t>
+                <w:t xml:space="preserve">Elastoplastic bifurcation analysis for the lateral–torsional buckling of straight beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chedid Saade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Grognec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Couchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean‐françois Douroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ce/papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cepa.2748⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 264, pp.112106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2023.112106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05340005v1</w:t>
+                <w:t xml:space="preserve">hal-03971167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stiffness of L‐stubs loaded in compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynita Sarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Couchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐françois Douroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ce/papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 6, pp.1293 - 1298. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cepa.2501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05339985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastoplastic bifurcation analysis for the lateral–torsional buckling of straight beams</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Le Grognec</w:t>
+                <w:t xml:space="preserve">Elastic behavior of riveted double angle connections in tension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynita Sarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Couchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐françois Douroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 264, pp.112106. </w:t>
+              <w:t xml:space="preserve">ce/papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6, pp.1299 - 1304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2023.112106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cepa.2748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03971167v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05340005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large displacement analysis of two-layer beam-columns taking into account slip and uplift</w:t>
               </w:r>
@@ -2282,131 +2282,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04011325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modal analysis of a bistable deployable module with a refined joint model</w:t>
+                <w:t xml:space="preserve">Efficient and low memory strain-rate independent return mapping algorithm for general yield surfaces and stress states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.V.B. Santana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.Z. Berke</w:t>
+                <w:t xml:space="preserve">P. Keo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 269, pp.114798. </w:t>
+              <w:t xml:space="preserve">Advances in Engineering Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 164, pp.103067. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2022.114798⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.advengsoft.2021.103067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03780598v1</w:t>
+                <w:t xml:space="preserve">hal-03515180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An equilibrium‐based formulation with nonlinear configuration dependent interpolation for geometrically exact 3D beams</w:t>
               </w:r>
@@ -2503,131 +2503,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03433434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient and low memory strain-rate independent return mapping algorithm for general yield surfaces and stress states</w:t>
+                <w:t xml:space="preserve">Modal analysis of a bistable deployable module with a refined joint model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.V.B. Santana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hjiaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Keo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
+                <w:t xml:space="preserve">P.Z. Berke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Engineering Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 164, pp.103067. </w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 269, pp.114798. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.advengsoft.2021.103067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2022.114798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03515180v1</w:t>
+                <w:t xml:space="preserve">hal-03780598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic lateral-torsional buckling of beams with warping restraints at supports</w:t>
               </w:r>
@@ -2737,408 +2737,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04098865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passing-through I-beam-to-CHS column joints made by laser cutting technology: Experimental tests and design model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Column base-plates under biaxial bending moment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. da Silva Seco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Couchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.C. Neves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Constructional Steel Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcsr.2020.106298⟩</w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 231, pp.111386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2020.111386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03227921v1</w:t>
+                <w:t xml:space="preserve">hal-03159328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Column base-plates under biaxial bending moment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">I-beam-to-CHS-column moment resisting joints using passing-through plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Couchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Castiglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L.C. Neves</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantisek Wald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2020.111386⟩</w:t>
+              <w:t xml:space="preserve">Journal of Constructional Steel Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 184, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcsr.2021.106703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03159328v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03476916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I-beam-to-CHS-column moment resisting joints using passing-through plates</w:t>
+                <w:t xml:space="preserve">Passing-through I-beam-to-CHS column joints made by laser cutting technology: Experimental tests and design model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Couchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carlo Castiglioni</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vojtech Vyhlas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alper Kanyilmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frantisek Wald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Constructional Steel Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 184, </w:t>
+              <w:t xml:space="preserve">, 2021, 176, pp.106298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcsr.2021.106703⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcsr.2020.106298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03476916v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03227921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Column base plates under biaxial bending moment and axial force</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. da Silva Seco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Couchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3205,248 +3205,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03420586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D failure envelope of a rigid pile embedded in a cohesive soil using finite element limit analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noussaiba Graine</w:t>
+                <w:t xml:space="preserve">Lateral‐Torsional Buckling of beams with warping restraints at Supports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lebastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Couchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kristian Krabbenhoft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nag.3152⟩</w:t>
+              <w:t xml:space="preserve">ce/papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (2-4), pp.2262-2270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cepa.1548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03100403v1</w:t>
+                <w:t xml:space="preserve">hal-03520741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lateral‐Torsional Buckling of beams with warping restraints at Supports</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Bureau</w:t>
+                <w:t xml:space="preserve">3D failure envelope of a rigid pile embedded in a cohesive soil using finite element limit analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noussaiba Graine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristian Krabbenhoft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ce/papers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 4 (2-4), pp.2262-2270. </w:t>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 45 (2), pp.265-290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cepa.1548⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/nag.3152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03520741v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03100403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometrically exact planar Euler-Bernoulli beam and time integration procedure for multibody dynamics</w:t>
               </w:r>
@@ -3543,261 +3543,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02932029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bolted circular flange connections under static bending moment and axial force</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Couchaux</w:t>
+                <w:t xml:space="preserve">Co-rotating rigid beam with generalized plastic hinges for the nonlinear dynamic analysis of planar framed structures subjected to impact loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piseth Heng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Alhasawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Battini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Bureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Constructional Steel Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 157, pp.314 - 336. </w:t>
+              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 157, pp.38-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcsr.2018.12.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.finel.2018.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03486981v1</w:t>
+                <w:t xml:space="preserve">hal-02086545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-rotating rigid beam with generalized plastic hinges for the nonlinear dynamic analysis of planar framed structures subjected to impact loading</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bolted circular flange connections under static bending moment and axial force</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Couchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piseth Heng</w:t>
+                <w:t xml:space="preserve">I. Ryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anas Alhasawi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
+                <w:t xml:space="preserve">A. Bureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 157, pp.38-49. </w:t>
+              <w:t xml:space="preserve">Journal of Constructional Steel Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 157, pp.314 - 336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.finel.2018.11.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcsr.2018.12.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02086545v1</w:t>
+                <w:t xml:space="preserve">hal-03486981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite element simulations on the tensile resistance of bolted end-plate connections with tubular members</w:t>
               </w:r>
@@ -3943,64 +3943,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Couchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 171, pp.817-841. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4028,495 +4028,495 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01835079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensile resistances of L-stubs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maël Couchaux</w:t>
+                <w:t xml:space="preserve">Long-term stable time integration scheme for dynamic analysis of planar geometrically exact Timoshenko beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien Long Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Sansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Bureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Constructional Steel Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcsr.2017.06.016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 396, pp.144-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2016.12.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01619369v1</w:t>
+                <w:t xml:space="preserve">hal-01508438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete element modelling of the in-plane and out-of-plane behaviour of dry-joint masonry wall constructions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T.T. Bui</w:t>
+                <w:t xml:space="preserve">Residual stiffness and strength of shear connectors in steel-concrete composite beams after being subjected to a pull-out pre-damaging: An experimental investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piseth Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Limam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Sarhosis</w:t>
+                <w:t xml:space="preserve">Mihai Bud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Battini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2017.01.020⟩</w:t>
+              <w:t xml:space="preserve">Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11, pp.189-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.istruc.2017.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01484738v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01616204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term stable time integration scheme for dynamic analysis of planar geometrically exact Timoshenko beams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discrete element modelling of the in-plane and out-of-plane behaviour of dry-joint masonry wall constructions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.T. Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tien Long Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carlo Sansour</w:t>
+                <w:t xml:space="preserve">A. Limam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Sarhosis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2016.12.029⟩</w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 136, pp.277--294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2017.01.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01508438v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01484738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual stiffness and strength of shear connectors in steel-concrete composite beams after being subjected to a pull-out pre-damaging: An experimental investigation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tensile resistances of L-stubs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Couchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piseth Heng</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Battini</w:t>
+                <w:t xml:space="preserve">I. Ryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 11, pp.189-205. </w:t>
+              <w:t xml:space="preserve">Journal of Constructional Steel Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 138, pp.131-149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.istruc.2017.05.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcsr.2017.06.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01616204v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01619369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An energy-momentum co-rotational formulation for nonlinear dynamics of planar beams</w:t>
               </w:r>
@@ -4619,51 +4619,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An enhanced SDOF model to predict the behaviour of a steel column impacted by a rigid body</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piseth Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4977,256 +4977,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01508434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-momentum method for co-rotational plane beams: A comparative study of shear flexible formulations</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of variability of material mechanical properties on seismic performance of steel and steel–concrete composite structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Badalassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelio Braconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Guy Cajot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Caprili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Degee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (4), pp.1559-1607</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01579375v1</w:t>
+                <w:t xml:space="preserve">hal-01952970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of variability of material mechanical properties on seismic performance of steel and steel–concrete composite structures</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Energy-momentum method for co-rotational plane beams: A comparative study of shear flexible formulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophy Chhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Battini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 134, pp.41--54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.finel.2017.04.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01952970v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plastic analysis-based seismic design method to control the weak storey behaviour of concentrically braced steel frames</w:t>
               </w:r>
@@ -5323,235 +5323,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01371982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derivation of the exact stiffness matrix of shear-deformable multi-layered beam element in partial interaction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nonlinear Time-Dependent Behavior of Composite Steel-Concrete Beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Huy Nguyen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 112, pp.40--49. </w:t>
+              <w:t xml:space="preserve">Journal of Structural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (5), pp.04015175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.finel.2015.12.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)ST.1943-541X.0001432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01259416v1</w:t>
+                <w:t xml:space="preserve">hal-01326285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Time-Dependent Behavior of Composite Steel-Concrete Beams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Derivation of the exact stiffness matrix of shear-deformable multi-layered beam element in partial interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pisey Keo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Huy Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 42 (5), pp.04015175. </w:t>
+              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 112, pp.40--49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)ST.1943-541X.0001432⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.finel.2015.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01326285v1</w:t>
+                <w:t xml:space="preserve">hal-01259416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simplified model for nonlinear dynamic analysis of steel column subjected to impact</w:t>
               </w:r>
@@ -5576,51 +5576,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Battini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Limam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 86, pp.37--54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6237,247 +6237,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01139281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Force-based FE for large displacement inelastic analysis of two-layer Timoshenko beams with interlayer slips</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plastic bifurcation analysis of a two-layer shear deformable beam-column with partial interaction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Grognec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Huy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Van Anh Lai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 67, pp.85-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2014.08.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.finel.2014.02.007⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01009388v1</w:t>
+                <w:t xml:space="preserve">hal-01113466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plastic bifurcation analysis of a two-layer shear deformable beam-column with partial interaction.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Force-based FE for large displacement inelastic analysis of two-layer Timoshenko beams with interlayer slips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Huy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van Anh Lai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2014.08.010⟩</w:t>
+              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 85, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.finel.2014.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01113466v1</w:t>
+                <w:t xml:space="preserve">hal-01009388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A shell theory with scale effects and higher order gradients</w:t>
               </w:r>
@@ -6735,51 +6735,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srour Nofal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Degee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 11, pp.1099-1127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7071,51 +7071,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Huy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grognec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical approach for free vibration analysis of two-layer Timoshenko beams with interlayer slip</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 331 (12), pp.2949-2961. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7277,51 +7277,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exact buckling solution for two-layer Timoshenko beams with interlayer slip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grognec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Huy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7387,388 +7387,388 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01009341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient local formulation for elasto-plastic corotational thin-walled beams</w:t>
+                <w:t xml:space="preserve">Local formulation for elasto-plastic corotational thin-walled beams based on higher-order curvature terms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabe Alsafadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Battini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 27 (4), pp.498-509. </w:t>
+              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (2), pp.119-128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cnm.1311⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.finel.2010.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01068893v1</w:t>
+                <w:t xml:space="preserve">hal-00965562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A family of bi-potentials describing the non-associated flow rule of pressure-dependent plastic models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient local formulation for elasto-plastic corotational thin-walled beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabe Alsafadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Battini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gery De Saxce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Mechanica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00707-011-0477-z⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (4), pp.498-509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cnm.1311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01068888v1</w:t>
+                <w:t xml:space="preserve">hal-01068893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local formulation for elasto-plastic corotational thin-walled beams based on higher-order curvature terms</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A family of bi-potentials describing the non-associated flow rule of pressure-dependent plastic models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy-Lam Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gery De Saxce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 47 (2), pp.119-128. </w:t>
+              <w:t xml:space="preserve">Acta Mechanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 220 (1-4), pp.237-246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.finel.2010.08.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00707-011-0477-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00965562v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01068888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional formulation of a mixed corotational thin-walled beam element incorporating shear and warping deformation</w:t>
               </w:r>
@@ -10187,307 +10187,307 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00140242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (32)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of column base plates under bi-axial bending moment</w:t>
+                <w:t xml:space="preserve">Bearing capacity of rigidly capped pile group in purely cohesive soils using finite element limit analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Seco</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maël Couchaux</w:t>
+                <w:t xml:space="preserve">K. Leng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Graine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L.C. Neves</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Krabbenhoft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 International Colloquium on Stability and Ductility of Steel Structures, SDSS 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">7th International Conference on Earthquake Geotechnical Engineering, ICEGE 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Roma, Italy. pp.3552-3559</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02368113v1</w:t>
+                <w:t xml:space="preserve">hal-02536684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bearing capacity of rigidly capped pile group in purely cohesive soils using finite element limit analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Graine</w:t>
+                <w:t xml:space="preserve">Behavior of column base plates under bi-axial bending moment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Seco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Couchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">K. Krabbenhoft</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.C. Neves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Earthquake Geotechnical Engineering, ICEGE 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Roma, Italy. pp.3552-3559</w:t>
+              <w:t xml:space="preserve">2019 International Colloquium on Stability and Ductility of Steel Structures, SDSS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02536684v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study on in-plane capacities of composite steel-concrete floor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piseth Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10590,51 +10590,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Huy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Plumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Degee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Advances in Steel-Concrete Composite Structures (ASCCS 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10653,273 +10653,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01953180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An energy-momentum formulation for nonlinear dynamics of planar co-rotating beams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophy Chhang</w:t>
+                <w:t xml:space="preserve">Buckling Resistance of Hybrid Steel-Concrete Columns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keo Pisey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Somja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Huy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carlo Sansour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Computational Methods in Structural Dynamics and Earthquake Engineering, COMPDYN 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Rhodes Island, Greece. pp.3682-3696</w:t>
+              <w:t xml:space="preserve">8th International Conference on Composite Construction in Steel and Concrete CCVIII – 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Jackson Hole, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01740179v1</w:t>
+                <w:t xml:space="preserve">hal-01953264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buckling Resistance of Hybrid Steel-Concrete Columns</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Quang Huy Nguyen</w:t>
+                <w:t xml:space="preserve">An energy-momentum formulation for nonlinear dynamics of planar co-rotating beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophy Chhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Battini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Sansour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Composite Construction in Steel and Concrete CCVIII – 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Jackson Hole, United States</w:t>
+              <w:t xml:space="preserve">6th International Conference on Computational Methods in Structural Dynamics and Earthquake Engineering, COMPDYN 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Rhodes Island, Greece. pp.3682-3696</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01953264v1</w:t>
+                <w:t xml:space="preserve">hal-01740179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concrete confinement and degree of shear connection effects in hybrid column design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Keo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11189,636 +11189,597 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01416482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the weak storey behaviour of concentrically braced frames</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hugues Somja</w:t>
+                <w:t xml:space="preserve">A new F.E. for Steel-to-Column Joint under Cyclic Loading.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Guezouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Alhasawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Janos Logo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Behavior of Steel Structures in Seismic Areas. STESSA 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Shanghai, China</w:t>
+              <w:t xml:space="preserve">12th World Congress on Computational Mechanics (WCCM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01954397v1</w:t>
+                <w:t xml:space="preserve">hal-05566482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method to avoid weak storey mechanisms in concentrically braced frames</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hugues Somja</w:t>
+                <w:t xml:space="preserve">Efficient Implementation of Component-Based Joint Model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Alhasawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Guezouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Behavior of Steel Structures in Seismic Areas - STESSA 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Shanghai, China</w:t>
+              <w:t xml:space="preserve">XIII International Conference on Computational Plasticity (COMPLAS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954383v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of the Composite Timber- Concrete SBB Connection under Monotonic and Reversed-Cyclic Loadings.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Quang Huy Nguyen</w:t>
+                <w:t xml:space="preserve">On the weak storey behaviour of concentrically braced frames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.B. Merczel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Aribert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jerome Duchêne</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janos Logo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and Joints in Timber Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Stuttgart, Germany. pp.433-442</w:t>
+              <w:t xml:space="preserve">8th International Conference on Behavior of Steel Structures in Seismic Areas. STESSA 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01010441v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the weak storey behaviour of concentrically braced steel frames</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel B. Merczel</w:t>
+                <w:t xml:space="preserve">A method to avoid weak storey mechanisms in concentrically braced frames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.B. Merczel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Aribert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Janos Logo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurodyn 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">8th International Conference on Behavior of Steel Structures in Seismic Areas - STESSA 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084966v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear analysis of hybrid steel-concrete beam with interlayer slips</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Keo Pisey</w:t>
+                <w:t xml:space="preserve">Experimental Study of the Composite Timber- Concrete SBB Connection under Monotonic and Reversed-Cyclic Loadings.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Manthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Huy Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hugues Somja</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Duchêne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th World Congress on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Materials and Joints in Timber Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Stuttgart, Germany. pp.433-442</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084976v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01010441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticity-based method to avoid weak storey behaviour of concentrically braced frames</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId323" w:history="1">
+                <w:t xml:space="preserve">On the weak storey behaviour of concentrically braced steel frames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel B. Merczel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11826,1750 +11787,2169 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Aribert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janos Logo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eurosteel 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Naples, Italy</w:t>
+              <w:t xml:space="preserve">Eurodyn 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084969v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of design method for composite columns with several encased steel profiles under combined shear and bending.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonlinear analysis of hybrid steel-concrete beam with interlayer slips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keo Pisey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Huy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Van Toan Tran</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Conference on Steel and Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Napoli, France</w:t>
+              <w:t xml:space="preserve">11th World Congress on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01010438v1</w:t>
+                <w:t xml:space="preserve">hal-01084976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of slender hybrid columns. hybrid2014 by iabse.ch„Exploring the Potential of Hybrid Structures for Sustainable Construction“</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Keo Pisey</w:t>
+                <w:t xml:space="preserve">Plasticity-based method to avoid weak storey behaviour of concentrically braced frames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel B. Merczel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Quang Huy Nguyen</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Aribert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janos Logo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hybrid 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IABSE, Jun 2014, Fribourg, Switzerland</w:t>
+              <w:t xml:space="preserve">eurosteel 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084980v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study on the seismic behaviour of an innovative shear link system in slab-to-wall connection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Palas</w:t>
+                <w:t xml:space="preserve">Augmented Lagrangian Method to solve Contact Problem at the interface of Steel-Concrete Composite Beams.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Guezouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Alhasawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concrete Innovation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, COIN, Jun 2014, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">EUROSTEEL 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084959v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static and seismic characterization of an innovative thermal break system in slab to wall connection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of design method for composite columns with several encased steel profiles under combined shear and bending.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Huy Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gael Le Bloa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
+                <w:t xml:space="preserve">Van Toan Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 fib congress : Improving performance of concrete structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, fib, Feb 2014, mumbai, India</w:t>
+              <w:t xml:space="preserve">7th European Conference on Steel and Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Napoli, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084948v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01010438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un boitier isolant structurel en réponse aux nouvelles exigences thermiques, acoustiques et structurelles.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId330" w:history="1">
+                <w:t xml:space="preserve">Static and seismic characterization of an innovative thermal break system in slab to wall connection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Le Bloa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Palas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées techniques GC 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, paris, France</w:t>
+              <w:t xml:space="preserve">2014 fib congress : Improving performance of concrete structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, fib, Feb 2014, mumbai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084978v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the plasticity based seismic design of concentrically braced steel frames</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Merczel</w:t>
+                <w:t xml:space="preserve">Design of slender hybrid columns. hybrid2014 by iabse.ch„Exploring the Potential of Hybrid Structures for Sustainable Construction“</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keo Pisey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Aribert</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Huy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Janos Logo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vienna Congress on Recent Advances in Earthquake Engineering and Structural Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Hybrid 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IABSE, Jun 2014, Fribourg, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00973786v1</w:t>
+                <w:t xml:space="preserve">hal-01084980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometrically nonlinear analysis of shear deformable composite members with partial interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quang Huy Nguyen</w:t>
+                <w:t xml:space="preserve">Experimental study on the seismic behaviour of an innovative shear link system in slab-to-wall connection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Le Bloa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Somja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Palas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Batitini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Advances in Steel Concrete Composite and Hybrid Structures Singapore</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Singapore. pp.xx-xx</w:t>
+              <w:t xml:space="preserve">Concrete Innovation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, COIN, Jun 2014, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01010444v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient formulation for nonlinear dynamics of steel frames</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the plasticity based seismic design of concentrically braced steel frames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Merczel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Somja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Aribert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. M. Battini</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janos Logo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STESSA 2012: PROCEEDINGS OF THE 7TH INTERNATIONAL CONFERENCE ON BEHAVIOUR OF STEEL STRUCTURES IN SEISMIC AREAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 6000 BROKEN SOUND PARKWAY NW, STE 300, BOCA RATON, FL 33487-2742, United States. pp.1113-1118</w:t>
+              <w:t xml:space="preserve">Vienna Congress on Recent Advances in Earthquake Engineering and Structural Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01068932v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00973786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical expressions of buckling loads for two-layer Timoshenko members with interlayer slips</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Le Grognec</w:t>
+                <w:t xml:space="preserve">Développement d'un boitier isolant structurel en réponse aux nouvelles exigences thermiques, acoustiques et structurelles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Le Bloa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Somja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Palas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The international conference on advances in computational mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Vietnam. pp.xx-xx</w:t>
+              <w:t xml:space="preserve">Journées techniques GC 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01010442v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotation capacity of plastic hinges in composite beams. Determination of the statistical distribution</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient formulation for nonlinear dynamics of steel frames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Boissonnade Nicolas</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. N. Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Battini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Conference on Steel and Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Hungary. pp.2361-2366</w:t>
+              <w:t xml:space="preserve">STESSA 2012: PROCEEDINGS OF THE 7TH INTERNATIONAL CONFERENCE ON BEHAVIOUR OF STEEL STRUCTURES IN SEISMIC AREAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6000 BROKEN SOUND PARKWAY NW, STE 300, BOCA RATON, FL 33487-2742, United States. pp.1113-1118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00965993v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01068932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the material variability on the efficiency of seismic capacity design of steel-concrete composite structures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hugues Somja</w:t>
+                <w:t xml:space="preserve">Geometrically nonlinear analysis of shear deformable composite members with partial interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Huy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Batitini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURODYN 2011 - The 8th International Conference on Structural Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Belgium. pp.471-481</w:t>
+              <w:t xml:space="preserve">10th International Conference on Advances in Steel Concrete Composite and Hybrid Structures Singapore</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Singapore. pp.xx-xx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00965995v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01010444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration schemes and reduction methods in nonlinear structural dynamics with SO(3)-valued configuration spaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlo Sansour</w:t>
+                <w:t xml:space="preserve">Analytical expressions of buckling loads for two-layer Timoshenko members with interlayer slips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Huy Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Grognec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
+              <w:t xml:space="preserve">The international conference on advances in computational mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Vietnam. pp.xx-xx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00597498v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01010442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overstrength demands for joints in composite frames with account of the actual European steel production</w:t>
+                <w:t xml:space="preserve">Rotation capacity of plastic hinges in composite beams. Determination of the statistical distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srour Nofal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Quang Huy Nguyen</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boissonnade Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th European Conference on Steel and Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2011, Hungary. pp.453-458</w:t>
+              <w:t xml:space="preserve">, Aug 2011, Hungary. pp.2361-2366</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00965656v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closed-form solution for two-layer composite shear deformable beams with interlayer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quang Huy Nguyen</w:t>
+                <w:t xml:space="preserve">Impact of the material variability on the efficiency of seismic capacity design of steel-concrete composite structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Degee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srour Nofal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brian Uy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Steel &amp; Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Australia. pp.xx-xx</w:t>
+              <w:t xml:space="preserve">EURODYN 2011 - The 8th International Conference on Structural Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Belgium. pp.471-481</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01010445v1</w:t>
+                <w:t xml:space="preserve">hal-00965995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometrically non-linear finite element analysis of two-layer composite beams with interlayer slip</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quang Huy Nguyen</w:t>
+                <w:t xml:space="preserve">Integration schemes and reduction methods in nonlinear structural dynamics with SO(3)-valued configuration spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Sansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Battini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV European Conference on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, France. pp.xx-xx</w:t>
+              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01010447v1</w:t>
+                <w:t xml:space="preserve">hal-00597498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement hystérétique du frottement anisotrope</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zenon Mróz</w:t>
+                <w:t xml:space="preserve">Overstrength demands for joints in composite frames with account of the actual European steel production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srour Nofal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Huy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">6th European Conference on Steel and Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Hungary. pp.453-458</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03361719v1</w:t>
+                <w:t xml:space="preserve">hal-00965656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Closed-form solution for two-layer composite shear deformable beams with interlayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Huy Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Uy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th International Conference on Steel &amp; Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Australia. pp.xx-xx</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01010445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geometrically non-linear finite element analysis of two-layer composite beams with interlayer slip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Huy Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Battini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IV European Conference on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, France. pp.xx-xx</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01010447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Connection Degree in Composite Continuous Beams.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Guezouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q.H. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th European Conference on Steel and Composite Structures.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Gratz, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comportement hystérétique du frottement anisotrope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géry de Saxcé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi-Qiang Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zenon Mróz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03361719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Simulation of orthotropic frictional contact with non-associated sliding rule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géry de Saxcé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -13594,84 +13974,84 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zenon Mróz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Computational Structures Technology (CST 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Las Palmas de Gran Canaria, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4203/ccp.83.229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01179161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId352"/>
+      <w:footerReference w:type="default" r:id="rId357"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13818,51 +14198,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822704v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Madhouni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Couchaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hjiaj" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alper Kanyilmaz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2024.112442" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05373665v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynita Sarou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Douroux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2025.109398" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495284v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bouvier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Martin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bayart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cepa.70099" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833362v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophy Chhang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Sansour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pisey Keo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Battini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.7611" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301673v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassir Wardi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2025.104432" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04570512v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2024.104163" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04361969v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Asri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mladen Luki&#263;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2023.117066" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574493v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaileng Oeng" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-024-02476-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900786v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lebastard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bureau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2024.108876" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04540996v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.-P. Nguyen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.-H. Nguyen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Couchaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Aribert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hjiaj" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2024.117624" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04485661v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2023.117301" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05338994v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2022.107675" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04244597v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2023.110761" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066413v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V.B. Santana" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Somja" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2023.110672" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05340005v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Douroux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cepa.2748" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05339985v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cepa.2501" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03971167v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedid Saade" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Grognec" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2023.112106" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011325v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Guezouli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EC-02-2022-0059" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780598v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Z. Berke" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2022.114798" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433434v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murillo Santana" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Somja" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6862" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515180v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Keo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2021.103067" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04098865v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murillo V.B. Santana" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2022.107410" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227921v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojtech Vyhlas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2020.106298" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159328v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. da Silva Seco" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Neves" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2020.111386" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476916v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Castiglioni" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantisek Wald" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2021.106703" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420586v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Costa Neves" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2021.112893" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100403v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noussaiba Graine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Krabbenhoft" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.3152" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03520741v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cepa.1548" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932029v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.L.U. Nguyen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chhang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-020-00166-1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486981v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ryan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bureau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2018.12.024" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02086545v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piseth Heng" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Alhasawi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2018.11.003" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01835080v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D&#8217;aniello" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Falciano" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Faggiano" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874836801812010177" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01835079v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2018.04.004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01619369v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2017.06.016" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01484738v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Bui" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Limam" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sarhosis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2017.01.020" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01508438v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Long Nguyen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.12.029" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01616204v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Bud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.istruc.2017.05.003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01523122v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2017.03.021" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01671288v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Limam" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2017.08.061" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01619381v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alhasawi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Heng" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guezouli" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Battini" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2017.07.085" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01508434v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivor Ryan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2016.10.012" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01579375v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2017.04.001" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952970v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Badalassi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Braconi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Guy Cajot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Caprili" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Degee" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01371982v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Merczel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Aribert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2016.05.008" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259416v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Huy Nguyen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2015.12.004" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326285v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)ST.1943-541X.0001432" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01371983v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2016.07.005" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349678v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2016.07.015" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01414299v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Krabbenh&#248;ft" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Lyamin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2016.08.002" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326278v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2015.05.030" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01225595v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braconi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caprili" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Degee" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guendel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2015.08.031" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139281v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keo Pisey" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2015.03.006" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009388v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Anh Lai" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2014.02.007" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113466v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2014.08.010" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DRTX7BR8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068923v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sansour" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Skatulla" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.03.031" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326420v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srour Nofal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eqe.2253" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C129WD6P-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914616v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-012-9420-5" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009365v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Martinelli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2012.02.016" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V5BN8TF5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068925v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Nam Le" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2012.06.007" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JR40NK64-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009362v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2012.01.034" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3MDSJPX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009370v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2012.05.001" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HX7D0PK2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009341v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2011.09.020" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-956RB69B-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068893v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabe Alsafadie" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.1311" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FK6831KP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068888v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy-Lam Dao" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gery De Saxce" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-011-0477-z" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T72PS96Q-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965562v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2010.08.006" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9G2DBMVR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068892v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alsafadie" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Battini" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2010.12.002" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8RT4FXR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068889v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-011-0585-6" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0KFWVJB2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009357v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2011.02.003" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KNBRJ5FX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009355v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2010.10.006" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D31RX638-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610366v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vallee" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Fortune" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry de Saxc&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-010-9283-4" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CVLPMR24-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965594v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02644401111165149" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009325v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Aribert" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2010.04.007" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DP7B3KM2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966793v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3846/bjrbe.2010.29" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009332v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Uy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2010.05.009" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8J0MSJH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068962v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Battini" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2010.06.026" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRMRF208-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983030v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2008.07.026" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9H6BXV4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491994v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uy Brian" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179152v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Qiang Feng" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenon Mr&#243;z" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-005-0674-5" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R22PT3X7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185291v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.Q. Feng" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Mroz" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2006.08.002" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PG6V5V70-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179028v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179518v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2003.10.004" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179514v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.1037" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C18FA6D52D7D61AF10E991B8B396D848193703F0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139261v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140254v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenon Mroz" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0997-7538(01)01183-4" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7N304GD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018218v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140242v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0266-352X(02)00016-2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZSM0WB5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02368113v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seco" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02536684v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Leng" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Graine" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Krabbenhoft" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953188v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953180v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Plumier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01740179v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953264v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01619375v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59471-2-157" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416481v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416482v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954397v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janos Logo" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954383v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010441v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Manthey" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Duch&#234;ne" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084966v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B. Merczel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084976v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084969v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010438v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Toan Tran" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084980v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084959v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Le Bloa" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Palas" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084948v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084978v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973786v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Merczel" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010444v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Batitini" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068932v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. N. Le" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Battini" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010442v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965993v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boissonnade Nicolas" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965995v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597498v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965656v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010445v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010447v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361719v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179161v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.83.229" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05373665v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynita Sarou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Couchaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hjiaj" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Douroux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2025.109398" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495284v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bouvier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bayart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cepa.70099" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822704v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Madhouni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alper Kanyilmaz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2024.112442" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833362v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophy Chhang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Sansour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pisey Keo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Battini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.7611" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301673v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassir Wardi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2025.104432" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04361969v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Asri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mladen Luki&#263;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2023.117066" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04570512v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2024.104163" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574493v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaileng Oeng" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-024-02476-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900786v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lebastard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bureau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2024.108876" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04540996v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.-P. Nguyen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.-H. Nguyen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Couchaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Aribert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hjiaj" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2024.117624" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04485661v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2023.117301" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04244597v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2023.110761" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05338994v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2022.107675" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066413v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V.B. Santana" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Somja" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2023.110672" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03971167v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedid Saade" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Grognec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2023.112106" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05339985v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Douroux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cepa.2501" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05340005v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cepa.2748" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011325v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Guezouli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EC-02-2022-0059" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515180v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Keo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2021.103067" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433434v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murillo Santana" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Somja" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6862" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780598v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Z. Berke" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2022.114798" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04098865v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murillo V.B. Santana" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2022.107410" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159328v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. da Silva Seco" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Neves" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2020.111386" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476916v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Castiglioni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantisek Wald" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2021.106703" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227921v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojtech Vyhlas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2020.106298" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420586v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Costa Neves" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2021.112893" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03520741v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cepa.1548" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100403v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noussaiba Graine" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Krabbenhoft" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.3152" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932029v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.L.U. Nguyen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chhang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-020-00166-1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02086545v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piseth Heng" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Alhasawi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2018.11.003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486981v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ryan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bureau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2018.12.024" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01835080v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D&#8217;aniello" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Falciano" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Faggiano" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874836801812010177" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01835079v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2018.04.004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01508438v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Long Nguyen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.12.029" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01616204v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Bud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.istruc.2017.05.003" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01484738v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Bui" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Limam" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sarhosis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2017.01.020" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01619369v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2017.06.016" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01523122v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2017.03.021" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01671288v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Limam" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2017.08.061" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01619381v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alhasawi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Heng" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guezouli" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Battini" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2017.07.085" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01508434v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivor Ryan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2016.10.012" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952970v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Badalassi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Braconi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Guy Cajot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Caprili" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Degee" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01579375v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2017.04.001" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01371982v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Merczel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Aribert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2016.05.008" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326285v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Huy Nguyen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)ST.1943-541X.0001432" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259416v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2015.12.004" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01371983v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2016.07.005" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349678v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2016.07.015" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01414299v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Krabbenh&#248;ft" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Lyamin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2016.08.002" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326278v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2015.05.030" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01225595v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braconi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caprili" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Degee" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guendel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2015.08.031" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139281v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keo Pisey" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2015.03.006" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113466v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2014.08.010" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DRTX7BR8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009388v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Anh Lai" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2014.02.007" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068923v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sansour" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Skatulla" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.03.031" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326420v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srour Nofal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eqe.2253" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C129WD6P-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914616v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-012-9420-5" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009365v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Martinelli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2012.02.016" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V5BN8TF5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068925v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Nam Le" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2012.06.007" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JR40NK64-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009362v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2012.01.034" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3MDSJPX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009370v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2012.05.001" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HX7D0PK2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009341v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2011.09.020" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-956RB69B-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965562v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabe Alsafadie" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2010.08.006" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9G2DBMVR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068893v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.1311" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FK6831KP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068888v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy-Lam Dao" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gery De Saxce" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-011-0477-z" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T72PS96Q-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068892v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alsafadie" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Battini" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2010.12.002" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8RT4FXR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068889v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-011-0585-6" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0KFWVJB2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009357v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2011.02.003" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KNBRJ5FX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009355v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2010.10.006" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D31RX638-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610366v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vallee" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Fortune" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry de Saxc&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-010-9283-4" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CVLPMR24-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965594v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02644401111165149" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009325v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Aribert" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2010.04.007" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DP7B3KM2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966793v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3846/bjrbe.2010.29" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009332v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Uy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2010.05.009" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8J0MSJH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068962v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Battini" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2010.06.026" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRMRF208-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983030v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2008.07.026" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9H6BXV4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491994v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uy Brian" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179152v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Qiang Feng" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenon Mr&#243;z" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-005-0674-5" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R22PT3X7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185291v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.Q. Feng" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Mroz" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2006.08.002" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PG6V5V70-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179028v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179518v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2003.10.004" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179514v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.1037" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C18FA6D52D7D61AF10E991B8B396D848193703F0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139261v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140254v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenon Mroz" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0997-7538(01)01183-4" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7N304GD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018218v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140242v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0266-352X(02)00016-2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZSM0WB5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02536684v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Leng" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Graine" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Krabbenhoft" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02368113v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seco" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953188v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953180v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Plumier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953264v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01740179v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01619375v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59471-2-157" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416481v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416482v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566482v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566460v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954397v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janos Logo" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954383v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010441v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Manthey" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Duch&#234;ne" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084966v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B. Merczel" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084976v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084969v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566447v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010438v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Toan Tran" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084948v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Le Bloa" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Palas" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084980v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084959v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973786v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Merczel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084978v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068932v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. N. Le" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Battini" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010444v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Batitini" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010442v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965993v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boissonnade Nicolas" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965995v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597498v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965656v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010445v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010447v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566332v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.H. Nguyen" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361719v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179161v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.83.229" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>