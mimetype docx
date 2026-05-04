--- v1 (2026-04-09)
+++ v2 (2026-05-04)
@@ -125,897 +125,897 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic analytical model of riveted double web angle connections in tension</w:t>
+                <w:t xml:space="preserve">Efficient co-rotational formulation for 3D composite beams with two-directional interlayer slip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynita Sarou</w:t>
+                <w:t xml:space="preserve">Yassir Wardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maël Couchaux</w:t>
+                <w:t xml:space="preserve">Pisey Keo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Constructional Steel Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcsr.2025.109398⟩</w:t>
+              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 251, pp.104432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.finel.2025.104432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05373665v1</w:t>
+                <w:t xml:space="preserve">hal-05301673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Push‐out tests on steel‐timber‐concrete composite connections (STCC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Couchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Bouvier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maël Couchaux</w:t>
+                <w:t xml:space="preserve">Pierre-Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bayart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ce/papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 8 (6), pp.443-448. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cepa.70099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passing-through I-plates-to-SHS moment resisting joints subjected to symmetric bending moments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elastic analytical model of riveted double web angle connections in tension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynita Sarou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Couchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouad Madhouni</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
+                <w:t xml:space="preserve">Stéphane Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alper Kanyilmaz</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-François Douroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin-Walled Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 209, pp.112442. </w:t>
+              <w:t xml:space="preserve">Journal of Constructional Steel Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 229, pp.109398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tws.2024.112442⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcsr.2025.109398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04822704v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05373665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Energy‐Conserving Time Integration Scheme for Nonlinear Dynamics Analysis of Geometrically Exact 3D Euler–Bernoulli Beams</w:t>
+                <w:t xml:space="preserve">Passing-through I-plates-to-SHS moment resisting joints subjected to symmetric bending moments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophy Chhang</w:t>
+                <w:t xml:space="preserve">Mouad Madhouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Couchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlo Sansour</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alper Kanyilmaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nme.7611⟩</w:t>
+              <w:t xml:space="preserve">Thin-Walled Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 209, pp.112442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tws.2024.112442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04833362v1</w:t>
+                <w:t xml:space="preserve">hal-04822704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient co-rotational formulation for 3D composite beams with two-directional interlayer slip</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Energy‐Conserving Time Integration Scheme for Nonlinear Dynamics Analysis of Geometrically Exact 3D Euler–Bernoulli Beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophy Chhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Sansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pisey Keo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassir Wardi</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Marc Battini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 251, pp.104432. </w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 126 (1), pp.e7611. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.finel.2025.104432⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/nme.7611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05301673v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04833362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral modelling approach for crowd-rhythmic activities performed on steel-concrete composite floors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youssef El Asri</w:t>
+                <w:t xml:space="preserve">3D formulation of mono-symmetrical composite beams with deformable connection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassir Wardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maël Couchaux</w:t>
+                <w:t xml:space="preserve">Pisey Keo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mladen Lukić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2023.117066⟩</w:t>
+              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 237, pp.104163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.finel.2024.104163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04361969v1</w:t>
+                <w:t xml:space="preserve">hal-04570512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D formulation of mono-symmetrical composite beams with deformable connection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pisey Keo</w:t>
+                <w:t xml:space="preserve">Spectral modelling approach for crowd-rhythmic activities performed on steel-concrete composite floors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef El Asri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Couchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mladen Lukić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 237, pp.104163. </w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 299, pp.117066. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.finel.2024.104163⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2023.117066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04570512v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04361969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed-formulation with non-penetration constraint for planar composite beams in partial interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pisey Keo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thaileng Oeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1088,51 +1088,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uniform and tapered welded I-sections: Lateral buckling of columns and out-of-plane buckling of beam-columns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lebastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Couchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1335,51 +1335,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lateral-torsional buckling of uniform and tapered welded I-section beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lebastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Couchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1433,1023 +1433,1023 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04485661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the fabrication process on the lateral–torsional buckling of welded I-section beams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Lebastard</w:t>
+                <w:t xml:space="preserve">Large displacement analysis of two-layer beam-columns taking into account slip and uplift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thaileng Oeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maël Couchaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Bureau</w:t>
+                <w:t xml:space="preserve">Pisey Keo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Guezouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin-Walled Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tws.2023.110761⟩</w:t>
+              <w:t xml:space="preserve">Engineering Computations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 40 (1), pp.265-295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/EC-02-2022-0059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04244597v1</w:t>
+                <w:t xml:space="preserve">hal-04011325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compressive stiffness of L-stubs in contact with rigid and flexible foundations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynita Sarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Couchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Douroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Constructional Steel Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 201, pp.107675. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcsr.2022.107675⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05338994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact solutions for the coupled warping beam problem</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Somja</w:t>
+                <w:t xml:space="preserve">Impact of the fabrication process on the lateral–torsional buckling of welded I-section beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lebastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Couchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin-Walled Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 186, pp.110672. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tws.2023.110672⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 188, pp.110761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tws.2023.110761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04066413v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastoplastic bifurcation analysis for the lateral–torsional buckling of straight beams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exact solutions for the coupled warping beam problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.V.B. Santana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hjiaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chedid Saade</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
+                <w:t xml:space="preserve">H. Somja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2023.112106⟩</w:t>
+              <w:t xml:space="preserve">Thin-Walled Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 186, pp.110672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tws.2023.110672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03971167v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04066413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stiffness of L‐stubs loaded in compression</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Elastoplastic bifurcation analysis for the lateral–torsional buckling of straight beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chedid Saade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Grognec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Couchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean‐françois Douroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ce/papers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 6, pp.1293 - 1298. </w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 264, pp.112106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cepa.2501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2023.112106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05339985v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic behavior of riveted double angle connections in tension</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Stiffness of L‐stubs loaded in compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynita Sarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Couchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐françois Douroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ce/papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 6, pp.1299 - 1304. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cepa.2748⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 6, pp.1293 - 1298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cepa.2501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05340005v1</w:t>
+                <w:t xml:space="preserve">hal-05339985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large displacement analysis of two-layer beam-columns taking into account slip and uplift</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samy Guezouli</w:t>
+                <w:t xml:space="preserve">Elastic behavior of riveted double angle connections in tension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynita Sarou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Couchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐françois Douroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Computations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 40 (1), pp.265-295. </w:t>
+              <w:t xml:space="preserve">ce/papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6, pp.1299 - 1304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/EC-02-2022-0059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cepa.2748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04011325v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05340005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient and low memory strain-rate independent return mapping algorithm for general yield surfaces and stress states</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Modal analysis of a bistable deployable module with a refined joint model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.V.B. Santana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hjiaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Keo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
+                <w:t xml:space="preserve">P.Z. Berke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Engineering Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 164, pp.103067. </w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 269, pp.114798. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.advengsoft.2021.103067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2022.114798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03515180v1</w:t>
+                <w:t xml:space="preserve">hal-03780598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An equilibrium‐based formulation with nonlinear configuration dependent interpolation for geometrically exact 3D beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murillo Santana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Sansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2503,174 +2503,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03433434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modal analysis of a bistable deployable module with a refined joint model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Efficient and low memory strain-rate independent return mapping algorithm for general yield surfaces and stress states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.V.B. Santana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.Z. Berke</w:t>
+                <w:t xml:space="preserve">P. Keo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 269, pp.114798. </w:t>
+              <w:t xml:space="preserve">Advances in Engineering Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 164, pp.103067. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2022.114798⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.advengsoft.2021.103067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03780598v1</w:t>
+                <w:t xml:space="preserve">hal-03515180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic lateral-torsional buckling of beams with warping restraints at supports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lebastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Couchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murillo V.B. Santana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2737,746 +2737,746 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04098865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Column base-plates under biaxial bending moment</w:t>
+                <w:t xml:space="preserve">3D failure envelope of a rigid pile embedded in a cohesive soil using finite element limit analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. da Silva Seco</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maël Couchaux</w:t>
+                <w:t xml:space="preserve">Noussaiba Graine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.C. Neves</w:t>
+                <w:t xml:space="preserve">Kristian Krabbenhoft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 231, pp.111386. </w:t>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 45 (2), pp.265-290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2020.111386⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/nag.3152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03159328v1</w:t>
+                <w:t xml:space="preserve">hal-03100403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I-beam-to-CHS-column moment resisting joints using passing-through plates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Lateral‐Torsional Buckling of beams with warping restraints at Supports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lebastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Couchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carlo Castiglioni</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frantisek Wald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Constructional Steel Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcsr.2021.106703⟩</w:t>
+              <w:t xml:space="preserve">ce/papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (2-4), pp.2262-2270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cepa.1548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03476916v1</w:t>
+                <w:t xml:space="preserve">hal-03520741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passing-through I-beam-to-CHS column joints made by laser cutting technology: Experimental tests and design model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Column base-plates under biaxial bending moment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. da Silva Seco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Couchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.C. Neves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Constructional Steel Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcsr.2020.106298⟩</w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 231, pp.111386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2020.111386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03227921v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03159328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Column base plates under biaxial bending moment and axial force</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">I-beam-to-CHS-column moment resisting joints using passing-through plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Couchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Castiglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Costa Neves</w:t>
+                <w:t xml:space="preserve">Frantisek Wald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 249, pp.112893. </w:t>
+              <w:t xml:space="preserve">Journal of Constructional Steel Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 184, </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2021.112893⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcsr.2021.106703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03420586v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03476916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lateral‐Torsional Buckling of beams with warping restraints at Supports</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Passing-through I-beam-to-CHS column joints made by laser cutting technology: Experimental tests and design model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Couchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Bureau</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vojtech Vyhlas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alper Kanyilmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ce/papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cepa.1548⟩</w:t>
+              <w:t xml:space="preserve">Journal of Constructional Steel Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 176, pp.106298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcsr.2020.106298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03520741v1</w:t>
+                <w:t xml:space="preserve">hal-03227921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D failure envelope of a rigid pile embedded in a cohesive soil using finite element limit analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noussaiba Graine</w:t>
+                <w:t xml:space="preserve">Column base plates under biaxial bending moment and axial force</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. da Silva Seco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Couchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristian Krabbenhoft</w:t>
+                <w:t xml:space="preserve">L. Costa Neves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 45 (2), pp.265-290. </w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 249, pp.112893. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nag.3152⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2021.112893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03100403v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03420586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometrically exact planar Euler-Bernoulli beam and time integration procedure for multibody dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Sansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.L.U. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3575,51 +3575,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piseth Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Alhasawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Battini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3783,51 +3783,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite element simulations on the tensile resistance of bolted end-plate connections with tubular members</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Couchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. D’aniello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3917,51 +3917,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tensile resistances of bolted circular flange connections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Couchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4028,408 +4028,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01835079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term stable time integration scheme for dynamic analysis of planar geometrically exact Timoshenko beams</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carlo Sansour</w:t>
+                <w:t xml:space="preserve">Energy-momentum method for co-rotational plane beams: A comparative study of shear flexible formulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophy Chhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Battini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2016.12.029⟩</w:t>
+              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 134, pp.41--54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.finel.2017.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01508438v1</w:t>
+                <w:t xml:space="preserve">hal-01579375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual stiffness and strength of shear connectors in steel-concrete composite beams after being subjected to a pull-out pre-damaging: An experimental investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Piseth Heng</w:t>
+                <w:t xml:space="preserve">Influence of variability of material mechanical properties on seismic performance of steel and steel–concrete composite structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Badalassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihai Bud</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurelio Braconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Guy Cajot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Caprili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Degee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (4), pp.1559-1607</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01616204v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01952970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete element modelling of the in-plane and out-of-plane behaviour of dry-joint masonry wall constructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.T. Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Limam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Sarhosis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 136, pp.277--294. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.engstruct.2017.01.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01484738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tensile resistances of L-stubs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Couchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4447,786 +4442,791 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Constructional Steel Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 138, pp.131-149. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcsr.2017.06.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01619369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An energy-momentum co-rotational formulation for nonlinear dynamics of planar beams</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Long-term stable time integration scheme for dynamic analysis of planar geometrically exact Timoshenko beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien Long Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Sansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Battini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2017.03.021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 396, pp.144-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2016.12.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01523122v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01508438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An enhanced SDOF model to predict the behaviour of a steel column impacted by a rigid body</w:t>
+                <w:t xml:space="preserve">Residual stiffness and strength of shear connectors in steel-concrete composite beams after being subjected to a pull-out pre-damaging: An experimental investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piseth Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Bud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Somja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Battini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Limam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2017.08.061⟩</w:t>
+              <w:t xml:space="preserve">Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11, pp.189-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.istruc.2017.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01671288v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01616204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-rotational planar beam element with generalized elasto-plastic hinges</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Heng</w:t>
+                <w:t xml:space="preserve">An energy-momentum co-rotational formulation for nonlinear dynamics of planar beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophy Chhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Sansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Battini</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Battini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2017.07.085⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 187, pp.50-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2017.03.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01619381v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01523122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of contact on the elastic behaviour of tensile bolted connections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maël Couchaux</w:t>
+                <w:t xml:space="preserve">An enhanced SDOF model to predict the behaviour of a steel column impacted by a rigid body</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piseth Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Bureau</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Battini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Limam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Constructional Steel Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcsr.2016.10.012⟩</w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 152, pp.771-789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2017.08.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01508434v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01671288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of variability of material mechanical properties on seismic performance of steel and steel–concrete composite structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-rotational planar beam element with generalized elasto-plastic hinges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alhasawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massimo Badalassi</w:t>
+                <w:t xml:space="preserve">P. Heng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelio Braconi</w:t>
+                <w:t xml:space="preserve">S. Guezouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis-Guy Cajot</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.-M. Battini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 151, pp.188-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2017.07.085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01952970v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01619381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-momentum method for co-rotational plane beams: A comparative study of shear flexible formulations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Battini</w:t>
+                <w:t xml:space="preserve">Effect of contact on the elastic behaviour of tensile bolted connections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Couchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivor Ryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 134, pp.41--54. </w:t>
+              <w:t xml:space="preserve">Journal of Constructional Steel Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 133, pp.459-474. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.finel.2017.04.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcsr.2016.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01579375v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01508434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plastic analysis-based seismic design method to control the weak storey behaviour of concentrically braced steel frames</w:t>
               </w:r>
@@ -5238,51 +5238,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.B. Merczel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Aribert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5420,51 +5420,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derivation of the exact stiffness matrix of shear-deformable multi-layered beam element in partial interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pisey Keo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Huy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5537,90 +5537,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simplified model for nonlinear dynamic analysis of steel column subjected to impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Battini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Limam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 86, pp.37--54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5654,51 +5654,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exact finite element formulation for an elastic hybrid beam-column in partial interaction with shear-deformable encasing component</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pisey Keo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Huy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5875,51 +5875,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometrically nonlinear analysis of hybrid beam–column with several encased steel profiles in partial interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pisey Keo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Huy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6243,51 +6243,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plastic bifurcation analysis of a two-layer shear deformable beam-column with partial interaction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grognec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Huy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6735,51 +6735,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srour Nofal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Degee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 11, pp.1099-1127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6942,51 +6942,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of 3D beam elements in a corotational context: A comparative study of established and new formulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Nam Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Battini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7071,51 +7071,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Huy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grognec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical approach for free vibration analysis of two-layer Timoshenko beams with interlayer slip</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 331 (12), pp.2949-2961. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7174,51 +7174,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large displacement analysis of shear deformable composite beams with interlayer slips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Battini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Huy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7277,51 +7277,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exact buckling solution for two-layer Timoshenko beams with interlayer slip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grognec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Huy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7387,1098 +7387,1098 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01009341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local formulation for elasto-plastic corotational thin-walled beams based on higher-order curvature terms</w:t>
+                <w:t xml:space="preserve">A comparative study between displacement and mixed-based corotational finite element formulations for elasto-plastic analysis of three-dimensional beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabe Alsafadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Battini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 47 (2), pp.119-128. </w:t>
+              <w:t xml:space="preserve">Engineering Computations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28 (7), pp.939-982. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.finel.2010.08.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/02644401111165149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00965562v1</w:t>
+                <w:t xml:space="preserve">hal-00965594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient local formulation for elasto-plastic corotational thin-walled beams</w:t>
+                <w:t xml:space="preserve">Local formulation for elasto-plastic corotational thin-walled beams based on higher-order curvature terms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabe Alsafadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Battini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (2), pp.119-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.finel.2010.08.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cnm.1311⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01068893v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A family of bi-potentials describing the non-associated flow rule of pressure-dependent plastic models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient local formulation for elasto-plastic corotational thin-walled beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabe Alsafadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Battini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gery De Saxce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Mechanica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00707-011-0477-z⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (4), pp.498-509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cnm.1311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01068888v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01068893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional formulation of a mixed corotational thin-walled beam element incorporating shear and warping deformation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A family of bi-potentials describing the non-associated flow rule of pressure-dependent plastic models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J-M. Battini</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy-Lam Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gery De Saxce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin-Walled Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tws.2010.12.002⟩</w:t>
+              <w:t xml:space="preserve">Acta Mechanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 220 (1-4), pp.237-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00707-011-0477-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01068892v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01068888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient formulation for dynamics of corotational 2D beams</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Battini</w:t>
+                <w:t xml:space="preserve">Three-dimensional formulation of a mixed corotational thin-walled beam element incorporating shear and warping deformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Alsafadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-M. Battini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thin-Walled Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 49 (4), pp.523-533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tws.2010.12.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00466-011-0585-6⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01068889v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01068892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact finite element model for shear-deformable two-layer beams with discrete shear connection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quang Huy Nguyen</w:t>
+                <w:t xml:space="preserve">Efficient formulation for dynamics of corotational 2D beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Nam Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Battini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samy Guezouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 48 (2), pp.153-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00466-011-0585-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.finel.2011.02.003⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01009357v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01068889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derivation of the exact stiffness matrix for a two-layer Timoshenko beam element with partial interaction</w:t>
+                <w:t xml:space="preserve">Exact finite element model for shear-deformable two-layer beams with discrete shear connection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Huy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Enzo Martinelli</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Guezouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (7), pp.718-727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.finel.2011.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2010.10.006⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01009355v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01009357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canonical and Anti-Canonical Transformations Preserving Convexity of Potentials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Vallee</w:t>
+                <w:t xml:space="preserve">Derivation of the exact stiffness matrix for a two-layer Timoshenko beam element with partial interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Huy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Géry de Saxcé</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Martinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Elasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10659-010-9283-4⟩</w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 33 (2), pp.298-307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2010.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00610366v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01009355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study between displacement and mixed-based corotational finite element formulations for elasto-plastic analysis of three-dimensional beams</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Battini</w:t>
+                <w:t xml:space="preserve">Canonical and Anti-Canonical Transformations Preserving Convexity of Potentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hugues Somja</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Fortune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géry de Saxcé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Computations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Elasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 103 (2), pp.247-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10659-010-9283-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/02644401111165149⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00965594v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00610366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A space-exact beam element for time-dependent analysis of composite members with discrete shear connection</w:t>
               </w:r>
@@ -8580,51 +8580,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Buckling influence on the moment redistribution for continuous composite beams in bridges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Guezouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8800,51 +8800,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corotational mixed finite element formulation for thin-walled beams with generic cross-section</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Alsafadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9058,51 +9058,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Huy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Guezouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uy Brian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9166,51 +9166,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhi-Qiang Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géry de Saxcé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zenon Mróz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9295,51 +9295,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z.Q. Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géry de Saxcé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Mroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9424,51 +9424,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhi-Qiang Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géry de Saxcé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zenon Mróz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9532,51 +9532,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhi-Qiang Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géry de Saxcé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zenon Mróz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9649,51 +9649,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhi-Qiang Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géry de Saxcé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zenon Mróz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9778,51 +9778,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géry de Saxcé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 41 (10), pp.1109-1143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9860,51 +9860,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A variational inequality-based formulation of the frictional contact law with a non-associated sliding rule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géry de Saxcé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zenon Mroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9933,283 +9933,283 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00140254v1</w:t>
+                <w:t xml:space="preserve">hal-05018218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A variational inequality-based formulation of the frictional contact law with a non-associated sliding rule</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An improved discrete element method based on a variational formulation of the frictional contact law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géry de Saxcé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zenon Mroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0997-7538(01)01183-4⟩</w:t>
+              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 29 (8), pp.609-640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0266-352X(02)00016-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05018218v1</w:t>
+                <w:t xml:space="preserve">hal-00140242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improved discrete element method based on a variational formulation of the frictional contact law</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A variational inequality-based formulation of the frictional contact law with a non-associated sliding rule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géry de Saxcé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zenon Mroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0266-352X(02)00016-2⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 21 (1), pp.49-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0997-7538(01)01183-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00140242v1</w:t>
+                <w:t xml:space="preserve">hal-00140254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10221,243 +10221,243 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bearing capacity of rigidly capped pile group in purely cohesive soils using finite element limit analysis</w:t>
+                <w:t xml:space="preserve">Behavior of column base plates under bi-axial bending moment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Leng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Graine</w:t>
+                <w:t xml:space="preserve">L. Seco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Couchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">K. Krabbenhoft</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.C. Neves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Earthquake Geotechnical Engineering, ICEGE 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Roma, Italy. pp.3552-3559</w:t>
+              <w:t xml:space="preserve">2019 International Colloquium on Stability and Ductility of Steel Structures, SDSS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02536684v1</w:t>
+                <w:t xml:space="preserve">hal-02368113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of column base plates under bi-axial bending moment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bearing capacity of rigidly capped pile group in purely cohesive soils using finite element limit analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Leng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Graine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Seco</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">L.C. Neves</w:t>
+                <w:t xml:space="preserve">K. Krabbenhoft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 International Colloquium on Stability and Ductility of Steel Structures, SDSS 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">7th International Conference on Earthquake Geotechnical Engineering, ICEGE 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Roma, Italy. pp.3552-3559</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368113v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study on in-plane capacities of composite steel-concrete floor</w:t>
               </w:r>
@@ -10590,51 +10590,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Huy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Plumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Degee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Advances in Steel-Concrete Composite Structures (ASCCS 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10767,90 +10767,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An energy-momentum formulation for nonlinear dynamics of planar co-rotating beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophy Chhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Battini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Sansour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Computational Methods in Structural Dynamics and Earthquake Engineering, COMPDYN 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Rhodes Island, Greece. pp.3682-3696</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10875,64 +10875,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concrete confinement and degree of shear connection effects in hybrid column design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Keo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Huy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11018,51 +11018,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Battini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sansour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11100,77 +11100,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simplified model of a steel column subjected to impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Battini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Congress on Computational Methods in Applied Sciences and Engineering, ECCOMAS Congress 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Hersonissos, Greece. pp.273--286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11195,51 +11195,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new F.E. for Steel-to-Column Joint under Cyclic Loading.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Guezouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Alhasawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11303,51 +11303,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Implementation of Component-Based Joint Model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Alhasawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Guezouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11608,528 +11608,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01954383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of the Composite Timber- Concrete SBB Connection under Monotonic and Reversed-Cyclic Loadings.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel Manthey</w:t>
+                <w:t xml:space="preserve">Design of slender hybrid columns. hybrid2014 by iabse.ch„Exploring the Potential of Hybrid Structures for Sustainable Construction“</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keo Pisey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Huy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jerome Duchêne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and Joints in Timber Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Stuttgart, Germany. pp.433-442</w:t>
+              <w:t xml:space="preserve">Hybrid 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IABSE, Jun 2014, Fribourg, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01010441v1</w:t>
+                <w:t xml:space="preserve">hal-01084980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the weak storey behaviour of concentrically braced steel frames</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel B. Merczel</w:t>
+                <w:t xml:space="preserve">Static and seismic characterization of an innovative thermal break system in slab to wall connection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Le Bloa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Aribert</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Palas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Janos Logo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurodyn 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">2014 fib congress : Improving performance of concrete structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, fib, Feb 2014, mumbai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084966v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear analysis of hybrid steel-concrete beam with interlayer slips</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Keo Pisey</w:t>
+                <w:t xml:space="preserve">Development of design method for composite columns with several encased steel profiles under combined shear and bending.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Huy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hugues Somja</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van Toan Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th World Congress on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, barcelone, Spain</w:t>
+              <w:t xml:space="preserve">7th European Conference on Steel and Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Napoli, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084976v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01010438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticity-based method to avoid weak storey behaviour of concentrically braced frames</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel B. Merczel</w:t>
+                <w:t xml:space="preserve">Experimental study on the seismic behaviour of an innovative shear link system in slab-to-wall connection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Le Bloa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Aribert</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Palas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Janos Logo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eurosteel 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Naples, Italy</w:t>
+              <w:t xml:space="preserve">Concrete Innovation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, COIN, Jun 2014, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01084969v1</w:t>
+                <w:t xml:space="preserve">hal-01084959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augmented Lagrangian Method to solve Contact Problem at the interface of Steel-Concrete Composite Beams.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Guezouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Alhasawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12174,960 +12122,1012 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05566447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of design method for composite columns with several encased steel profiles under combined shear and bending.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental Study of the Composite Timber- Concrete SBB Connection under Monotonic and Reversed-Cyclic Loadings.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Manthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Huy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Somja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Van Toan Tran</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Duchêne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Conference on Steel and Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Napoli, France</w:t>
+              <w:t xml:space="preserve">Materials and Joints in Timber Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Stuttgart, Germany. pp.433-442</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01010438v1</w:t>
+                <w:t xml:space="preserve">hal-01010441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static and seismic characterization of an innovative thermal break system in slab to wall connection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gael Le Bloa</w:t>
+                <w:t xml:space="preserve">On the weak storey behaviour of concentrically braced steel frames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel B. Merczel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Palas</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Aribert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janos Logo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 fib congress : Improving performance of concrete structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, fib, Feb 2014, mumbai, India</w:t>
+              <w:t xml:space="preserve">Eurodyn 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084948v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of slender hybrid columns. hybrid2014 by iabse.ch„Exploring the Potential of Hybrid Structures for Sustainable Construction“</w:t>
+                <w:t xml:space="preserve">Nonlinear analysis of hybrid steel-concrete beam with interlayer slips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keo Pisey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Huy Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hybrid 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IABSE, Jun 2014, Fribourg, Switzerland</w:t>
+              <w:t xml:space="preserve">11th World Congress on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01084980v1</w:t>
+                <w:t xml:space="preserve">hal-01084976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study on the seismic behaviour of an innovative shear link system in slab-to-wall connection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gael Le Bloa</w:t>
+                <w:t xml:space="preserve">Plasticity-based method to avoid weak storey behaviour of concentrically braced frames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel B. Merczel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Palas</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Aribert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janos Logo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concrete Innovation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, COIN, Jun 2014, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">eurosteel 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01084959v1</w:t>
+                <w:t xml:space="preserve">hal-01084969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the plasticity based seismic design of concentrically braced steel frames</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Merczel</w:t>
+                <w:t xml:space="preserve">Développement d'un boitier isolant structurel en réponse aux nouvelles exigences thermiques, acoustiques et structurelles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Le Bloa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Aribert</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Palas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Janos Logo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vienna Congress on Recent Advances in Earthquake Engineering and Structural Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Journées techniques GC 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00973786v1</w:t>
+                <w:t xml:space="preserve">hal-01084978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un boitier isolant structurel en réponse aux nouvelles exigences thermiques, acoustiques et structurelles.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gael Le Bloa</w:t>
+                <w:t xml:space="preserve">On the plasticity based seismic design of concentrically braced steel frames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Merczel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Palas</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Aribert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janos Logo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées techniques GC 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, paris, France</w:t>
+              <w:t xml:space="preserve">Vienna Congress on Recent Advances in Earthquake Engineering and Structural Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084978v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00973786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient formulation for nonlinear dynamics of steel frames</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analytical expressions of buckling loads for two-layer Timoshenko members with interlayer slips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Huy Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Grognec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. M. Battini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STESSA 2012: PROCEEDINGS OF THE 7TH INTERNATIONAL CONFERENCE ON BEHAVIOUR OF STEEL STRUCTURES IN SEISMIC AREAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 6000 BROKEN SOUND PARKWAY NW, STE 300, BOCA RATON, FL 33487-2742, United States. pp.1113-1118</w:t>
+              <w:t xml:space="preserve">The international conference on advances in computational mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Vietnam. pp.xx-xx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01068932v1</w:t>
+                <w:t xml:space="preserve">hal-01010442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometrically nonlinear analysis of shear deformable composite members with partial interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Huy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Batitini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Advances in Steel Concrete Composite and Hybrid Structures Singapore</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Singapore. pp.xx-xx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01010444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical expressions of buckling loads for two-layer Timoshenko members with interlayer slips</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient formulation for nonlinear dynamics of steel frames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. N. Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Battini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The international conference on advances in computational mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Vietnam. pp.xx-xx</w:t>
+              <w:t xml:space="preserve">STESSA 2012: PROCEEDINGS OF THE 7TH INTERNATIONAL CONFERENCE ON BEHAVIOUR OF STEEL STRUCTURES IN SEISMIC AREAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6000 BROKEN SOUND PARKWAY NW, STE 300, BOCA RATON, FL 33487-2742, United States. pp.1113-1118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01010442v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01068932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rotation capacity of plastic hinges in composite beams. Determination of the statistical distribution</w:t>
               </w:r>
@@ -13215,217 +13215,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00965993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the material variability on the efficiency of seismic capacity design of steel-concrete composite structures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hugues Somja</w:t>
+                <w:t xml:space="preserve">Integration schemes and reduction methods in nonlinear structural dynamics with SO(3)-valued configuration spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Sansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURODYN 2011 - The 8th International Conference on Structural Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Belgium. pp.471-481</w:t>
+              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00965995v1</w:t>
+                <w:t xml:space="preserve">hal-00597498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration schemes and reduction methods in nonlinear structural dynamics with SO(3)-valued configuration spaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlo Sansour</w:t>
+                <w:t xml:space="preserve">Impact of the material variability on the efficiency of seismic capacity design of steel-concrete composite structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Degee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srour Nofal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
+              <w:t xml:space="preserve">EURODYN 2011 - The 8th International Conference on Structural Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Belgium. pp.471-481</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00597498v1</w:t>
+                <w:t xml:space="preserve">hal-00965995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overstrength demands for joints in composite frames with account of the actual European steel production</w:t>
               </w:r>
@@ -13513,247 +13513,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00965656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closed-form solution for two-layer composite shear deformable beams with interlayer</w:t>
+                <w:t xml:space="preserve">Geometrically non-linear finite element analysis of two-layer composite beams with interlayer slip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Huy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brian Uy</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Battini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Steel &amp; Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Australia. pp.xx-xx</w:t>
+              <w:t xml:space="preserve">IV European Conference on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, France. pp.xx-xx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01010445v1</w:t>
+                <w:t xml:space="preserve">hal-01010447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometrically non-linear finite element analysis of two-layer composite beams with interlayer slip</w:t>
+                <w:t xml:space="preserve">Closed-form solution for two-layer composite shear deformable beams with interlayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Huy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Battini</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Uy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV European Conference on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, France. pp.xx-xx</w:t>
+              <w:t xml:space="preserve">4th International Conference on Steel &amp; Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Australia. pp.xx-xx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01010447v1</w:t>
+                <w:t xml:space="preserve">hal-01010445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connection Degree in Composite Continuous Beams.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Guezouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13804,51 +13804,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement hystérétique du frottement anisotrope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géry de Saxcé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhi-Qiang Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13912,51 +13912,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of orthotropic frictional contact with non-associated sliding rule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géry de Saxcé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhi-Qiang Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14198,51 +14198,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05373665v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynita Sarou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Couchaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hjiaj" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Douroux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2025.109398" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495284v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bouvier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bayart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cepa.70099" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822704v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Madhouni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alper Kanyilmaz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2024.112442" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833362v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophy Chhang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Sansour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pisey Keo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Battini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.7611" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301673v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassir Wardi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2025.104432" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04361969v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Asri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mladen Luki&#263;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2023.117066" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04570512v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2024.104163" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574493v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaileng Oeng" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-024-02476-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900786v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lebastard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bureau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2024.108876" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04540996v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.-P. Nguyen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.-H. Nguyen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Couchaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Aribert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hjiaj" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2024.117624" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04485661v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2023.117301" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04244597v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2023.110761" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05338994v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2022.107675" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066413v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V.B. Santana" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Somja" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2023.110672" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03971167v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedid Saade" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Grognec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2023.112106" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05339985v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Douroux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cepa.2501" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05340005v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cepa.2748" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011325v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Guezouli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EC-02-2022-0059" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515180v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Keo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2021.103067" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433434v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murillo Santana" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Somja" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6862" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780598v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Z. Berke" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2022.114798" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04098865v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murillo V.B. Santana" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2022.107410" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159328v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. da Silva Seco" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Neves" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2020.111386" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476916v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Castiglioni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantisek Wald" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2021.106703" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227921v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojtech Vyhlas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2020.106298" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420586v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Costa Neves" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2021.112893" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03520741v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cepa.1548" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100403v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noussaiba Graine" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Krabbenhoft" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.3152" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932029v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.L.U. Nguyen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chhang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-020-00166-1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02086545v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piseth Heng" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Alhasawi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2018.11.003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486981v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ryan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bureau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2018.12.024" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01835080v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D&#8217;aniello" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Falciano" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Faggiano" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874836801812010177" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01835079v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2018.04.004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01508438v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Long Nguyen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.12.029" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01616204v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Bud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.istruc.2017.05.003" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01484738v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Bui" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Limam" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sarhosis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2017.01.020" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01619369v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2017.06.016" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01523122v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2017.03.021" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01671288v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Limam" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2017.08.061" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01619381v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alhasawi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Heng" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guezouli" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Battini" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2017.07.085" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01508434v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivor Ryan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2016.10.012" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952970v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Badalassi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Braconi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Guy Cajot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Caprili" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Degee" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01579375v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2017.04.001" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01371982v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Merczel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Aribert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2016.05.008" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326285v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Huy Nguyen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)ST.1943-541X.0001432" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259416v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2015.12.004" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01371983v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2016.07.005" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349678v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2016.07.015" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01414299v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Krabbenh&#248;ft" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Lyamin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2016.08.002" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326278v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2015.05.030" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01225595v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braconi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caprili" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Degee" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guendel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2015.08.031" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139281v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keo Pisey" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2015.03.006" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113466v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2014.08.010" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DRTX7BR8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009388v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Anh Lai" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2014.02.007" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068923v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sansour" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Skatulla" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.03.031" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326420v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srour Nofal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eqe.2253" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C129WD6P-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914616v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-012-9420-5" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009365v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Martinelli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2012.02.016" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V5BN8TF5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068925v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Nam Le" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2012.06.007" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JR40NK64-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009362v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2012.01.034" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3MDSJPX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009370v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2012.05.001" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HX7D0PK2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009341v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2011.09.020" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-956RB69B-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965562v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabe Alsafadie" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2010.08.006" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9G2DBMVR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068893v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.1311" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FK6831KP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068888v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy-Lam Dao" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gery De Saxce" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-011-0477-z" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T72PS96Q-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068892v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alsafadie" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Battini" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2010.12.002" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8RT4FXR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068889v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-011-0585-6" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0KFWVJB2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009357v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2011.02.003" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KNBRJ5FX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009355v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2010.10.006" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D31RX638-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610366v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vallee" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Fortune" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry de Saxc&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-010-9283-4" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CVLPMR24-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965594v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02644401111165149" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009325v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Aribert" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2010.04.007" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DP7B3KM2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966793v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3846/bjrbe.2010.29" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009332v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Uy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2010.05.009" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8J0MSJH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068962v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Battini" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2010.06.026" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRMRF208-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983030v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2008.07.026" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9H6BXV4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491994v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uy Brian" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179152v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Qiang Feng" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenon Mr&#243;z" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-005-0674-5" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R22PT3X7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185291v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.Q. Feng" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Mroz" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2006.08.002" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PG6V5V70-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179028v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179518v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2003.10.004" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179514v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.1037" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C18FA6D52D7D61AF10E991B8B396D848193703F0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139261v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140254v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenon Mroz" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0997-7538(01)01183-4" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7N304GD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018218v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140242v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0266-352X(02)00016-2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZSM0WB5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02536684v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Leng" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Graine" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Krabbenhoft" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02368113v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seco" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953188v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953180v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Plumier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953264v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01740179v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01619375v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59471-2-157" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416481v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416482v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566482v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566460v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954397v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janos Logo" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954383v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010441v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Manthey" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Duch&#234;ne" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084966v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B. Merczel" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084976v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084969v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566447v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010438v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Toan Tran" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084948v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Le Bloa" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Palas" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084980v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084959v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973786v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Merczel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084978v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068932v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. N. Le" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Battini" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010444v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Batitini" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010442v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965993v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boissonnade Nicolas" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965995v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597498v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965656v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010445v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010447v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566332v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.H. Nguyen" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361719v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179161v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.83.229" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301673v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassir Wardi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pisey Keo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hjiaj" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2025.104432" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495284v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bouvier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Couchaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bayart" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cepa.70099" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05373665v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynita Sarou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Douroux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2025.109398" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822704v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Madhouni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alper Kanyilmaz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2024.112442" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833362v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophy Chhang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Sansour" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Battini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.7611" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04570512v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2024.104163" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04361969v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Asri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mladen Luki&#263;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2023.117066" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574493v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaileng Oeng" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-024-02476-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900786v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lebastard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bureau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2024.108876" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04540996v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.-P. Nguyen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.-H. Nguyen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Couchaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Aribert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hjiaj" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2024.117624" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04485661v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2023.117301" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011325v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Guezouli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EC-02-2022-0059" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05338994v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2022.107675" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04244597v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2023.110761" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066413v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V.B. Santana" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Somja" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2023.110672" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03971167v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedid Saade" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Grognec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2023.112106" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05339985v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Douroux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cepa.2501" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05340005v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cepa.2748" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780598v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Z. Berke" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2022.114798" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433434v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murillo Santana" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Somja" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6862" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515180v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Keo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2021.103067" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04098865v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murillo V.B. Santana" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2022.107410" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100403v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noussaiba Graine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Krabbenhoft" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.3152" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03520741v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cepa.1548" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159328v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. da Silva Seco" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Neves" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2020.111386" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476916v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Castiglioni" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantisek Wald" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2021.106703" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227921v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojtech Vyhlas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2020.106298" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420586v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Costa Neves" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2021.112893" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932029v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.L.U. Nguyen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chhang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-020-00166-1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02086545v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piseth Heng" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Alhasawi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2018.11.003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486981v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ryan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bureau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2018.12.024" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01835080v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D&#8217;aniello" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Falciano" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Faggiano" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874836801812010177" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01835079v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2018.04.004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01579375v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2017.04.001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952970v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Badalassi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Braconi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Guy Cajot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Caprili" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Degee" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01484738v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Bui" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Limam" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sarhosis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2017.01.020" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01619369v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2017.06.016" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01508438v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Long Nguyen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.12.029" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01616204v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Bud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.istruc.2017.05.003" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01523122v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2017.03.021" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01671288v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Limam" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2017.08.061" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01619381v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alhasawi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Heng" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guezouli" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Battini" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2017.07.085" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01508434v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivor Ryan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2016.10.012" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01371982v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Merczel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Aribert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2016.05.008" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326285v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Huy Nguyen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)ST.1943-541X.0001432" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259416v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2015.12.004" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01371983v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2016.07.005" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349678v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2016.07.015" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01414299v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Krabbenh&#248;ft" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Lyamin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2016.08.002" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326278v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2015.05.030" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01225595v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braconi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caprili" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Degee" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guendel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2015.08.031" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139281v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keo Pisey" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2015.03.006" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113466v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2014.08.010" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DRTX7BR8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009388v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Anh Lai" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2014.02.007" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068923v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sansour" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Skatulla" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.03.031" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326420v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srour Nofal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eqe.2253" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C129WD6P-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914616v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-012-9420-5" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009365v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Martinelli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2012.02.016" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V5BN8TF5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068925v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Nam Le" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2012.06.007" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JR40NK64-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009362v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2012.01.034" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3MDSJPX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009370v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2012.05.001" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HX7D0PK2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009341v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2011.09.020" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-956RB69B-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965594v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabe Alsafadie" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02644401111165149" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965562v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2010.08.006" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9G2DBMVR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068893v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.1311" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FK6831KP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068888v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy-Lam Dao" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gery De Saxce" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-011-0477-z" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T72PS96Q-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068892v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alsafadie" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Battini" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2010.12.002" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8RT4FXR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068889v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-011-0585-6" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0KFWVJB2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009357v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2011.02.003" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KNBRJ5FX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009355v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2010.10.006" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D31RX638-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610366v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vallee" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Fortune" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry de Saxc&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-010-9283-4" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CVLPMR24-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009325v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Aribert" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2010.04.007" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DP7B3KM2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966793v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3846/bjrbe.2010.29" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009332v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Uy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2010.05.009" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8J0MSJH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068962v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Battini" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2010.06.026" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRMRF208-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983030v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2008.07.026" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9H6BXV4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491994v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uy Brian" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179152v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Qiang Feng" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenon Mr&#243;z" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-005-0674-5" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R22PT3X7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185291v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.Q. Feng" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Mroz" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2006.08.002" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PG6V5V70-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179028v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179518v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2003.10.004" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179514v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.1037" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C18FA6D52D7D61AF10E991B8B396D848193703F0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139261v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018218v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenon Mroz" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0997-7538(01)01183-4" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7N304GD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140242v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0266-352X(02)00016-2" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZSM0WB5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140254v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02368113v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seco" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02536684v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Leng" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Graine" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Krabbenhoft" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953188v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953180v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Plumier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953264v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01740179v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01619375v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59471-2-157" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416481v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416482v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566482v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566460v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954397v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janos Logo" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954383v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084980v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084948v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Le Bloa" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Palas" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010438v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Toan Tran" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084959v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566447v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010441v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Manthey" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Duch&#234;ne" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084966v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B. Merczel" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084976v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084969v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084978v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973786v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Merczel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010442v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010444v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Batitini" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068932v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. N. Le" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Battini" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965993v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boissonnade Nicolas" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597498v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965995v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965656v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010447v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010445v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566332v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.H. Nguyen" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361719v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179161v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.83.229" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>