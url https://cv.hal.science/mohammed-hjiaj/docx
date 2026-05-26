--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -91,1568 +91,1568 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (86)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (87)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient co-rotational formulation for 3D composite beams with two-directional interlayer slip</w:t>
+                <w:t xml:space="preserve">Distortional analysis of steel–concrete composite beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassir Wardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Magdi Mohareb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pisey Keo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 251, pp.104432. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.finel.2025.104432⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 258, pp.104570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.finel.2026.104570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05301673v1</w:t>
+                <w:t xml:space="preserve">hal-05614326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Push‐out tests on steel‐timber‐concrete composite connections (STCC)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Passing-through I-plates-to-SHS moment resisting joints subjected to symmetric bending moments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mouad Madhouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maël Couchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bayart</w:t>
+                <w:t xml:space="preserve">Alper Kanyilmaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ce/papers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 8 (6), pp.443-448. </w:t>
+              <w:t xml:space="preserve">Thin-Walled Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 209, pp.112442. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cepa.70099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tws.2024.112442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05495284v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic analytical model of riveted double web angle connections in tension</w:t>
+                <w:t xml:space="preserve">Push‐out tests on steel‐timber‐concrete composite connections (STCC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynita Sarou</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Baptiste Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Couchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Douroux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Bayart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Constructional Steel Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 229, pp.109398. </w:t>
+              <w:t xml:space="preserve">ce/papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (6), pp.443-448. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcsr.2025.109398⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cepa.70099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05373665v1</w:t>
+                <w:t xml:space="preserve">hal-05495284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passing-through I-plates-to-SHS moment resisting joints subjected to symmetric bending moments</w:t>
+                <w:t xml:space="preserve">Elastic analytical model of riveted double web angle connections in tension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouad Madhouni</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Lynita Sarou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Couchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alper Kanyilmaz</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Sire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Douroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin-Walled Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tws.2024.112442⟩</w:t>
+              <w:t xml:space="preserve">Journal of Constructional Steel Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 229, pp.109398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcsr.2025.109398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04822704v1</w:t>
+                <w:t xml:space="preserve">hal-05373665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Energy‐Conserving Time Integration Scheme for Nonlinear Dynamics Analysis of Geometrically Exact 3D Euler–Bernoulli Beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophy Chhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Sansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pisey Keo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Battini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 126 (1), pp.e7611. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/nme.7611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04833362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D formulation of mono-symmetrical composite beams with deformable connection</w:t>
+                <w:t xml:space="preserve">Efficient co-rotational formulation for 3D composite beams with two-directional interlayer slip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassir Wardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pisey Keo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 237, pp.104163. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 251, pp.104432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.finel.2025.104432⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.finel.2024.104163⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04570512v1</w:t>
+                <w:t xml:space="preserve">hal-05301673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral modelling approach for crowd-rhythmic activities performed on steel-concrete composite floors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maël Couchaux</w:t>
+                <w:t xml:space="preserve">3D formulation of mono-symmetrical composite beams with deformable connection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassir Wardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pisey Keo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mladen Lukić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2023.117066⟩</w:t>
+              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 237, pp.104163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.finel.2024.104163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04361969v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed-formulation with non-penetration constraint for planar composite beams in partial interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pisey Keo</w:t>
+                <w:t xml:space="preserve">Spectral modelling approach for crowd-rhythmic activities performed on steel-concrete composite floors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef El Asri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Couchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thaileng Oeng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
+                <w:t xml:space="preserve">Mladen Lukić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 74 (6), pp.1261-1277. </w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 299, pp.117066. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00466-024-02476-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2023.117066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04574493v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04361969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniform and tapered welded I-sections: Lateral buckling of columns and out-of-plane buckling of beam-columns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mixed-formulation with non-penetration constraint for planar composite beams in partial interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pisey Keo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Lebastard</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Thaileng Oeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Constructional Steel Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcsr.2024.108876⟩</w:t>
+              <w:t xml:space="preserve">Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 74 (6), pp.1261-1277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00466-024-02476-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04900786v1</w:t>
+                <w:t xml:space="preserve">hal-04574493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid steel beam to exterior RC column joints with encased steel profile</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Uniform and tapered welded I-sections: Lateral buckling of columns and out-of-plane buckling of beam-columns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lebastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Couchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.-P. Nguyen</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Hjiaj</w:t>
+                <w:t xml:space="preserve">Alain Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2024.117624⟩</w:t>
+              <w:t xml:space="preserve">Journal of Constructional Steel Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 222, pp.108876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcsr.2024.108876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04540996v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04900786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lateral-torsional buckling of uniform and tapered welded I-section beams</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
+                <w:t xml:space="preserve">Hybrid steel beam to exterior RC column joints with encased steel profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.-P. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q.-H. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Couchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Aribert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 303, pp.117301. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2023.117301⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 306, pp.117624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2024.117624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04485661v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04540996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large displacement analysis of two-layer beam-columns taking into account slip and uplift</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Lateral-torsional buckling of uniform and tapered welded I-section beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lebastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Couchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Computations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 40 (1), pp.265-295. </w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 303, pp.117301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/EC-02-2022-0059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2023.117301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04011325v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04485661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compressive stiffness of L-stubs in contact with rigid and flexible foundations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynita Sarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Couchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Douroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Constructional Steel Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 201, pp.107675. </w:t>
@@ -1690,90 +1690,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the fabrication process on the lateral–torsional buckling of welded I-section beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lebastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Couchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin-Walled Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 188, pp.110761. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1820,51 +1820,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exact solutions for the coupled warping beam problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.V.B. Santana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Somja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1905,1136 +1905,1149 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04066413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastoplastic bifurcation analysis for the lateral–torsional buckling of straight beams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stiffness of L‐stubs loaded in compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynita Sarou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Couchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chedid Saade</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
+                <w:t xml:space="preserve">Jean‐françois Douroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2023.112106⟩</w:t>
+              <w:t xml:space="preserve">ce/papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6, pp.1293 - 1298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cepa.2501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03971167v1</w:t>
+                <w:t xml:space="preserve">hal-05339985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stiffness of L‐stubs loaded in compression</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Elastic behavior of riveted double angle connections in tension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynita Sarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Couchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐françois Douroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ce/papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 6, pp.1293 - 1298. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cepa.2501⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 6, pp.1299 - 1304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cepa.2748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05339985v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05340005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic behavior of riveted double angle connections in tension</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Elastoplastic bifurcation analysis for the lateral–torsional buckling of straight beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chedid Saade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Grognec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Couchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean‐françois Douroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ce/papers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 6, pp.1299 - 1304. </w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 264, pp.112106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cepa.2748⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2023.112106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05340005v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modal analysis of a bistable deployable module with a refined joint model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Hjiaj</w:t>
+                <w:t xml:space="preserve">Large displacement analysis of two-layer beam-columns taking into account slip and uplift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thaileng Oeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pisey Keo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.Z. Berke</w:t>
+                <w:t xml:space="preserve">Samy Guezouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 269, pp.114798. </w:t>
+              <w:t xml:space="preserve">Engineering Computations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 40 (1), pp.265-295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2022.114798⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/EC-02-2022-0059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03780598v1</w:t>
+                <w:t xml:space="preserve">hal-04011325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An equilibrium‐based formulation with nonlinear configuration dependent interpolation for geometrically exact 3D beams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modal analysis of a bistable deployable module with a refined joint model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.V.B. Santana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hjiaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murillo Santana</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hugues Somja</w:t>
+                <w:t xml:space="preserve">P.Z. Berke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nme.6862⟩</w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 269, pp.114798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2022.114798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03433434v1</w:t>
+                <w:t xml:space="preserve">hal-03780598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient and low memory strain-rate independent return mapping algorithm for general yield surfaces and stress states</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.V.B. Santana</w:t>
+                <w:t xml:space="preserve">An equilibrium‐based formulation with nonlinear configuration dependent interpolation for geometrically exact 3D beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murillo Santana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Sansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Keo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
+                <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Engineering Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 164, pp.103067. </w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 123 (2), pp.444-464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.advengsoft.2021.103067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/nme.6862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03515180v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03433434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic lateral-torsional buckling of beams with warping restraints at supports</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maël Couchaux</w:t>
+                <w:t xml:space="preserve">Efficient and low memory strain-rate independent return mapping algorithm for general yield surfaces and stress states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.V.B. Santana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murillo V.B. Santana</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">P. Keo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Constructional Steel Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 197, pp.107410. </w:t>
+              <w:t xml:space="preserve">Advances in Engineering Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 164, pp.103067. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcsr.2022.107410⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.advengsoft.2021.103067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04098865v1</w:t>
+                <w:t xml:space="preserve">hal-03515180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D failure envelope of a rigid pile embedded in a cohesive soil using finite element limit analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elastic lateral-torsional buckling of beams with warping restraints at supports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lebastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Couchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noussaiba Graine</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Murillo V.B. Santana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kristian Krabbenhoft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nag.3152⟩</w:t>
+              <w:t xml:space="preserve">Journal of Constructional Steel Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 197, pp.107410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcsr.2022.107410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03100403v1</w:t>
+                <w:t xml:space="preserve">hal-04098865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lateral‐Torsional Buckling of beams with warping restraints at Supports</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Passing-through I-beam-to-CHS column joints made by laser cutting technology: Experimental tests and design model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Couchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vojtech Vyhlas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alper Kanyilmaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ce/papers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 4 (2-4), pp.2262-2270. </w:t>
+              <w:t xml:space="preserve">Journal of Constructional Steel Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 176, pp.106298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cepa.1548⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcsr.2020.106298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03520741v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03227921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Column base-plates under biaxial bending moment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. da Silva Seco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Couchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.C. Neves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3081,77 +3094,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I-beam-to-CHS-column moment resisting joints using passing-through plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Couchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Castiglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantisek Wald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3192,3231 +3205,3219 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03476916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passing-through I-beam-to-CHS column joints made by laser cutting technology: Experimental tests and design model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Column base plates under biaxial bending moment and axial force</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. da Silva Seco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Couchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vojtech Vyhlas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
+                <w:t xml:space="preserve">L. Costa Neves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Constructional Steel Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 176, pp.106298. </w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 249, pp.112893. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcsr.2020.106298⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2021.112893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03227921v1</w:t>
+                <w:t xml:space="preserve">hal-03420586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Column base plates under biaxial bending moment and axial force</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Lateral‐Torsional Buckling of beams with warping restraints at Supports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lebastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Couchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Costa Neves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2021.112893⟩</w:t>
+              <w:t xml:space="preserve">ce/papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (2-4), pp.2262-2270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cepa.1548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03420586v1</w:t>
+                <w:t xml:space="preserve">hal-03520741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometrically exact planar Euler-Bernoulli beam and time integration procedure for multibody dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlo Sansour</w:t>
+                <w:t xml:space="preserve">3D failure envelope of a rigid pile embedded in a cohesive soil using finite element limit analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noussaiba Graine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.L.U. Nguyen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Chhang</w:t>
+                <w:t xml:space="preserve">Kristian Krabbenhoft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40323-020-00166-1⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 45 (2), pp.265-290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nag.3152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02932029v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03100403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-rotating rigid beam with generalized plastic hinges for the nonlinear dynamic analysis of planar framed structures subjected to impact loading</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geometrically exact planar Euler-Bernoulli beam and time integration procedure for multibody dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Sansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.L.U. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piseth Heng</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
+                <w:t xml:space="preserve">S. Chhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.finel.2018.11.003⟩</w:t>
+              <w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (1), pp.33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40323-020-00166-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02086545v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02932029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bolted circular flange connections under static bending moment and axial force</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Couchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Constructional Steel Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 157, pp.314 - 336. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcsr.2018.12.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03486981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element simulations on the tensile resistance of bolted end-plate connections with tubular members</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maël Couchaux</w:t>
+                <w:t xml:space="preserve">Co-rotating rigid beam with generalized plastic hinges for the nonlinear dynamic analysis of planar framed structures subjected to impact loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piseth Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. D’aniello</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Anas Alhasawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Battini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Open Construction and Building Technology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/1874836801812010177⟩</w:t>
+              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 157, pp.38-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.finel.2018.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01835080v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02086545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensile resistances of bolted circular flange connections</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Finite element simulations on the tensile resistance of bolted end-plate connections with tubular members</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Couchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. D’aniello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Falciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Faggiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2018.04.004⟩</w:t>
+              <w:t xml:space="preserve">The Open Construction and Building Technology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (Supplement 1, M11), pp.177-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1874836801812010177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01835079v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01835080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-momentum method for co-rotational plane beams: A comparative study of shear flexible formulations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Tensile resistances of bolted circular flange connections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Couchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 171, pp.817-841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2018.04.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.finel.2017.04.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01579375v1</w:t>
+                <w:t xml:space="preserve">hal-01835079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of variability of material mechanical properties on seismic performance of steel and steel–concrete composite structures</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tensile resistances of L-stubs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Couchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Constructional Steel Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 138, pp.131-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcsr.2017.06.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01952970v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01619369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete element modelling of the in-plane and out-of-plane behaviour of dry-joint masonry wall constructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.T. Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Limam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Sarhosis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 136, pp.277--294. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.engstruct.2017.01.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01484738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensile resistances of L-stubs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Long-term stable time integration scheme for dynamic analysis of planar geometrically exact Timoshenko beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tien Long Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Sansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Bureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Constructional Steel Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcsr.2017.06.016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 396, pp.144-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2016.12.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01619369v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01508438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term stable time integration scheme for dynamic analysis of planar geometrically exact Timoshenko beams</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Residual stiffness and strength of shear connectors in steel-concrete composite beams after being subjected to a pull-out pre-damaging: An experimental investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piseth Heng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Bud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Somja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Battini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2016.12.029⟩</w:t>
+              <w:t xml:space="preserve">Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11, pp.189-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.istruc.2017.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01508438v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01616204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual stiffness and strength of shear connectors in steel-concrete composite beams after being subjected to a pull-out pre-damaging: An experimental investigation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">An energy-momentum co-rotational formulation for nonlinear dynamics of planar beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophy Chhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Sansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Battini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.istruc.2017.05.003⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 187, pp.50-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2017.03.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01616204v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01523122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An energy-momentum co-rotational formulation for nonlinear dynamics of planar beams</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">An enhanced SDOF model to predict the behaviour of a steel column impacted by a rigid body</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piseth Heng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Battini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Limam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2017.03.021⟩</w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 152, pp.771-789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2017.08.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01523122v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01671288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An enhanced SDOF model to predict the behaviour of a steel column impacted by a rigid body</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Co-rotational planar beam element with generalized elasto-plastic hinges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alhasawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Heng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Limam</w:t>
+                <w:t xml:space="preserve">S. Guezouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Battini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 152, pp.771-789. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2017.08.061⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 151, pp.188-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2017.07.085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01671288v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01619381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-rotational planar beam element with generalized elasto-plastic hinges</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Alhasawi</w:t>
+                <w:t xml:space="preserve">Effect of contact on the elastic behaviour of tensile bolted connections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Couchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Heng</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Battini</w:t>
+                <w:t xml:space="preserve">Ivor Ryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2017.07.085⟩</w:t>
+              <w:t xml:space="preserve">Journal of Constructional Steel Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 133, pp.459-474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcsr.2016.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01619381v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01508434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of contact on the elastic behaviour of tensile bolted connections</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
+                <w:t xml:space="preserve">Influence of variability of material mechanical properties on seismic performance of steel and steel–concrete composite structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Badalassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelio Braconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivor Ryan</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Louis-Guy Cajot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Caprili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Degee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Constructional Steel Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (4), pp.1559-1607</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01508434v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01952970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plastic analysis-based seismic design method to control the weak storey behaviour of concentrically braced steel frames</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Energy-momentum method for co-rotational plane beams: A comparative study of shear flexible formulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophy Chhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Battini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Constructional Steel Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcsr.2016.05.008⟩</w:t>
+              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 134, pp.41--54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.finel.2017.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01371982v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Time-Dependent Behavior of Composite Steel-Concrete Beams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plastic analysis-based seismic design method to control the weak storey behaviour of concentrically braced steel frames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.B. Merczel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quang Huy Nguyen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">J.-M. Aribert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Somja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 42 (5), pp.04015175. </w:t>
+              <w:t xml:space="preserve">Journal of Constructional Steel Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 125, pp.142--163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)ST.1943-541X.0001432⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcsr.2016.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01326285v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01371982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derivation of the exact stiffness matrix of shear-deformable multi-layered beam element in partial interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pisey Keo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Huy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 112, pp.40--49. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.finel.2015.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01259416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simplified model for nonlinear dynamic analysis of steel column subjected to impact</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Nonlinear Time-Dependent Behavior of Composite Steel-Concrete Beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Huy Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Limam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Structural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (5), pp.04015175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)ST.1943-541X.0001432⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2016.07.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01371983v1</w:t>
+                <w:t xml:space="preserve">hal-01326285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact finite element formulation for an elastic hybrid beam-column in partial interaction with shear-deformable encasing component</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A simplified model for nonlinear dynamic analysis of steel column subjected to impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Heng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Battini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Limam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 86, pp.37--54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2016.07.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2016.07.015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01349678v1</w:t>
+                <w:t xml:space="preserve">hal-01371983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct computation of shakedown loads via incremental elastoplastic analysis</w:t>
+                <w:t xml:space="preserve">Exact finite element formulation for an elastic hybrid beam-column in partial interaction with shear-deformable encasing component</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pisey Keo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Huy Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Somja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. V. Lyamin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.finel.2016.08.002⟩</w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 125, 125 (494-503), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2016.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01414299v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01349678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometrically nonlinear analysis of hybrid beam–column with several encased steel profiles in partial interaction</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Direct computation of shakedown loads via incremental elastoplastic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Krabbenhøft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. V. Lyamin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2015.05.030⟩</w:t>
+              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 122, pp.39--48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.finel.2016.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01326278v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01414299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum to “Efficiency of Eurocode 8 design rules for steel and steel–concrete composite structures” [Journal of Constructional Steel Research 112 (2015) 108–129]</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geometrically nonlinear analysis of hybrid beam–column with several encased steel profiles in partial interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pisey Keo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Huy Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Somja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Constructional Steel Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcsr.2015.08.031⟩</w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 100, pp.66-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2015.05.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01225595v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01326278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplified design method for slender hybrid columns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Erratum to “Efficiency of Eurocode 8 design rules for steel and steel–concrete composite structures” [Journal of Constructional Steel Research 112 (2015) 108–129]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Braconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Caprili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Degee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keo Pisey</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">M. Guendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Constructional Steel Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 110, pp.101-120. </w:t>
+              <w:t xml:space="preserve">, 2015, 114, pp.431. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcsr.2015.03.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcsr.2015.08.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139281v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plastic bifurcation analysis of a two-layer shear deformable beam-column with partial interaction.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Simplified design method for slender hybrid columns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keo Pisey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Somja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Huy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2014.08.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Constructional Steel Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 110, pp.101-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcsr.2015.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01113466v1</w:t>
+                <w:t xml:space="preserve">hal-01139281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Force-based FE for large displacement inelastic analysis of two-layer Timoshenko beams with interlayer slips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Huy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van Anh Lai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6457,897 +6458,897 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01009388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A shell theory with scale effects and higher order gradients</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Plastic bifurcation analysis of a two-layer shear deformable beam-column with partial interaction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Grognec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Huy Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2013.03.031⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 67, pp.85-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2014.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01068923v1</w:t>
+                <w:t xml:space="preserve">hal-01113466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of material variability on the ductility of composite beams and overstrength coefficients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A shell theory with scale effects and higher order gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Srour Nofal</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">S. Skatulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quang Huy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earthquake Engineering and Structural Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 42 (7), pp.953-972. </w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 50 (14-15), pp.2271-2280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/eqe.2253⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2013.03.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01326420v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01068923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the steel material variability on the seismic capacity design of steel-concrete composite structures : a parametric study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Effects of material variability on the ductility of composite beams and overstrength coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srour Nofal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Degee</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Huy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 11, pp.1099-1127. </w:t>
+              <w:t xml:space="preserve">Earthquake Engineering and Structural Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42 (7), pp.953-972. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10518-012-9420-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/eqe.2253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00914616v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01326420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensionless formulation and comparative study of analytical models for composite beams in partial interaction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Effect of the steel material variability on the seismic capacity design of steel-concrete composite structures : a parametric study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Somja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srour Nofal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Degee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Constructional Steel Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 75, pp.21-31. </w:t>
+              <w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11, pp.1099-1127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcsr.2012.02.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10518-012-9420-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01009365v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of 3D beam elements in a corotational context: A comparative study of established and new formulations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Dimensionless formulation and comparative study of analytical models for composite beams in partial interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Huy Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Martinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Constructional Steel Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 75, pp.21-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcsr.2012.02.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.finel.2012.06.007⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01068925v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01009365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical approach for free vibration analysis of two-layer Timoshenko beams with interlayer slip</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Dynamics of 3D beam elements in a corotational context: A comparative study of established and new formulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Nam Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Battini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Le Grognec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical approach for free vibration analysis of two-layer Timoshenko beams with interlayer slip</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 331 (12), pp.2949-2961. </w:t>
+              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 61, pp.97-111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2012.01.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.finel.2012.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01009362v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01068925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large displacement analysis of shear deformable composite beams with interlayer slips</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Analytical approach for free vibration analysis of two-layer Timoshenko beams with interlayer slip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Huy Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Quang Huy Nguyen</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Grognec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 47 (8), pp.895-904. </w:t>
+              <w:t xml:space="preserve">Analytical approach for free vibration analysis of two-layer Timoshenko beams with interlayer slip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 331 (12), pp.2949-2961. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2012.05.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2012.01.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01009370v1</w:t>
+                <w:t xml:space="preserve">hal-01009362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exact buckling solution for two-layer Timoshenko beams with interlayer slip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grognec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Huy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 49 (1), pp.143-150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7387,6671 +7388,6787 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01009341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study between displacement and mixed-based corotational finite element formulations for elasto-plastic analysis of three-dimensional beams</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Large displacement analysis of shear deformable composite beams with interlayer slips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Battini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hugues Somja</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Huy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Computations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 47 (8), pp.895-904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2012.05.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/02644401111165149⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00965594v1</w:t>
+                <w:t xml:space="preserve">hal-01009370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local formulation for elasto-plastic corotational thin-walled beams based on higher-order curvature terms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
+                <w:t xml:space="preserve">Efficient local formulation for elasto-plastic corotational thin-walled beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabe Alsafadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Battini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.finel.2010.08.006⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (4), pp.498-509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cnm.1311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00965562v1</w:t>
+                <w:t xml:space="preserve">hal-01068893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient local formulation for elasto-plastic corotational thin-walled beams</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A family of bi-potentials describing the non-associated flow rule of pressure-dependent plastic models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy-Lam Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gery De Saxce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Mechanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 220 (1-4), pp.237-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00707-011-0477-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cnm.1311⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01068893v1</w:t>
+                <w:t xml:space="preserve">hal-01068888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A family of bi-potentials describing the non-associated flow rule of pressure-dependent plastic models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Local formulation for elasto-plastic corotational thin-walled beams based on higher-order curvature terms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabe Alsafadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Battini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Somja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gery De Saxce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Mechanica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (2), pp.119-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.finel.2010.08.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00707-011-0477-z⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01068888v1</w:t>
+                <w:t xml:space="preserve">hal-00965562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional formulation of a mixed corotational thin-walled beam element incorporating shear and warping deformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Alsafadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-M. Battini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin-Walled Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 49 (4), pp.523-533. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tws.2010.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01068892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient formulation for dynamics of corotational 2D beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Nam Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Battini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 48 (2), pp.153-161. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00466-011-0585-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01068889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exact finite element model for shear-deformable two-layer beams with discrete shear connection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Huy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Guezouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 47 (7), pp.718-727. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.finel.2011.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01009357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derivation of the exact stiffness matrix for a two-layer Timoshenko beam element with partial interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Huy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Martinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 33 (2), pp.298-307. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2010.10.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01009355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canonical and Anti-Canonical Transformations Preserving Convexity of Potentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Fortune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géry de Saxcé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Elasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 103 (2), pp.247-267. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10659-010-9283-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00610366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A space-exact beam element for time-dependent analysis of composite members with discrete shear connection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A comparative study between displacement and mixed-based corotational finite element formulations for elasto-plastic analysis of three-dimensional beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabe Alsafadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Battini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Aribert</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Constructional Steel Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 66 (11), pp.1330-1338. </w:t>
+              <w:t xml:space="preserve">Engineering Computations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28 (7), pp.939-982. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcsr.2010.04.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/02644401111165149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01009325v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Buckling influence on the moment redistribution for continuous composite beams in bridges</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A space-exact beam element for time-dependent analysis of composite members with discrete shear connection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Huy Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Quang Huy Nguyen</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Aribert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Baltic Journal of Road and Bridge Engineering </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 5 (4), pp.207-217. </w:t>
+              <w:t xml:space="preserve">Journal of Constructional Steel Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 66 (11), pp.1330-1338. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3846/bjrbe.2010.29⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcsr.2010.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00966793v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01009325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-dependent analysis of composite beams with continuous shear connection based on a space-exact stiffness matrix</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Local Buckling influence on the moment redistribution for continuous composite beams in bridges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Guezouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Huy Nguyen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brian Uy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 32 (9), pp.2902-2911. </w:t>
+              <w:t xml:space="preserve">The Baltic Journal of Road and Bridge Engineering </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (4), pp.207-217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2010.05.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3846/bjrbe.2010.29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01009332v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00966793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corotational mixed finite element formulation for thin-walled beams with generic cross-section</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Time-dependent analysis of composite beams with continuous shear connection based on a space-exact stiffness matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Huy Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. -M. Battini</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Uy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 32 (9), pp.2902-2911. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2010.05.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2010.06.026⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01068962v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01009332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of composite beams in the hogging moment regions using a mixed finite element formulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Corotational mixed finite element formulation for thin-walled beams with generic cross-section</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Alsafadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brian Uy</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -M. Battini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Constructional Steel Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 65 (3), pp.737-748. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 199 (49-52), pp.3197-3212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcsr.2008.07.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2010.06.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00983030v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01068962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of composite beams in the hogging moment regions using a mixed finite element formulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Huy Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Uy Brian</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Uy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Constructional Steel Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, pp.737-748</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 65 (3), pp.737-748. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcsr.2008.07.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00491994v1</w:t>
+                <w:t xml:space="preserve">hal-00983030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of frictional anisotropy on the quasistatic motion of a deformable solid sliding on a planar surface</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Analysis of composite beams in the hogging moment regions using a mixed finite element formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Géry de Saxcé</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Huy Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Guezouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zenon Mróz</w:t>
+                <w:t xml:space="preserve">Uy Brian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Mechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Constructional Steel Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.737-748</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01179152v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00491994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of frictional anisotropy on contacting surfaces during loading/unloading cycles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Effect of frictional anisotropy on the quasistatic motion of a deformable solid sliding on a planar surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi-Qiang Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géry de Saxcé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Z. Mroz</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zenon Mróz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2006.08.002⟩</w:t>
+              <w:t xml:space="preserve">Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 37 (4), pp.349-361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00466-005-0674-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00185291v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01179152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of frictional anisotropy on contacting surfaces during loading/unloading cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.Q. Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géry de Saxcé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zenon Mróz</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Mroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 41 (8), pp.936--948</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 41 (8), pp.936-948. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2006.08.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01179028v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00185291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the modelling of complex anisotropic frictional contact laws</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Influence of frictional anisotropy on contacting surfaces during loading/unloading cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi-Qiang Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géry de Saxcé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zenon Mróz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 41 (8), pp.936--948</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01179518v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01179028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional finite element computations for frictional contact problems with non-associated sliding rule</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On the modelling of complex anisotropic frictional contact laws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhi-Qiang Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géry de Saxcé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zenon Mróz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 42 (10), pp.1013-1034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijengsci.2003.10.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nme.1037⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01179514v1</w:t>
+                <w:t xml:space="preserve">hal-01179518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A complete stress update algorithm for the non-associated Drucker-Prager model including treatment of the Apex</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Three-dimensional finite element computations for frictional contact problems with non-associated sliding rule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi-Qiang Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géry de Saxcé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zenon Mróz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 60 (12), pp.2045--2076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.1037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00139261v1</w:t>
+                <w:t xml:space="preserve">hal-01179514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A variational inequality-based formulation of the frictional contact law with a non-associated sliding rule</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A complete stress update algorithm for the non-associated Drucker-Prager model including treatment of the Apex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géry de Saxcé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zenon Mroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 41 (10), pp.1109-1143</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05018218v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00139261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improved discrete element method based on a variational formulation of the frictional contact law</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A variational inequality-based formulation of the frictional contact law with a non-associated sliding rule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géry de Saxcé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zenon Mroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 29 (8), pp.609-640. </w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 21 (1), pp.49-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0266-352X(02)00016-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0997-7538(01)01183-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00140242v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00140254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A variational inequality-based formulation of the frictional contact law with a non-associated sliding rule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géry de Saxcé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zenon Mroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 21 (1), pp.49-59. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0997-7538(01)01183-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An improved discrete element method based on a variational formulation of the frictional contact law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0997-7538(01)01183-4⟩</w:t>
+                <w:t xml:space="preserve">Jérôme Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géry de Saxcé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 29 (8), pp.609-640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0266-352X(02)00016-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00140254v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00140242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavior of column base plates under bi-axial bending moment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Seco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Couchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.C. Neves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 International Colloquium on Stability and Ductility of Steel Structures, SDSS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bearing capacity of rigidly capped pile group in purely cohesive soils using finite element limit analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Leng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Graine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Krabbenhoft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Earthquake Geotechnical Engineering, ICEGE 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Roma, Italy. pp.3552-3559</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02536684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study on in-plane capacities of composite steel-concrete floor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piseth Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Advances in Steel-Concrete Composite Structures (ASCCS 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01953188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE SMARTCOCO DESIGN GUIDE FOR HYBRID CONCRETE-STEEL STRUCTURES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Huy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Plumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Degee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Advances in Steel-Concrete Composite Structures (ASCCS 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01953180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buckling Resistance of Hybrid Steel-Concrete Columns</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">An energy-momentum formulation for nonlinear dynamics of planar co-rotating beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophy Chhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Battini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Sansour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Composite Construction in Steel and Concrete CCVIII – 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Jackson Hole, United States</w:t>
+              <w:t xml:space="preserve">6th International Conference on Computational Methods in Structural Dynamics and Earthquake Engineering, COMPDYN 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Rhodes Island, Greece. pp.3682-3696</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01953264v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An energy-momentum formulation for nonlinear dynamics of planar co-rotating beams</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Buckling Resistance of Hybrid Steel-Concrete Columns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keo Pisey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Somja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Huy Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carlo Sansour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Computational Methods in Structural Dynamics and Earthquake Engineering, COMPDYN 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Rhodes Island, Greece. pp.3682-3696</w:t>
+              <w:t xml:space="preserve">8th International Conference on Composite Construction in Steel and Concrete CCVIII – 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Jackson Hole, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01740179v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01953264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concrete confinement and degree of shear connection effects in hybrid column design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Keo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Huy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 fib Symposium - High Tech Concrete: Where Technology and Engineering Meet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Maastricht, Netherlands. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-59471-2-157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01619375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy-momentum method for nonlinear dynamic of 2D corotational beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Battini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sansour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Congress on Computational Methods in Applied Sciences and Engineering, ECCOMAS Congress 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Hersonissos, Greece. pp.5496--5506</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01416481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simplified model of a steel column subjected to impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Battini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Congress on Computational Methods in Applied Sciences and Engineering, ECCOMAS Congress 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Hersonissos, Greece. pp.273--286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01416482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new F.E. for Steel-to-Column Joint under Cyclic Loading.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Guezouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Alhasawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th World Congress on Computational Mechanics (WCCM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05566482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Implementation of Component-Based Joint Model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Alhasawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Guezouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIII International Conference on Computational Plasticity (COMPLAS 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05566460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the weak storey behaviour of concentrically braced frames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.B. Merczel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Aribert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janos Logo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Behavior of Steel Structures in Seismic Areas. STESSA 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01954397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method to avoid weak storey mechanisms in concentrically braced frames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.B. Merczel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Aribert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Behavior of Steel Structures in Seismic Areas - STESSA 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01954383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of slender hybrid columns. hybrid2014 by iabse.ch„Exploring the Potential of Hybrid Structures for Sustainable Construction“</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">On the weak storey behaviour of concentrically braced steel frames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel B. Merczel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Aribert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janos Logo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hybrid 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IABSE, Jun 2014, Fribourg, Switzerland</w:t>
+              <w:t xml:space="preserve">Eurodyn 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084980v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static and seismic characterization of an innovative thermal break system in slab to wall connection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Experimental Study of the Composite Timber- Concrete SBB Connection under Monotonic and Reversed-Cyclic Loadings.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Manthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Huy Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Duchêne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 fib congress : Improving performance of concrete structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, fib, Feb 2014, mumbai, India</w:t>
+              <w:t xml:space="preserve">Materials and Joints in Timber Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Stuttgart, Germany. pp.433-442</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084948v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01010441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of design method for composite columns with several encased steel profiles under combined shear and bending.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Nonlinear analysis of hybrid steel-concrete beam with interlayer slips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keo Pisey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Huy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Van Toan Tran</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Conference on Steel and Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Napoli, France</w:t>
+              <w:t xml:space="preserve">11th World Congress on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01010438v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study on the seismic behaviour of an innovative shear link system in slab-to-wall connection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Plasticity-based method to avoid weak storey behaviour of concentrically braced frames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel B. Merczel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Aribert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janos Logo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concrete Innovation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, COIN, Jun 2014, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">eurosteel 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084959v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augmented Lagrangian Method to solve Contact Problem at the interface of Steel-Concrete Composite Beams.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Guezouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Alhasawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROSTEEL 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05566447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of the Composite Timber- Concrete SBB Connection under Monotonic and Reversed-Cyclic Loadings.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Development of design method for composite columns with several encased steel profiles under combined shear and bending.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Huy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jerome Duchêne</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van Toan Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and Joints in Timber Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Stuttgart, Germany. pp.433-442</w:t>
+              <w:t xml:space="preserve">7th European Conference on Steel and Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Napoli, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01010441v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01010438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the weak storey behaviour of concentrically braced steel frames</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Static and seismic characterization of an innovative thermal break system in slab to wall connection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Le Bloa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Palas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Janos Logo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurodyn 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">2014 fib congress : Improving performance of concrete structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, fib, Feb 2014, mumbai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084966v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear analysis of hybrid steel-concrete beam with interlayer slips</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+                <w:t xml:space="preserve">Design of slender hybrid columns. hybrid2014 by iabse.ch„Exploring the Potential of Hybrid Structures for Sustainable Construction“</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keo Pisey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Somja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Huy Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th World Congress on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Hybrid 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IABSE, Jun 2014, Fribourg, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084976v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticity-based method to avoid weak storey behaviour of concentrically braced frames</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Experimental study on the seismic behaviour of an innovative shear link system in slab-to-wall connection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Le Bloa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Palas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Janos Logo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eurosteel 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Naples, Italy</w:t>
+              <w:t xml:space="preserve">Concrete Innovation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, COIN, Jun 2014, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084969v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un boitier isolant structurel en réponse aux nouvelles exigences thermiques, acoustiques et structurelles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Le Bloa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Palas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées techniques GC 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01084978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the plasticity based seismic design of concentrically braced steel frames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Merczel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Aribert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janos Logo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vienna Congress on Recent Advances in Earthquake Engineering and Structural Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00973786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical expressions of buckling loads for two-layer Timoshenko members with interlayer slips</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Geometrically nonlinear analysis of shear deformable composite members with partial interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Huy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Batitini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The international conference on advances in computational mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Vietnam. pp.xx-xx</w:t>
+              <w:t xml:space="preserve">10th International Conference on Advances in Steel Concrete Composite and Hybrid Structures Singapore</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Singapore. pp.xx-xx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01010442v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01010444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometrically nonlinear analysis of shear deformable composite members with partial interaction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Efficient formulation for nonlinear dynamics of steel frames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Batitini</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. N. Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Battini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Advances in Steel Concrete Composite and Hybrid Structures Singapore</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Singapore. pp.xx-xx</w:t>
+              <w:t xml:space="preserve">STESSA 2012: PROCEEDINGS OF THE 7TH INTERNATIONAL CONFERENCE ON BEHAVIOUR OF STEEL STRUCTURES IN SEISMIC AREAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6000 BROKEN SOUND PARKWAY NW, STE 300, BOCA RATON, FL 33487-2742, United States. pp.1113-1118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01010444v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01068932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient formulation for nonlinear dynamics of steel frames</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Analytical expressions of buckling loads for two-layer Timoshenko members with interlayer slips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Huy Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Grognec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. M. Battini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STESSA 2012: PROCEEDINGS OF THE 7TH INTERNATIONAL CONFERENCE ON BEHAVIOUR OF STEEL STRUCTURES IN SEISMIC AREAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 6000 BROKEN SOUND PARKWAY NW, STE 300, BOCA RATON, FL 33487-2742, United States. pp.1113-1118</w:t>
+              <w:t xml:space="preserve">The international conference on advances in computational mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Vietnam. pp.xx-xx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01068932v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01010442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rotation capacity of plastic hinges in composite beams. Determination of the statistical distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srour Nofal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boissonnade Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th European Conference on Steel and Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Hungary. pp.2361-2366</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00965993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration schemes and reduction methods in nonlinear structural dynamics with SO(3)-valued configuration spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Sansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00597498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the material variability on the efficiency of seismic capacity design of steel-concrete composite structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Degee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srour Nofal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURODYN 2011 - The 8th International Conference on Structural Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Belgium. pp.471-481</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00965995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overstrength demands for joints in composite frames with account of the actual European steel production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srour Nofal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Somja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Huy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th European Conference on Steel and Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Hungary. pp.453-458</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00965656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometrically non-linear finite element analysis of two-layer composite beams with interlayer slip</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Closed-form solution for two-layer composite shear deformable beams with interlayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Huy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Battini</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Uy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV European Conference on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, France. pp.xx-xx</w:t>
+              <w:t xml:space="preserve">4th International Conference on Steel &amp; Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Australia. pp.xx-xx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01010447v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01010445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closed-form solution for two-layer composite shear deformable beams with interlayer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Geometrically non-linear finite element analysis of two-layer composite beams with interlayer slip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Huy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brian Uy</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Battini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Steel &amp; Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Australia. pp.xx-xx</w:t>
+              <w:t xml:space="preserve">IV European Conference on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, France. pp.xx-xx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01010445v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01010447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connection Degree in Composite Continuous Beams.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Guezouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q.H. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th European Conference on Steel and Composite Structures.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Gratz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05566332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement hystérétique du frottement anisotrope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géry de Saxcé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhi-Qiang Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zenon Mróz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03361719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of orthotropic frictional contact with non-associated sliding rule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géry de Saxcé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhi-Qiang Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hjiaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zenon Mróz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Computational Structures Technology (CST 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Las Palmas de Gran Canaria, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4203/ccp.83.229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01179161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId357"/>
+      <w:footerReference w:type="default" r:id="rId360"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14198,51 +14315,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301673v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassir Wardi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pisey Keo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hjiaj" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2025.104432" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495284v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bouvier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Couchaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bayart" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cepa.70099" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05373665v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynita Sarou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Douroux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2025.109398" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822704v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Madhouni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alper Kanyilmaz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2024.112442" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833362v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophy Chhang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Sansour" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Battini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.7611" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04570512v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2024.104163" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04361969v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Asri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mladen Luki&#263;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2023.117066" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574493v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaileng Oeng" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-024-02476-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900786v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lebastard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bureau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2024.108876" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04540996v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.-P. Nguyen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.-H. Nguyen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Couchaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Aribert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hjiaj" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2024.117624" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04485661v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2023.117301" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011325v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Guezouli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EC-02-2022-0059" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05338994v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2022.107675" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04244597v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2023.110761" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066413v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V.B. Santana" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Somja" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2023.110672" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03971167v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedid Saade" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Grognec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2023.112106" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05339985v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Douroux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cepa.2501" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05340005v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cepa.2748" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780598v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Z. Berke" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2022.114798" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433434v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murillo Santana" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Somja" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6862" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515180v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Keo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2021.103067" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04098865v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murillo V.B. Santana" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2022.107410" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100403v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noussaiba Graine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Krabbenhoft" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.3152" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03520741v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cepa.1548" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159328v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. da Silva Seco" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Neves" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2020.111386" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476916v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Castiglioni" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantisek Wald" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2021.106703" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227921v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojtech Vyhlas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2020.106298" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420586v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Costa Neves" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2021.112893" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932029v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.L.U. Nguyen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chhang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-020-00166-1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02086545v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piseth Heng" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Alhasawi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2018.11.003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486981v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ryan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bureau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2018.12.024" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01835080v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D&#8217;aniello" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Falciano" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Faggiano" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874836801812010177" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01835079v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2018.04.004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01579375v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2017.04.001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952970v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Badalassi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Braconi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Guy Cajot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Caprili" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Degee" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01484738v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Bui" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Limam" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sarhosis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2017.01.020" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01619369v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2017.06.016" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01508438v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Long Nguyen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.12.029" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01616204v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Bud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.istruc.2017.05.003" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01523122v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2017.03.021" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01671288v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Limam" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2017.08.061" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01619381v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alhasawi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Heng" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guezouli" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Battini" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2017.07.085" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01508434v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivor Ryan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2016.10.012" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01371982v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Merczel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Aribert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2016.05.008" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326285v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Huy Nguyen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)ST.1943-541X.0001432" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259416v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2015.12.004" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01371983v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2016.07.005" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349678v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2016.07.015" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01414299v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Krabbenh&#248;ft" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Lyamin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2016.08.002" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326278v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2015.05.030" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01225595v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braconi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caprili" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Degee" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guendel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2015.08.031" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139281v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keo Pisey" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2015.03.006" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113466v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2014.08.010" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DRTX7BR8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009388v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Anh Lai" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2014.02.007" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068923v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sansour" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Skatulla" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.03.031" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326420v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srour Nofal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eqe.2253" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C129WD6P-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914616v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-012-9420-5" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009365v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Martinelli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2012.02.016" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V5BN8TF5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068925v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Nam Le" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2012.06.007" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JR40NK64-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009362v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2012.01.034" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3MDSJPX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009370v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2012.05.001" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HX7D0PK2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009341v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2011.09.020" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-956RB69B-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965594v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabe Alsafadie" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02644401111165149" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965562v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2010.08.006" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9G2DBMVR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068893v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.1311" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FK6831KP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068888v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy-Lam Dao" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gery De Saxce" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-011-0477-z" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T72PS96Q-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068892v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alsafadie" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Battini" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2010.12.002" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8RT4FXR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068889v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-011-0585-6" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0KFWVJB2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009357v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2011.02.003" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KNBRJ5FX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009355v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2010.10.006" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D31RX638-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610366v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vallee" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Fortune" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry de Saxc&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-010-9283-4" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CVLPMR24-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009325v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Aribert" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2010.04.007" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DP7B3KM2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966793v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3846/bjrbe.2010.29" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009332v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Uy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2010.05.009" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8J0MSJH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068962v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Battini" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2010.06.026" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRMRF208-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983030v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2008.07.026" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9H6BXV4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491994v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uy Brian" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179152v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Qiang Feng" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenon Mr&#243;z" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-005-0674-5" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R22PT3X7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185291v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.Q. Feng" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Mroz" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2006.08.002" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PG6V5V70-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179028v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179518v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2003.10.004" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179514v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.1037" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C18FA6D52D7D61AF10E991B8B396D848193703F0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139261v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018218v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenon Mroz" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0997-7538(01)01183-4" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7N304GD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140242v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0266-352X(02)00016-2" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZSM0WB5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140254v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02368113v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seco" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02536684v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Leng" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Graine" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Krabbenhoft" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953188v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953180v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Plumier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953264v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01740179v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01619375v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59471-2-157" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416481v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416482v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566482v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566460v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954397v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janos Logo" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954383v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084980v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084948v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Le Bloa" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Palas" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010438v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Toan Tran" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084959v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566447v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010441v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Manthey" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Duch&#234;ne" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084966v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B. Merczel" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084976v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084969v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084978v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973786v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Merczel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010442v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010444v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Batitini" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068932v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. N. Le" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Battini" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965993v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boissonnade Nicolas" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597498v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965995v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965656v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010447v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010445v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566332v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.H. Nguyen" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361719v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179161v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.83.229" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614326v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassir Wardi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdi Mohareb" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pisey Keo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hjiaj" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2026.104570" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822704v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Madhouni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Couchaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alper Kanyilmaz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2024.112442" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495284v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bouvier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Martin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bayart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cepa.70099" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05373665v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynita Sarou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Douroux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2025.109398" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833362v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophy Chhang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Sansour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Battini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.7611" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301673v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2025.104432" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04570512v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2024.104163" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04361969v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Asri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mladen Luki&#263;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2023.117066" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574493v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaileng Oeng" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-024-02476-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900786v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lebastard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bureau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2024.108876" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04540996v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.-P. Nguyen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.-H. Nguyen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Couchaux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Aribert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hjiaj" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2024.117624" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04485661v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2023.117301" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05338994v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2022.107675" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04244597v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2023.110761" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066413v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V.B. Santana" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Somja" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2023.110672" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05339985v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Douroux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cepa.2501" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05340005v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cepa.2748" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03971167v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedid Saade" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Grognec" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2023.112106" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011325v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Guezouli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EC-02-2022-0059" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780598v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Z. Berke" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2022.114798" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433434v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murillo Santana" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Somja" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6862" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515180v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Keo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2021.103067" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04098865v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murillo V.B. Santana" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2022.107410" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227921v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojtech Vyhlas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2020.106298" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159328v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. da Silva Seco" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Neves" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2020.111386" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476916v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Castiglioni" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantisek Wald" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2021.106703" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420586v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Costa Neves" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2021.112893" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03520741v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cepa.1548" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100403v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noussaiba Graine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Krabbenhoft" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.3152" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932029v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.L.U. Nguyen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chhang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-020-00166-1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486981v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ryan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bureau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2018.12.024" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02086545v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piseth Heng" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Alhasawi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2018.11.003" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01835080v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D&#8217;aniello" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Falciano" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Faggiano" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874836801812010177" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01835079v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2018.04.004" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01619369v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2017.06.016" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01484738v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Bui" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Limam" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sarhosis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2017.01.020" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01508438v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Long Nguyen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.12.029" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01616204v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Bud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.istruc.2017.05.003" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01523122v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2017.03.021" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01671288v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Limam" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2017.08.061" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01619381v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alhasawi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Heng" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guezouli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Battini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2017.07.085" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01508434v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivor Ryan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2016.10.012" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952970v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Badalassi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Braconi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Guy Cajot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Caprili" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Degee" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01579375v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2017.04.001" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01371982v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Merczel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Aribert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2016.05.008" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259416v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Huy Nguyen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2015.12.004" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326285v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)ST.1943-541X.0001432" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01371983v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2016.07.005" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349678v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2016.07.015" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01414299v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Krabbenh&#248;ft" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Lyamin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2016.08.002" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326278v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2015.05.030" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01225595v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braconi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caprili" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Degee" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guendel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2015.08.031" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139281v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keo Pisey" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2015.03.006" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009388v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Anh Lai" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2014.02.007" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113466v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2014.08.010" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DRTX7BR8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068923v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sansour" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Skatulla" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.03.031" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326420v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srour Nofal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eqe.2253" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C129WD6P-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914616v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-012-9420-5" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009365v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Martinelli" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2012.02.016" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V5BN8TF5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068925v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Nam Le" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2012.06.007" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JR40NK64-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009362v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2012.01.034" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3MDSJPX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009341v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2011.09.020" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-956RB69B-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009370v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2012.05.001" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HX7D0PK2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068893v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabe Alsafadie" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.1311" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FK6831KP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068888v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy-Lam Dao" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gery De Saxce" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-011-0477-z" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T72PS96Q-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965562v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2010.08.006" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9G2DBMVR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068892v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alsafadie" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Battini" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2010.12.002" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8RT4FXR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068889v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-011-0585-6" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0KFWVJB2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009357v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2011.02.003" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KNBRJ5FX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009355v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2010.10.006" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D31RX638-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610366v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vallee" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Fortune" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry de Saxc&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-010-9283-4" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CVLPMR24-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965594v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02644401111165149" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009325v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Aribert" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2010.04.007" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DP7B3KM2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966793v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3846/bjrbe.2010.29" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009332v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Uy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2010.05.009" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8J0MSJH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068962v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Battini" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2010.06.026" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRMRF208-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983030v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcsr.2008.07.026" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9H6BXV4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491994v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uy Brian" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179152v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Qiang Feng" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenon Mr&#243;z" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-005-0674-5" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R22PT3X7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185291v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.Q. Feng" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Mroz" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2006.08.002" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PG6V5V70-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179028v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179518v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2003.10.004" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179514v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.1037" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C18FA6D52D7D61AF10E991B8B396D848193703F0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139261v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140254v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenon Mroz" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0997-7538(01)01183-4" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7N304GD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018218v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140242v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0266-352X(02)00016-2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZSM0WB5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02368113v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seco" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02536684v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Leng" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Graine" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Krabbenhoft" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953188v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953180v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Plumier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01740179v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953264v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01619375v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59471-2-157" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416481v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01416482v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566482v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566460v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954397v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janos Logo" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954383v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084966v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B. Merczel" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010441v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Manthey" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Duch&#234;ne" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084976v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084969v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566447v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010438v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Toan Tran" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084948v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Le Bloa" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Palas" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084980v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084959v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084978v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973786v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Merczel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010444v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Batitini" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068932v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. N. Le" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Battini" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010442v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965993v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boissonnade Nicolas" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597498v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965995v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965656v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010445v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010447v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566332v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.H. Nguyen" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361719v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179161v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.83.229" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>