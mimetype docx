--- v0 (2026-04-07)
+++ v1 (2026-05-26)
@@ -625,295 +625,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03093548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coxiella burnetii in camels (Camelus dromedarius) from Algeria: Seroprevalence, molecular characterization, and ticks (Acari: Ixodidae) vectors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seroprevalence and risk factors for Trypanosoma evansi, the causative agent of surra, in the dromedary camel (Camelus dromedarius) population in Southeastern Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hocine Benaissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Mimoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samia Bissati-Bouafia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Karima Brahmi</w:t>
+                <w:t xml:space="preserve">Younes Bentria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Kernif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Boukhelkhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Tropica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actatropica.2020.105443⟩</w:t>
+              <w:t xml:space="preserve">Onderstepoort Journal of Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 87 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4102/ojvr.v87i1.1891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04180036v1</w:t>
+                <w:t xml:space="preserve">hal-03093013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seroprevalence and risk factors for Trypanosoma evansi, the causative agent of surra, in the dromedary camel (Camelus dromedarius) population in Southeastern Algeria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coxiella burnetii in camels (Camelus dromedarius) from Algeria: Seroprevalence, molecular characterization, and ticks (Acari: Ixodidae) vectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Bellabidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hocine Benaissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelaziz Boukhelkhal</w:t>
+                <w:t xml:space="preserve">Samia Bissati-Bouafia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoubir Harrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Brahmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Onderstepoort Journal of Veterinary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 87 (1), </w:t>
+              <w:t xml:space="preserve">Acta Tropica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 206, pp.105443. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4102/ojvr.v87i1.1891⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actatropica.2020.105443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03093013v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic Profile Comparison between Follicular Fluid and Serum in Normal Cows and Those Affected by Ovarian Cysts</w:t>
               </w:r>
@@ -1691,51 +1691,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407972v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hocine Benaissa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Iglesias Pastrana" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48600-5_6" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180030v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Katia Trabelsi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissam Hachid" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Derrar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Eddine Messahel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Bia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cimid.2023.102035" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173051v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curtis Youngs" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Mimoune" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Faye" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Mimouni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cimid.2021.101638" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093548v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Boutellis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Bellabidi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Harrat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Brahmi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11686-020-00316-w" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180036v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Bissati-Bouafia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2020.105443" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093013v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Bentria" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Kernif" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Boukhelkhal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4102/ojvr.v87i1.1891" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180039v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Kaidi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Wail Bahouh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratiba Baazizi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/macvetrev-2018-0030" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093021v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ansel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Mohamed-Cherif" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Benfodil" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Khelef" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4102/ojvr.v84i1.1461" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180041v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Ali Al-Araimi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raed Mahmoud Al-Atiyat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osman Mahgoub Gaafar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Vasconcelos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agusto Luzuriaga-Neira" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2017.09.017" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180042v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9755/ejfa.2016-06-735" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632610v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9755/ejfa.v26i10.17611" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407972v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hocine Benaissa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Iglesias Pastrana" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48600-5_6" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180030v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Katia Trabelsi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissam Hachid" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Derrar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Eddine Messahel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Bia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cimid.2023.102035" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03173051v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curtis Youngs" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Mimoune" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Faye" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Mimouni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cimid.2021.101638" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093548v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Boutellis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Bellabidi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Harrat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Brahmi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11686-020-00316-w" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093013v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Bentria" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Kernif" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Boukhelkhal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4102/ojvr.v87i1.1891" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180036v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Bissati-Bouafia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2020.105443" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180039v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Kaidi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Wail Bahouh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratiba Baazizi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/macvetrev-2018-0030" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093021v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ansel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Mohamed-Cherif" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Benfodil" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Khelef" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4102/ojvr.v84i1.1461" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180041v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Ali Al-Araimi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raed Mahmoud Al-Atiyat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osman Mahgoub Gaafar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Vasconcelos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agusto Luzuriaga-Neira" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2017.09.017" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180042v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9755/ejfa.2016-06-735" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632610v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9755/ejfa.v26i10.17611" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>