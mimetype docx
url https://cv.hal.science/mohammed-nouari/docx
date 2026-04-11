--- v0 (2026-03-19)
+++ v1 (2026-04-11)
@@ -221,321 +221,321 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical approach to investigate the microstructural damage of hard cemented carbides</w:t>
+                <w:t xml:space="preserve">Unsupervised Anomaly Detection using Vibration Signals for Milling Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muslum Guven</w:t>
+                <w:t xml:space="preserve">Nicolas Ringler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyprien Wolff</w:t>
+                <w:t xml:space="preserve">Dominique Knittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Ponsart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Yakob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia CIRP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 133, pp.328-333. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2025.02.057⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 133, pp.710-715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2025.02.121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05462073v1</w:t>
+                <w:t xml:space="preserve">hal-05100898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised Anomaly Detection using Vibration Signals for Milling Processes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Knittel</w:t>
+                <w:t xml:space="preserve">A numerical approach to investigate the microstructural damage of hard cemented carbides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muslum Guven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Wolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia CIRP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 133, pp.710-715. </w:t>
+              <w:t xml:space="preserve">, 2025, 133, pp.328-333. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2025.02.121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2025.02.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05100898v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05462073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of the damage initiation at WC/WC and WC/Co boundaries in WC-Co tool material at the microstructure scale: Application to the tool/chip contact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.E. Agode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Wolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muslum Guven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -576,321 +576,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A crystal plasticity-based model for oblique cutting of face-centered cubic single crystals</w:t>
+                <w:t xml:space="preserve">Surface Quality in Dry Machining of CFRP Composite/Ti6Al4V Stack Laminate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houssemeddine Ben Boubaker</w:t>
+                <w:t xml:space="preserve">Lhoucine Boutrih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhadi Moufki</w:t>
+                <w:t xml:space="preserve">Hamid Makich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Laheurte</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lanouar Ben Ayed</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00170-022-09238-5⟩</w:t>
+              <w:t xml:space="preserve">Procedia CIRP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 108, pp.758-763. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2022.03.117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04146745v1</w:t>
+                <w:t xml:space="preserve">hal-04146711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Quality in Dry Machining of CFRP Composite/Ti6Al4V Stack Laminate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A crystal plasticity-based model for oblique cutting of face-centered cubic single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssemeddine Ben Boubaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lhoucine Boutrih</w:t>
+                <w:t xml:space="preserve">Abdelhadi Moufki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamid Makich</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Nouari</w:t>
+                <w:t xml:space="preserve">Pascal Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanouar Ben Ayed</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Albert Tidu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia CIRP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 108, pp.758-763. </w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 121 (1-2), pp.429-448. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2022.03.117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00170-022-09238-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04146711v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04146745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of cryogenic friction conditions on surface quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mehdi Skalante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Makich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -937,51 +937,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface integrity quantification in machining of aluminum honeycomb structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Makich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1067,64 +1067,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyyed-Saeid Biriaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssemeddine Ben Boubaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia CIRP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 108, pp.811-816. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1331,51 +1331,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Makich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1422,51 +1422,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of the interface delamination process when machining hybrid multi-material assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lhoucine Boutrih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lanouar Ben-Ayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1552,77 +1552,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssemedine Ben Boubaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlan Sénam Djaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhadi Moufki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Machining Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
@@ -1883,378 +1883,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03032816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milling diagnosis using artificial intelligence approaches</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hamid Makich</w:t>
+                <w:t xml:space="preserve">Elaboration and mechanical properties analysis of a composite based on polyester resin reinforced with natural Alfa fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Boukhoulda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fb Boukhoulda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Makich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Haddag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/meca/2020053⟩</w:t>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 53 (28-30), pp.3993-4001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0021998319853025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02904293v1</w:t>
+                <w:t xml:space="preserve">hal-03325655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration and mechanical properties analysis of a composite based on polyester resin reinforced with natural Alfa fibres</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B Haddag</w:t>
+                <w:t xml:space="preserve">A physical behavior model including dynamic recrystallization and damage mechanisms for cutting process simulation of the titanium alloy Ti-6Al-4V</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Yameogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badis Haddag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Makich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0021998319853025⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (1-4), pp.333-347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00170-018-2663-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03325655v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A physical behavior model including dynamic recrystallization and damage mechanisms for cutting process simulation of the titanium alloy Ti-6Al-4V</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Nouari</w:t>
+                <w:t xml:space="preserve">Milling diagnosis using artificial intelligence approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Knittel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Makich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 100 (1-4), pp.333-347. </w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (8), pp.809. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00170-018-2663-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/meca/2020053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03032842v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active Vibration damping of Smart composite beams based on system identification technique</w:t>
               </w:r>
@@ -2451,2561 +2451,2585 @@
               <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 146-147, pp.49-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2018.07.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03014449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wear Estimation of Coated Tools Using XFEM / Level Set Function</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Active vibration control of composite plate with optimal placement of piezoelectric patches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Bilteryst</w:t>
+                <w:t xml:space="preserve">K. Bendine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Boukhoulda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Haddag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H Makich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia CIRP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2017.03.252⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (4), pp.341-349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15376494.2017.1387324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03325726v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Modeling and Active Vibration Control of Smart FGM Plate through ANSYS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benallel Farouk Boukhoulda</w:t>
+                <w:t xml:space="preserve">Modelling of the thermomechanical behaviour of coated structures using single and multi-level-set techniques coupled with the eXtended Finite Element Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bencheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bilteryst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zouaoui Satla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computational Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 134, pp.68-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.finel.2017.06.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0219876217500426⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03325708v1</w:t>
+                <w:t xml:space="preserve">hal-03325702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the thermomechanical behaviour of coated structures using single and multi-level-set techniques coupled with the eXtended Finite Element Method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Bilteryst</w:t>
+                <w:t xml:space="preserve">Wear Estimation of Coated Tools Using XFEM / Level Set Function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Bencheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Bilteryst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Makich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Procedia CIRP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58, pp.428-433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2017.03.252⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.finel.2017.06.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03325702v1</w:t>
+                <w:t xml:space="preserve">hal-03325726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active vibration control of composite plate with optimal placement of piezoelectric patches</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Haddag</w:t>
+                <w:t xml:space="preserve">Structural Modeling and Active Vibration Control of Smart FGM Plate through ANSYS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouider Bendine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benallel Farouk Boukhoulda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouaoui Satla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15376494.2017.1387324⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Computational Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (04), pp.1750042. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219876217500426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03325669v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructural and Mechanical Characterizations of Natural Long Alfa Fibers Obtained with Different Extractions Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boukhoulda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Boukhoulda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Makich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Haddag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Natural Fibers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 14 (6), pp.897-908. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/15440478.2017.1302384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03325701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 3D FE Modeling of Machining Process of Nomex® Honeycomb Core: Influence of the Cell Structure Behaviour and Specific Tool Geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Atlati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Makich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Moufki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia CIRP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 58, pp.505 - 510. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.procir.2017.03.255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03325725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of the Cutting Forces and Chip Morphology When Machining the Ti6Al4V Alloy Using a Microstructural Coupled Model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Makich</w:t>
+                <w:t xml:space="preserve">Analysis of the Frictional Heat Partition in Sticking-sliding Contact for Dry Machining: An Analytical-Numerical Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Avevor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Moufki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia CIRP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 58, pp.335-340. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 58, pp.539-542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2017.03.334⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2017.03.233⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03325722v1</w:t>
+                <w:t xml:space="preserve">hal-03325724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Frictional Heat Partition in Sticking-sliding Contact for Dry Machining: An Analytical-Numerical Modelling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Moufki</w:t>
+                <w:t xml:space="preserve">Prediction of the Cutting Forces and Chip Morphology When Machining the Ti6Al4V Alloy Using a Microstructural Coupled Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Yameogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Haddag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Makich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia CIRP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 58, pp.539-542. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 58, pp.335-340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2017.03.233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2017.03.334⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03325724v1</w:t>
+                <w:t xml:space="preserve">hal-03325722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between the local tribological conditions at the tool–chip interface and the thermomechanical process in the primary shear zone when dry machining the aluminum alloy AA2024–T351</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Atlati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Moufki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Haddag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribology International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 105, pp.326-333. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.triboint.2016.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03325727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of the hobbing cutting forces from a thermomechanical modeling of orthogonal cutting operation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoual Sabkhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhadi Moufki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pelaingre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Barlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Manufacturing Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 23, pp.1-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmapro.2016.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01415881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and experimental investigations of S-Glass/Polyester composite laminate plate under low energy impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Zouggar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boukhoulda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badis Haddag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 89, pp.169 - 186. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compositesb.2015.11.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01415877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dry Machining Aeronautical Aluminum Alloy AA2024-T351: Analysis of Cutting Forces, Chip Segmentation and Built-Up Edge Formation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samir Atlati</w:t>
+                <w:t xml:space="preserve">Combined microstructure-based flow stress and grain size evolution models for multi-physics modelling of metal machining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Atmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Haddag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelhadi Moufki</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zenasni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/met6090197⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 118, pp.77-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2016.09.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03325732v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined microstructure-based flow stress and grain size evolution models for multi-physics modelling of metal machining</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Haddag</w:t>
+                <w:t xml:space="preserve">Dry Machining Aeronautical Aluminum Alloy AA2024-T351: Analysis of Cutting Forces, Chip Segmentation and Built-Up Edge Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badis Haddag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Atlati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Zenasni</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhadi Moufki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2016.09.016⟩</w:t>
+              <w:t xml:space="preserve">Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (9), pp.197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/met6090197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03325730v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic approach applied to the gear hobbing process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Naoual Sabkhi</w:t>
+                <w:t xml:space="preserve">Active vibration control of functionally graded beams with piezoelectric layers based on higher order shear deformation theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bendine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Boukhoulda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelhadi Moufki</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Satla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Materials and Processing Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/2374068X.2016.1247251⟩</w:t>
+              <w:t xml:space="preserve">Earthquake Engineering and Engineering Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (4), pp.611-620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11803-016-0352-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03325713v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active vibration control of functionally graded beams with piezoelectric layers based on higher order shear deformation theory</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Boukhoulda</w:t>
+                <w:t xml:space="preserve">Mechanistic approach applied to the gear hobbing process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoual Sabkhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Z. Satla</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhadi Moufki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earthquake Engineering and Engineering Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11803-016-0352-y⟩</w:t>
+              <w:t xml:space="preserve">Advances in Materials and Processing Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (1), pp.45-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/2374068X.2016.1247251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03325728v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the Cutting Forces Generated During the Gear Hobbing Process: Spur Gear</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Abdelhadi Moufki</w:t>
+                <w:t xml:space="preserve">A predictive hybrid force modeling in turning: application to stainless steel dry machining with a coated groove tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Czarnota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fousseny Koné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badis Haddag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia CIRP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2015.03.041⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 79 (1), pp.65-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00170-015-6801-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01417922v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the heat transfer at the tool―workpiece interface in machining: determination of heat generation and heat transfer coefficients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of the local friction and contact nature on the Built-Up Edge formation process in machining ductile metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Atlati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badis Haddag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Zenasni</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhadi Moufki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00231-015-1499-1⟩</w:t>
+              <w:t xml:space="preserve">Tribology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 90, pp.217-227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.triboint.2015.04.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01417918v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis of the interaction between the cutting forces, induced cutting damage, and machining parameters of CFRP composites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lanouar Ben Ayed</w:t>
+                <w:t xml:space="preserve">Characterization of the Cutting Forces Generated During the Gear Hobbing Process: Spur Gear</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoual Sabkhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pelaingre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhadi Moufki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Delamézière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00170-014-6600-2⟩</w:t>
+              <w:t xml:space="preserve">Procedia CIRP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31, pp.411-416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2015.03.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01417909v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A predictive hybrid force modeling in turning: application to stainless steel dry machining with a coated groove tool</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of the heat transfer at the tool―workpiece interface in machining: determination of heat generation and heat transfer coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badis Haddag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Atlati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zenasni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 79 (1), pp.65-79. </w:t>
+              <w:t xml:space="preserve">Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (10), pp.1355--1370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00170-015-6801-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00231-015-1499-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01417916v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the local friction and contact nature on the Built-Up Edge formation process in machining ductile metals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Badis Haddag</w:t>
+                <w:t xml:space="preserve">Numerical analysis of the interaction between the cutting forces, induced cutting damage, and machining parameters of CFRP composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Zenia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lanouar Ben Ayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelhadi Moufki</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delamézière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.triboint.2015.04.024⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 78 (1), pp.465--480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00170-014-6600-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01417920v1</w:t>
+                <w:t xml:space="preserve">hal-01417909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and Modelling of the Rough Turning Process of Large-scale Parts: Tribological Behaviour and Tool Wear Analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badis Haddag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Makich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dhers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia CIRP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 31, pp.293 - 298. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2015.03.046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01417919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-physics Modelling in Machining OFHC Copper – Coupling of Microstructure-based Flow Stress and Grain Refinement Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoubir Atmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badis Haddag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5023,1117 +5047,1129 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zenasni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia CIRP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 31, pp.545 - 550. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2015.03.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01417913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Elastoplastic Constitutive Damage Model to Simulate the Chip Formation Process and Workpiece Subsurface Defects when Machining CFRP Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Zenia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lanouar Ben Ayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delamézière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia CIRP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 31, pp.100 - 105. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.procir.2015.03.100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01417915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical prediction of the chip formation process and induced damage during the machining of carbon/epoxy composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Zenia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lanouar Ben Ayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delamézière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 90, pp.89 - 101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2014.10.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01417911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new abrasive wear law for the sticking and sliding contacts when machining metallic alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faycel Halila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wear</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 315 (1–2), pp.125-135. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2014.03.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01424976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new finite elements method for transient thermal analysis of thin layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrazzaq Ifis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bilteryst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 86, pp.148 - 165. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2014.06.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01424978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Physics of Machining Titanium Alloys: Interactions between Cutting Parameters, Microstructure and Tool Wear</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Makich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 4 (3), pp.335. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/met4030335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01424971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New stochastic wear law to predict the abrasive flank wear and tool life in machining process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faycel Halila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part J: Journal of Engineering Tribology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 228 (11), pp.1243-1251. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1350650114521405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01513631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical analyses of the tool wear in rough turning of large dimensions components of nuclear power plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badis Haddag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dhers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wear</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 312 (1–2), pp.40 - 50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.wear.2014.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01424975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplified numerical approach for incremental sheet metal forming process</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Delamézière</w:t>
+                <w:t xml:space="preserve">Tribological behaviour and tool wear analyses in rough turning of large-scale parts of nuclear power plants using grooved coated insert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badis Haddag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Makich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Batoz</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dhers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tribology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 80, pp.58 - 70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.triboint.2014.06.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2014.01.033⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01067055v1</w:t>
+                <w:t xml:space="preserve">hal-01424973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tribological behaviour and tool wear analyses in rough turning of large-scale parts of nuclear power plants using grooved coated insert</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hamid Makich</w:t>
+                <w:t xml:space="preserve">Simplified numerical approach for incremental sheet metal forming process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lanouar Ben Ayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delamézière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Dhers</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Batoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.triboint.2014.06.017⟩</w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 62-63, pp.75-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2014.01.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01424973v1</w:t>
+                <w:t xml:space="preserve">hal-01067055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermomechanical modelling of the tool–workmaterial interface in machining and its implementation using the \ABAQUS\ \VUINTER\ subroutine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Atlati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6165,352 +6201,365 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zenasni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 87, pp.102 - 117. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2014.05.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01424972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Study of the BTA Deep Drilling Process through a Quantitative and Qualitative Analysis of the Chip Formation Process</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Thil</w:t>
+                <w:t xml:space="preserve">Transient thermomechanical analysis of thin layers using a hybrid “MAX-FEM” model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrazzaq Ifis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bilteryst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Barlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.554-557.1992⟩</w:t>
+              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 69, pp.73 - 87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.finel.2013.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01431199v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01431054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient thermomechanical analysis of thin layers using a hybrid “MAX-FEM” model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Bilteryst</w:t>
+                <w:t xml:space="preserve">Experimental and analytical analyses of the cutting process in the deep hole drilling with BTA (Boring Trepanning Association) system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badis Haddag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Papillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.finel.2013.01.008⟩</w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (6), pp.413-429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2013087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01431054v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of the chip segmentation in metal machining: Application to machining the aeronautical aluminium alloy AA2024-T351 with cemented carbide tools WC-Co</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kouadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Necib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Atlati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6528,1842 +6577,1829 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Machine Tools and Manufacture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 64, pp.102 - 113. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijmachtools.2012.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01431057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and analytical analyses of the cutting process in the deep hole drilling with BTA (Boring Trepanning Association) system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">A Study of the BTA Deep Drilling Process through a Quantitative and Qualitative Analysis of the Chip Formation Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badis Haddag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Papillon</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Barlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/meca/2013087⟩</w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, The Current State-of-the-Art on Material Forming - Chapter 18: Machining and Cutting 554-557, pp.1992 - 2008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.554-557.1992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01427460v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01431199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tool wear and heat transfer analyses in dry machining based on multi-steps numerical modelling and experimental validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badis Haddag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wear</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 302 (1–2), pp.1158 - 1170. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.wear.2013.01.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01431051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of coating performances in machining titanium alloys for aerospace applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Calamaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badis Haddag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Girot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Machining and Machinability of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 13 (2-3), pp.158-173. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJMMM.2013.053220⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01426237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical stochastic modeling and experimental investigation on abrasive wear when turning difficult to cut materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Czarnota</w:t>
+                <w:t xml:space="preserve">Assessment of chip segmentation process in machining using physical parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Atlati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badis Haddag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zenasni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wear</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue de Mécanique Appliquée et Théorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2 (6), pp.629-640</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01426231v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01431214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of chip segmentation process in machining using physical parameters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Badis Haddag</w:t>
+                <w:t xml:space="preserve">Analytical stochastic modeling and experimental investigation on abrasive wear when turning difficult to cut materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faycel Halila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Zenasni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Mécanique Appliquée et Théorique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Wear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 302 (1–2), pp.1145 - 1157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2012.12.055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01431214v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new heat transfer analysis in machining based on two steps of 3D finite element modelling and experimental validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badis Haddag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tchadja Kagnaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 49 (1), pp.129--145. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00231-012-1069-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01426239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study on Tool Wear when Machining Super Titanium Alloys: Ti6Al4V and Ti-555</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Makich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 763, pp.51--64. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.763.51⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01427464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation on the effect of the material microstructure on tool wear when machining hard titanium alloys: Ti–6Al–4V and Ti-555</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling of velocity-dependent chip flow angle and experimental analysis when machining 304L austenitic stainless steel with groove coated-carbide tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fousseny Koné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Czarnota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badis Haddag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamid Makich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refractory Metals and Hard Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijrmhm.2013.04.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 213 (7), pp.1166 - 1178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2013.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01427459v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01430698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of velocity-dependent chip flow angle and experimental analysis when machining 304L austenitic stainless steel with groove coated-carbide tools</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental investigation on the effect of the material microstructure on tool wear when machining hard titanium alloys: Ti–6Al–4V and Ti-555</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Makich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2013.01.015⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Refractory Metals and Hard Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41, pp.259 - 269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrmhm.2013.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01430698v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite element modelling of the thermo-mechanical behavior of coatings under extreme contact loading in dry machining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Haddag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 205 (12), pp.3559-3566. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2010.12.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03617922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of solid lubricant for improving tribological properties in turning process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Suresh Kumar Reddy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lubrication Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 23 (2), pp.49--59. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ls.143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01431068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of tribological parameters during machining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhadi Moufki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Mansori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Molinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 2 (1), pp.221-224. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12289-009-0497-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00753354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a better understanding of tool wear effect through a comparison between experiments and SPH numerical modelling of machining hard materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Calamaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Limido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Coupard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Refractory Metals and Hard Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 27, pp.595-604. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijrmhm.2008.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00909740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes d'usure des outils coupants en usinage à sec de l'alliage de titane aéronautique Ti-6Al-4V</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Calamaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Girot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 336 (10), pp.772-781. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crme.2008.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01018077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wear behaviour of cemented carbide tools in dry machining of aluminium alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. List</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Géhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Manaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wear</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 259 (7-12), pp.1177-1189. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.wear.2005.02.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00087294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8373,997 +8409,997 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contact behavior of Ti-6Al-4V/WC-Co under low and high sliding speeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najwa Haterbouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Makich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cappella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssemeddine Ben Boubaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05312930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic de défauts de systèmes cyber-physiques et manufacturiers : approches basées sur l’intelligence artificielle et par topologie distribuée.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ringler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Knittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Ponsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Yakob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence sur l’Apprentissage Automatique CAp 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04255630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibration Based Milling Diagnostics Using Artificial Intelligence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vinchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Knittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Makich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Yakob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surveillance, Vibrations, Shock and Noise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Supérieur de l'Aéronautique et de l'Espace [ISAE-SUPAERO], Jul 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04179603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and experimentation of microcontact tool/chip during the micromachining process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chokri Boubakri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Watremez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Méresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on the Technology of Plasticity (ICTP 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Ohio, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03432902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milling diagnosis using machine learning approaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Knittel</w:t>
+                <w:t xml:space="preserve">Micromachining simulation using a crystal plasticity model: ALE and CEL approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chokri Boubakri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Wolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhadi Moufki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surveillance, Vishno and AVE conferences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd International Conference on Material Forming (ESAFORM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Vitoria-Gasteiz, Spain. pp.080017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5112625⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02188539v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromachining simulation using a crystal plasticity model: ALE and CEL approaches</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyprien Wolff</w:t>
+                <w:t xml:space="preserve">Modélisation de la coupe orthogonale d'un composite hybride CFRP/Ti et analyse de l'interaction inter-matériaux à l'interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhoucine Boutrih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lanouar Ben Ayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Material Forming (ESAFORM 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03325667v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03376406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation multi-échelle et expérimentation du μ-usinage et du μ-contact outil-copeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choukri Boubakri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Wolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhadi Moufki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e journées Manufacturing 21 (Manuf 21)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03439188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la coupe orthogonale d'un composite hybride CFRP/Ti et analyse de l'interaction inter-matériaux à l'interface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lanouar Ben Ayed</w:t>
+                <w:t xml:space="preserve">Milling diagnosis using machine learning approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Knittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">Surveillance, Vishno and AVE conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA-Lyon, Université de Lyon, Jul 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03376406v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation du comportement des structures en nid d'abeilles métalliques lors de l'usinage - Influence des conditions de coupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Makich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9378,1637 +9414,1637 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03376361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la coupe orthogonale d'un composite hybride CFRP/Ti et analyse de l'interaction intermatériaux à l'interface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilisation de l’approche CEL pour la simulation numérique du micro-usinage d’un matériau en cuivre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chokri Boubakri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Wolff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Nouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lhoucine Boutrih</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Abdelhadi Moufki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Francais de Mécanique</w:t>
+              <w:t xml:space="preserve">24ème Congrès Français de Mécanique (CFM 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375730v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des propriétés effectives d’élasticité d’un polymère obtenu par fabrication additive SLS à partir d’une modélisation du volume élémentaire représentatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Haddag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Benchikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Makich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Francais de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03375717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de l’approche CEL pour la simulation numérique du micro-usinage d’un matériau en cuivre</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyprien Wolff</w:t>
+                <w:t xml:space="preserve">Modélisation de la coupe orthogonale d'un composite hybride CFRP/Ti et analyse de l'interaction intermatériaux à l'interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhoucine Boutrih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ben Ayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Congrès Français de Mécanique (CFM 2019)</w:t>
+              <w:t xml:space="preserve">Congrès Francais de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375740v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milling Diagnosis Using Machine Learning Techniques Toward Industry 4.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Codjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Makich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Knittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DX@ Safeprocess</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03325696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of bone thermal response during drillung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foli Noël Amewoui Ekoue-Adjoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhadi Moufki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th World Congress of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03284715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale et numérique de l'usinage des structures composites en nid d'abeilles Nomex®</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Makich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Atlati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Julliere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01621614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical modelling of the ball pin and plastic socket contact in a ball joint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Watrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Makich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badis Haddag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Grandjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03465638v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A thermomechanical analysis of sticking-sliding zones at the tool-chip interface in dry high-speed machining of aluminium alloy A2024–T351: A hybrid Analytical-Fe model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Some cases of machining large-scale parts: Characterization and modelling of heavy turning, deep drilling and broaching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badis Haddag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Nouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhadi Moufki</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAFORM 2016 : 19th International ESAFORM Conference on Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Francisco Chinesta; Elias Cueto, Apr 2016, Nantes, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4963483⟩</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4963479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01445902v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01445897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some cases of machining large-scale parts: Characterization and modelling of heavy turning, deep drilling and broaching</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Badis Haddag</w:t>
+                <w:t xml:space="preserve">A thermomechanical analysis of sticking-sliding zones at the tool-chip interface in dry high-speed machining of aluminium alloy A2024–T351: A hybrid Analytical-Fe model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Venunye Avevor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhadi Moufki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelhadi Moufki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAFORM 2016 : 19th International ESAFORM Conference on Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Francisco Chinesta; Elias Cueto, Apr 2016, Nantes, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4963479⟩</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4963483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01445897v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01445902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation multi-échelle des couches minces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Bencheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bilteryst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème Congrès français de mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française de mécanique; Georges Jacquet-Richardet Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01449487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la structure nids d’abeilles sur l’usinage des composites NOMEX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Makich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Julliere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème Congrès français de mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française de mécanique; Georges Jacquet-Richardet Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01449435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des efforts de coupe en taillage d'engrenages à la fraise-mère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoual Sabkhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhadi Moufki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pelaingre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Barlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème Congrès français de mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française de mécanique; Georges Jacquet-Richardet Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01449482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D and 3D numerical simulations of damage during the formation of successive chips when machining the aeronautical CFRP composites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lanouar Ben Ayed</w:t>
+                <w:t xml:space="preserve">Modeling of the abrasive tool wear in metal cutting: Influence of the sliding-sticking contact zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faycel Halila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Delamézière</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Czarnota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th World Congress on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">40th Leeds-Lyon Symposium on Tribology and Tribochemistry Forum 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01443861v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01442244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the abrasive tool wear in metal cutting: Influence of the sliding-sticking contact zones</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Faycel Halila</w:t>
+                <w:t xml:space="preserve">2D and 3D numerical simulations of damage during the formation of successive chips when machining the aeronautical CFRP composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Zenia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lanouar Ben Ayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Czarnota</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delamézière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th Leeds-Lyon Symposium on Tribology and Tribochemistry Forum 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">11th World Congress on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01442244v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01443861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of thermal/friction laws governing the tool-workmaterial interface behaviour and their integration in a FE code for machining processes analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badis Haddag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11037,614 +11073,614 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th Leeds-Lyon Symposium on Tribology and Tribochemistry Forum 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01441753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à une Approche Simplifiée pour la simulation numérique du formage incrémental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yan Yu</w:t>
+                <w:t xml:space="preserve">Modélisation par une approche probabiliste et tribologique de l'usure par abrasion des outils de coupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faycel Halila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lanouar Ben-Ayed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03440573v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03440611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation par une approche probabiliste et tribologique de l'usure par abrasion des outils de coupe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Czarnota</w:t>
+                <w:t xml:space="preserve">Contribution à une Approche Simplifiée pour la simulation numérique du formage incrémental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delameziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lanouar Ben-Ayed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03440611v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03440573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le modèle hybride MAX-FEM pour l'analyse thermique transitoire des structures des couches minces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrazzaq Ifis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bilteryst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01722081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of sliding sticking nature of the tool/chip contact on the abrasive tool wear and cutting tool life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faycel Halila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th World Tribology Congress, WTC2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Turin, Italy. pp.USB stick</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01443612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle méthode d'analyse de l'écoulement du copeau en tournage s'appuyant sur une technique de numérisation 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badis Haddag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Steib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03421167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale et numérique de l'usinage d'un acier à haute résistance avec une plaquette de coupe revêtue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fousseny Kone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badis Haddag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11659,73 +11695,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03422459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l'influence des paramètres d'un modèle d'endommagement sur le phénomène de segmentation de copeaux lors de l'usinage des alliages d'aluminium aéronautiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Atlati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11734,287 +11770,287 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badis Haddag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Zenasni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03422729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un modèle hybride MAE-X-FEM pour la modélisation des couches minces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrazzaq Ifis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bilteryst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03422733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse expérimentale et numérique du cisaillement rapide des matériaux métalliques sous chargement extrême : Application à l'usinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Longère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Brest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12024,154 +12060,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic de défauts de systèmes cyber-physiques et manufacturiers : approches basées sur l'intelligence artificielle et par topologie distribuée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ringler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Knittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Ponsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yakob Abderrahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plate-Forme Intelligence Artificielle, PFIA'23, Conférence sur l’Apprentissage Automatique, CAp 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Strasbourg, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04255645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12181,170 +12217,170 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of coating materials on thermal loading in machining difficult-to-cut materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Haddag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on Advances in Materials and Processing Technologies (AMPT2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Paris, France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1315, pp.1663-1668, 2011, International conference on Advances in Materials and Processing Technologies (AMPT2010), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3552431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03617956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12354,130 +12390,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strength of Materials and Structural Components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Abbadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabie El Otmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Trans Tech Publications Ltd. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Abbadi, Redouane Kouddane, Mohammed Nouari and Prof. Rabie EL-OTMANI</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.224, 2019, Strength of Materials and Structural Components, 9783035715026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03325666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12487,151 +12523,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical approach for modeling abrasive tool wear and experimental validation when turning the difficult to cut Titanium Alloys Ti6Al4V</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faycel Halila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zitoune, R and Krishnaraj, V and Davim, JP. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MACHINING OF TITANIUM ALLOYS AND COMPOSITES FOR AEROSPACE APPLICATIONS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 763, pp.65-89, 2013, Materials Science Forum, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.763.65⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01502119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId333"/>
+      <w:footerReference w:type="default" r:id="rId336"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12699,51 +12735,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="39B57C64"/>
+    <w:nsid w:val="4C710416"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12930,51 +12966,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mohammed-nouari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7746-9331" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/128700777" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462073v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muslum Guven" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Wolff" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nouari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2025.02.057" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100898v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ringler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Knittel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ponsart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Yakob" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2025.02.121" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462146v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.E. Agode" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nouari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmhm.2023.106508" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04146745v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssemeddine Ben Boubaker" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Moufki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laheurte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Tidu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-022-09238-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04146711v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhoucine Boutrih" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Makich" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanouar Ben Ayed" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.03.117" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04146702v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Skalante" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.03.105" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04146692v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jaafar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.03.107" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04146718v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyyed-Saeid Biriaie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.03.126" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325764v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Zarrouk" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal-Eddine Salhi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Atlati" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merzouki Salhi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2021.02.110" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322435v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Li" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yvonnet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combescure" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2021.114086" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552683v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanouar Ben-Ayed" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-020-06531-z" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333824v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssemedine Ben Boubaker" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan S&#233;nam Djaka" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10910344.2021.1971708" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325776v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032816v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badis Haddag" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moufki" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-019-04562-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904293v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2020053" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325655v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boukhoulda" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fb Boukhoulda" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Makich" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Haddag" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998319853025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032842v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yameogo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Makich" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-018-2663-9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325698v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouider Bendine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouaoui Satla" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Benallel Boukhoulda" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cls-2018-0004" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014449v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Djaka" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laheurte" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tidu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2018.07.034" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325726v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Bencheikh" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bilteryst" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2017.03.252" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325708v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benallel Farouk Boukhoulda" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219876217500426" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325702v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bencheikh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bilteryst" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2017.06.001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325669v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bendine" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boukhoulda" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Haddag" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2017.1387324" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325701v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boukhoulda" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15440478.2017.1302384" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325725v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jaafar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Atlati" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Moufki" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2017.03.255" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325722v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2017.03.233" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325724v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Avevor" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2017.03.334" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325727v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Atlati" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2016.10.006" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01415881v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Sabkhi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pelaingre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Barlier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2016.05.002" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01415877v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zouggar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boukhoulda" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2015.11.021" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325732v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met6090197" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325730v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Atmani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zenasni" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2016.09.016" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325713v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2374068X.2016.1247251" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325728v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Satla" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11803-016-0352-y" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417922v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pelaingre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barlier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.03.041" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417918v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-015-1499-1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417909v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Zenia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delam&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-014-6600-2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417916v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Czarnota" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fousseny Kon&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-015-6801-3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417920v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2015.04.024" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417919v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dhers" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.03.046" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417913v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Atmani" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.03.023" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417915v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.03.100" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417911v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2014.10.018" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67QPWBHX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01424976v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycel Halila" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2014.03.013" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01424978v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazzaq Ifis" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bilteryst" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2014.06.028" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01424971v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met4030335" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513631v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350650114521405" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01424975v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2014.02.005" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067055v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Robert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Batoz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2014.01.033" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01424973v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2014.06.017" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TR5K6JCF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01424972v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2014.05.034" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431199v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thil" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.1992" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431054v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2013.01.008" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHJPBD5L-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431057v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kouadri" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Necib" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmachtools.2012.08.006" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPCNCP3M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01427460v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Papillon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2013087" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431051v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2013.01.028" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0P9308LW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01426237v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Calamaz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Girot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMM.2013.053220" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01426231v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2012.12.055" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4PCZ6VP1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431214v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01426239v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchadja Kagnaya" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cutard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-012-1069-8" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01427464v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.763.51" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01427459v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmhm.2013.04.011" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTQ5VSR7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01430698v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2013.01.015" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CJHVZ2R-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03617922v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kone" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Czarnota" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.12.024" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRD31MGH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431068v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Suresh Kumar Reddy" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ls.143" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4FKXQ7BC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753354v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Bahi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mansori" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Molinari" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0497-6" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909740v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Limido" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Espinosa" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Coupard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmhm.2008.09.005" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018077v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2008.07.007" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087294v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. List" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. G&#233;hin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Gomez" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Manaud" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2005.02.056" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3QTD0H8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312930v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Haterbouch" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cappella" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255630v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179603v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vinchon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03432902v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Boubakri" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dubar" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Watremez" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien M&#233;resse" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubert" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188539v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325667v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5112625" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03439188v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choukri Boubakri" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03376406v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03376361v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03375730v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ben Ayed" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03375717v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Benchikh" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03375740v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325696v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Codjo" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03284715v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foli No&#235;l Amewoui Ekoue-Adjoka" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Le Coz" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bonnet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621614v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Julliere" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465638v2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Watrin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Grandjean" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01445902v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Venunye Avevor" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963483" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01445897v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963479" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01449487v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Bencheikh" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01449435v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01449482v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01443861v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01442244v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01441753v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440573v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Yu" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delameziere" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440611v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722081v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443612v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421167v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Jacquin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Steib" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422459v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fousseny Kone" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422729v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zenasni" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422733v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160489v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Long&#232;re" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Brest" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255645v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakob Abderrahmane" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03617956v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lazard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3552431" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325666v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Abbadi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie El Otmani" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scientific.net/book/strength-of-materials-and-structural-components/978-3-0357-3502-4" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01502119v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.763.65" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mohammed-nouari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7746-9331" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/128700777" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100898v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ringler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Knittel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nouari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ponsart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Yakob" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2025.02.121" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462073v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muslum Guven" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Wolff" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2025.02.057" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462146v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.E. Agode" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nouari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmhm.2023.106508" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04146711v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhoucine Boutrih" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Makich" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanouar Ben Ayed" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.03.117" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04146745v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssemeddine Ben Boubaker" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Moufki" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laheurte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Tidu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-022-09238-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04146702v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Skalante" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.03.105" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04146692v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jaafar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.03.107" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04146718v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyyed-Saeid Biriaie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.03.126" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325764v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Zarrouk" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal-Eddine Salhi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Atlati" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merzouki Salhi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2021.02.110" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322435v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Li" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yvonnet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combescure" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2021.114086" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552683v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanouar Ben-Ayed" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-020-06531-z" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333824v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssemedine Ben Boubaker" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan S&#233;nam Djaka" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10910344.2021.1971708" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325776v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032816v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badis Haddag" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moufki" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-019-04562-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325655v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boukhoulda" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fb Boukhoulda" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Makich" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Haddag" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998319853025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032842v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yameogo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Makich" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-018-2663-9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904293v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2020053" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325698v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouider Bendine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouaoui Satla" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Benallel Boukhoulda" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cls-2018-0004" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014449v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Djaka" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laheurte" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tidu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2018.07.034" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TN3Z106-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325669v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bendine" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boukhoulda" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Haddag" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2017.1387324" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325702v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bencheikh" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bilteryst" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2017.06.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325726v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Bencheikh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bilteryst" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2017.03.252" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325708v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benallel Farouk Boukhoulda" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219876217500426" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325701v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boukhoulda" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15440478.2017.1302384" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325725v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jaafar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Atlati" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Moufki" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2017.03.255" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325724v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Avevor" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2017.03.334" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325722v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2017.03.233" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325727v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Atlati" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2016.10.006" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01415881v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Sabkhi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pelaingre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Barlier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2016.05.002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GV0NZ1KL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01415877v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zouggar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boukhoulda" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2015.11.021" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325730v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Atmani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zenasni" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2016.09.016" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325732v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met6090197" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325728v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Satla" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11803-016-0352-y" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325713v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2374068X.2016.1247251" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417916v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Czarnota" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fousseny Kon&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-015-6801-3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417920v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2015.04.024" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417922v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pelaingre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barlier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.03.041" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417918v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-015-1499-1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417909v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Zenia" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delam&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-014-6600-2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417919v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dhers" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.03.046" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417913v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Atmani" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.03.023" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417915v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.03.100" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417911v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2014.10.018" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67QPWBHX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01424976v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycel Halila" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2014.03.013" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KB2KCQ9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01424978v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazzaq Ifis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bilteryst" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2014.06.028" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01424971v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met4030335" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513631v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350650114521405" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01424975v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2014.02.005" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01424973v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2014.06.017" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TR5K6JCF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067055v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Robert" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Batoz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2014.01.033" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01424972v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2014.05.034" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431054v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2013.01.008" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHJPBD5L-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01427460v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thil" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Papillon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2013087" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431057v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kouadri" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Necib" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmachtools.2012.08.006" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPCNCP3M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431199v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.1992" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431051v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2013.01.028" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0P9308LW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01426237v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Calamaz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Girot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMM.2013.053220" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431214v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01426231v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2012.12.055" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4PCZ6VP1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01426239v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchadja Kagnaya" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cutard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-012-1069-8" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01427464v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.763.51" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01430698v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2013.01.015" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CJHVZ2R-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01427459v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmhm.2013.04.011" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTQ5VSR7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03617922v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kone" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Czarnota" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.12.024" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRD31MGH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431068v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Suresh Kumar Reddy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ls.143" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4FKXQ7BC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753354v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Bahi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mansori" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Molinari" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0497-6" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909740v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Limido" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Espinosa" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Coupard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmhm.2008.09.005" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018077v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2008.07.007" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087294v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. List" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. G&#233;hin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Gomez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Manaud" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2005.02.056" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3QTD0H8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312930v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Haterbouch" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cappella" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255630v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179603v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vinchon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03432902v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Boubakri" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dubar" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Watremez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien M&#233;resse" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubert" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325667v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5112625" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03376406v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03439188v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choukri Boubakri" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188539v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03376361v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03375740v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03375717v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Benchikh" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03375730v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ben Ayed" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325696v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Codjo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03284715v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foli No&#235;l Amewoui Ekoue-Adjoka" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Le Coz" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bonnet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621614v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Julliere" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465638v2" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Watrin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Grandjean" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01445897v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963479" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01445902v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Venunye Avevor" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963483" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01449487v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Bencheikh" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01449435v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01449482v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01442244v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01443861v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01441753v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440611v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440573v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Yu" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delameziere" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722081v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443612v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421167v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Jacquin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Steib" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422459v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fousseny Kone" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422729v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zenasni" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422733v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160489v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Long&#232;re" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Brest" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255645v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakob Abderrahmane" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03617956v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lazard" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3552431" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325666v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Abbadi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie El Otmani" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scientific.net/book/strength-of-materials-and-structural-components/978-3-0357-3502-4" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01502119v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.763.65" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>