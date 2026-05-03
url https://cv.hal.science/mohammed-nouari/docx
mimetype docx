--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -1883,378 +1883,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03032816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration and mechanical properties analysis of a composite based on polyester resin reinforced with natural Alfa fibres</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H Makich</w:t>
+                <w:t xml:space="preserve">Milling diagnosis using artificial intelligence approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Knittel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Makich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B Haddag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0021998319853025⟩</w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (8), pp.809. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2020053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03325655v1</w:t>
+                <w:t xml:space="preserve">hal-02904293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A physical behavior model including dynamic recrystallization and damage mechanisms for cutting process simulation of the titanium alloy Ti-6Al-4V</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Nouari</w:t>
+                <w:t xml:space="preserve">Elaboration and mechanical properties analysis of a composite based on polyester resin reinforced with natural Alfa fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Boukhoulda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fb Boukhoulda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Makich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Nouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Haddag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00170-018-2663-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 53 (28-30), pp.3993-4001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0021998319853025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03032842v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milling diagnosis using artificial intelligence approaches</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Nouari</w:t>
+                <w:t xml:space="preserve">A physical behavior model including dynamic recrystallization and damage mechanisms for cutting process simulation of the titanium alloy Ti-6Al-4V</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Yameogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badis Haddag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Makich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 20 (8), pp.809. </w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (1-4), pp.333-347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/meca/2020053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00170-018-2663-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02904293v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active Vibration damping of Smart composite beams based on system identification technique</w:t>
               </w:r>
@@ -2759,51 +2759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Bilteryst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Makich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia CIRP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 58, pp.428-433. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2980,51 +2980,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boukhoulda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Boukhoulda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Makich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3110,51 +3110,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Atlati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Makich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3322,77 +3322,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of the Cutting Forces and Chip Morphology When Machining the Ti6Al4V Alloy Using a Microstructural Coupled Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Yameogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Haddag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Makich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4264,625 +4264,625 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03325713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A predictive hybrid force modeling in turning: application to stainless steel dry machining with a coated groove tool</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of the Cutting Forces Generated During the Gear Hobbing Process: Spur Gear</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoual Sabkhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Czarnota</w:t>
+                <w:t xml:space="preserve">C. Pelaingre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fousseny Koné</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Badis Haddag</w:t>
+                <w:t xml:space="preserve">C. Barlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhadi Moufki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 79 (1), pp.65-79. </w:t>
+              <w:t xml:space="preserve">Procedia CIRP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31, pp.411-416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00170-015-6801-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2015.03.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01417916v1</w:t>
+                <w:t xml:space="preserve">hal-01417922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the local friction and contact nature on the Built-Up Edge formation process in machining ductile metals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of the heat transfer at the tool―workpiece interface in machining: determination of heat generation and heat transfer coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badis Haddag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Atlati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelhadi Moufki</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zenasni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 90, pp.217-227. </w:t>
+              <w:t xml:space="preserve">Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (10), pp.1355--1370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.triboint.2015.04.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00231-015-1499-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01417920v1</w:t>
+                <w:t xml:space="preserve">hal-01417918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the Cutting Forces Generated During the Gear Hobbing Process: Spur Gear</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical analysis of the interaction between the cutting forces, induced cutting damage, and machining parameters of CFRP composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Pelaingre</w:t>
+                <w:t xml:space="preserve">Sofiane Zenia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lanouar Ben Ayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Barlier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Nouari</w:t>
+                <w:t xml:space="preserve">Arnaud Delamézière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia CIRP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 31, pp.411-416. </w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 78 (1), pp.465--480. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2015.03.041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00170-014-6600-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01417922v1</w:t>
+                <w:t xml:space="preserve">hal-01417909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the heat transfer at the tool―workpiece interface in machining: determination of heat generation and heat transfer coefficients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A predictive hybrid force modeling in turning: application to stainless steel dry machining with a coated groove tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Czarnota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fousseny Koné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badis Haddag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Zenasni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00231-015-1499-1⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 79 (1), pp.65-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00170-015-6801-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01417918v1</w:t>
+                <w:t xml:space="preserve">hal-01417916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis of the interaction between the cutting forces, induced cutting damage, and machining parameters of CFRP composites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lanouar Ben Ayed</w:t>
+                <w:t xml:space="preserve">Effect of the local friction and contact nature on the Built-Up Edge formation process in machining ductile metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Atlati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badis Haddag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Delamézière</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhadi Moufki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 78 (1), pp.465--480. </w:t>
+              <w:t xml:space="preserve">Tribology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 90, pp.217-227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00170-014-6600-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.triboint.2015.04.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01417909v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and Modelling of the Rough Turning Process of Large-scale Parts: Tribological Behaviour and Tool Wear Analyses</w:t>
               </w:r>
@@ -5102,90 +5102,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Elastoplastic Constitutive Damage Model to Simulate the Chip Formation Process and Workpiece Subsurface Defects when Machining CFRP Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Zenia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lanouar Ben Ayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delamézière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia CIRP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 31, pp.100 - 105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5219,90 +5219,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical prediction of the chip formation process and induced damage during the machining of carbon/epoxy composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Zenia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lanouar Ben Ayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delamézière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 90, pp.89 - 101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5361,51 +5361,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new abrasive wear law for the sticking and sliding contacts when machining metallic alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faycel Halila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5672,51 +5672,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New stochastic wear law to predict the abrasive flank wear and tool life in machining process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faycel Halila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5789,51 +5789,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badis Haddag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dhers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5841,76 +5841,88 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wear</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 312 (1–2), pp.40 - 50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.wear.2014.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01424975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tribological behaviour and tool wear analyses in rough turning of large-scale parts of nuclear power plants using grooved coated insert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badis Haddag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5942,234 +5954,234 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dhers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribology International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 80, pp.58 - 70. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.triboint.2014.06.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01424973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplified numerical approach for incremental sheet metal forming process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lanouar Ben Ayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delamézière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Batoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 62-63, pp.75-86. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.engstruct.2014.01.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01067055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermomechanical modelling of the tool–workmaterial interface in machining and its implementation using the \ABAQUS\ \VUINTER\ subroutine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Atlati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6201,817 +6213,817 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zenasni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 87, pp.102 - 117. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2014.05.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01424972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient thermomechanical analysis of thin layers using a hybrid “MAX-FEM” model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Bilteryst</w:t>
+                <w:t xml:space="preserve">A Study of the BTA Deep Drilling Process through a Quantitative and Qualitative Analysis of the Chip Formation Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badis Haddag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Barlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, The Current State-of-the-Art on Material Forming - Chapter 18: Machining and Cutting 554-557, pp.1992 - 2008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.554-557.1992⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.finel.2013.01.008⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01431054v1</w:t>
+                <w:t xml:space="preserve">hal-01431199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and analytical analyses of the cutting process in the deep hole drilling with BTA (Boring Trepanning Association) system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Badis Haddag</w:t>
+                <w:t xml:space="preserve">Transient thermomechanical analysis of thin layers using a hybrid “MAX-FEM” model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrazzaq Ifis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bilteryst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Papillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 69, pp.73 - 87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.finel.2013.01.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/meca/2013087⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01427460v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01431054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of the chip segmentation in metal machining: Application to machining the aeronautical aluminium alloy AA2024-T351 with cemented carbide tools WC-Co</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and analytical analyses of the cutting process in the deep hole drilling with BTA (Boring Trepanning Association) system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badis Haddag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Nouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Kouadri</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Nouari</w:t>
+                <w:t xml:space="preserve">L. Papillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Machine Tools and Manufacture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmachtools.2012.08.006⟩</w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (6), pp.413-429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2013087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01431057v1</w:t>
+                <w:t xml:space="preserve">hal-01427460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Study of the BTA Deep Drilling Process through a Quantitative and Qualitative Analysis of the Chip Formation Process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantification of the chip segmentation in metal machining: Application to machining the aeronautical aluminium alloy AA2024-T351 with cemented carbide tools WC-Co</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kouadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Necib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Atlati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badis Haddag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Barlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, The Current State-of-the-Art on Material Forming - Chapter 18: Machining and Cutting 554-557, pp.1992 - 2008. </w:t>
+              <w:t xml:space="preserve">International Journal of Machine Tools and Manufacture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 64, pp.102 - 113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.554-557.1992⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmachtools.2012.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01431199v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01431057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tool wear and heat transfer analyses in dry machining based on multi-steps numerical modelling and experimental validation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of coating performances in machining titanium alloys for aerospace applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Nouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Calamaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badis Haddag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Nouari</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Girot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wear</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Machining and Machinability of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (2-3), pp.158-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJMMM.2013.053220⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wear.2013.01.028⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01431051v1</w:t>
+                <w:t xml:space="preserve">hal-01426237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of coating performances in machining titanium alloys for aerospace applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tool wear and heat transfer analyses in dry machining based on multi-steps numerical modelling and experimental validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badis Haddag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Girot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Machining and Machinability of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 13 (2-3), pp.158-173. </w:t>
+              <w:t xml:space="preserve">Wear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 302 (1–2), pp.1158 - 1170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJMMM.2013.053220⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2013.01.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01426237v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01431051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of chip segmentation process in machining using physical parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Atlati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7053,1353 +7065,1353 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Mécanique Appliquée et Théorique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2 (6), pp.629-640</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01431214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical stochastic modeling and experimental investigation on abrasive wear when turning difficult to cut materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faycel Halila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wear</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 302 (1–2), pp.1145 - 1157. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2012.12.055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01426231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new heat transfer analysis in machining based on two steps of 3D finite element modelling and experimental validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badis Haddag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tchadja Kagnaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 49 (1), pp.129--145. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00231-012-1069-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01426239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study on Tool Wear when Machining Super Titanium Alloys: Ti6Al4V and Ti-555</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Makich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 763, pp.51--64. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.763.51⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01427464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of velocity-dependent chip flow angle and experimental analysis when machining 304L austenitic stainless steel with groove coated-carbide tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fousseny Koné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badis Haddag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 213 (7), pp.1166 - 1178. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2013.01.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01430698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation on the effect of the material microstructure on tool wear when machining hard titanium alloys: Ti–6Al–4V and Ti-555</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Makich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Refractory Metals and Hard Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 41, pp.259 - 269. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrmhm.2013.04.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01427459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite element modelling of the thermo-mechanical behavior of coatings under extreme contact loading in dry machining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Haddag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 205 (12), pp.3559-3566. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2010.12.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03617922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of solid lubricant for improving tribological properties in turning process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Suresh Kumar Reddy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lubrication Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 23 (2), pp.49--59. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ls.143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01431068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of tribological parameters during machining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhadi Moufki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Mansori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Molinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 2 (1), pp.221-224. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12289-009-0497-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00753354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a better understanding of tool wear effect through a comparison between experiments and SPH numerical modelling of machining hard materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Calamaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Limido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Coupard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Refractory Metals and Hard Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 27, pp.595-604. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijrmhm.2008.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00909740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes d'usure des outils coupants en usinage à sec de l'alliage de titane aéronautique Ti-6Al-4V</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Calamaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Girot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 336 (10), pp.772-781. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2008.07.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01018077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wear behaviour of cemented carbide tools in dry machining of aluminium alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. List</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Géhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Manaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wear</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 259 (7-12), pp.1177-1189. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.wear.2005.02.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00087294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8409,91 +8421,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contact behavior of Ti-6Al-4V/WC-Co under low and high sliding speeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najwa Haterbouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Makich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cappella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssemeddine Ben Boubaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8508,73 +8520,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05312930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic de défauts de systèmes cyber-physiques et manufacturiers : approches basées sur l’intelligence artificielle et par topologie distribuée.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ringler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8633,87 +8645,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence sur l’Apprentissage Automatique CAp 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04255630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibration Based Milling Diagnostics Using Artificial Intelligence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vinchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Knittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8758,634 +8770,634 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surveillance, Vibrations, Shock and Noise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Supérieur de l'Aéronautique et de l'Espace [ISAE-SUPAERO], Jul 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04179603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and experimentation of microcontact tool/chip during the micromachining process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chokri Boubakri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Watremez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Méresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on the Technology of Plasticity (ICTP 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Ohio, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03432902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromachining simulation using a crystal plasticity model: ALE and CEL approaches</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyprien Wolff</w:t>
+                <w:t xml:space="preserve">Milling diagnosis using machine learning approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Knittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Material Forming (ESAFORM 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surveillance, Vishno and AVE conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA-Lyon, Université de Lyon, Jul 2019, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5112625⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03325667v1</w:t>
+                <w:t xml:space="preserve">hal-02188539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la coupe orthogonale d'un composite hybride CFRP/Ti et analyse de l'interaction inter-matériaux à l'interface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lanouar Ben Ayed</w:t>
+                <w:t xml:space="preserve">Micromachining simulation using a crystal plasticity model: ALE and CEL approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chokri Boubakri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Wolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhadi Moufki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd International Conference on Material Forming (ESAFORM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Vitoria-Gasteiz, Spain. pp.080017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5112625⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03376406v1</w:t>
+                <w:t xml:space="preserve">hal-03325667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation multi-échelle et expérimentation du μ-usinage et du μ-contact outil-copeau</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyprien Wolff</w:t>
+                <w:t xml:space="preserve">Modélisation de la coupe orthogonale d'un composite hybride CFRP/Ti et analyse de l'interaction inter-matériaux à l'interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhoucine Boutrih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lanouar Ben Ayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e journées Manufacturing 21 (Manuf 21)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Toulon, France</w:t>
+              <w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03439188v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03376406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milling diagnosis using machine learning approaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Knittel</w:t>
+                <w:t xml:space="preserve">Modélisation multi-échelle et expérimentation du μ-usinage et du μ-contact outil-copeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Choukri Boubakri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Wolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhadi Moufki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surveillance, Vishno and AVE conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSA-Lyon, Université de Lyon, Jul 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">27e journées Manufacturing 21 (Manuf 21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02188539v1</w:t>
+                <w:t xml:space="preserve">hal-03439188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation du comportement des structures en nid d'abeilles métalliques lors de l'usinage - Influence des conditions de coupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Makich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9414,87 +9426,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03376361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de l’approche CEL pour la simulation numérique du micro-usinage d’un matériau en cuivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chokri Boubakri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Wolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9502,344 +9514,344 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhadi Moufki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème Congrès Français de Mécanique (CFM 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03375740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des propriétés effectives d’élasticité d’un polymère obtenu par fabrication additive SLS à partir d’une modélisation du volume élémentaire représentatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Haddag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Benchikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Makich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Francais de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03375717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la coupe orthogonale d'un composite hybride CFRP/Ti et analyse de l'interaction intermatériaux à l'interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lhoucine Boutrih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ben Ayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Francais de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03375730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milling Diagnosis Using Machine Learning Techniques Toward Industry 4.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Codjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9880,113 +9892,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DX@ Safeprocess</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03325696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of bone thermal response during drillung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foli Noël Amewoui Ekoue-Adjoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhadi Moufki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10001,73 +10013,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th World Congress of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03284715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale et numérique de l'usinage des structures composites en nid d'abeilles Nomex®</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10089,120 +10101,120 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Atlati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Julliere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01621614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical modelling of the ball pin and plastic socket contact in a ball joint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Watrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Makich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10210,106 +10222,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badis Haddag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Grandjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03465638v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some cases of machining large-scale parts: Characterization and modelling of heavy turning, deep drilling and broaching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badis Haddag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10328,210 +10340,210 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhadi Moufki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAFORM 2016 : 19th International ESAFORM Conference on Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Francisco Chinesta; Elias Cueto, Apr 2016, Nantes, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4963479⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01445897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A thermomechanical analysis of sticking-sliding zones at the tool-chip interface in dry high-speed machining of aluminium alloy A2024–T351: A hybrid Analytical-Fe model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao Venunye Avevor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhadi Moufki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAFORM 2016 : 19th International ESAFORM Conference on Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Francisco Chinesta; Elias Cueto, Apr 2016, Nantes, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4963483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01445902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation multi-échelle des couches minces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Bencheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bilteryst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10546,73 +10558,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème Congrès français de mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française de mécanique; Georges Jacquet-Richardet Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01449487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la structure nids d’abeilles sur l’usinage des composites NOMEX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10621,106 +10633,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Makich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Julliere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème Congrès français de mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française de mécanique; Georges Jacquet-Richardet Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01449435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des efforts de coupe en taillage d'engrenages à la fraise-mère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoual Sabkhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10775,276 +10787,276 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème Congrès français de mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française de mécanique; Georges Jacquet-Richardet Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01449482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the abrasive tool wear in metal cutting: Influence of the sliding-sticking contact zones</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Faycel Halila</w:t>
+                <w:t xml:space="preserve">2D and 3D numerical simulations of damage during the formation of successive chips when machining the aeronautical CFRP composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Zenia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lanouar Ben Ayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Czarnota</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delamézière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th Leeds-Lyon Symposium on Tribology and Tribochemistry Forum 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">11th World Congress on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01442244v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01443861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D and 3D numerical simulations of damage during the formation of successive chips when machining the aeronautical CFRP composites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lanouar Ben Ayed</w:t>
+                <w:t xml:space="preserve">Modeling of the abrasive tool wear in metal cutting: Influence of the sliding-sticking contact zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faycel Halila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Delamézière</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Czarnota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th World Congress on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">40th Leeds-Lyon Symposium on Tribology and Tribochemistry Forum 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01443861v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01442244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of thermal/friction laws governing the tool-workmaterial interface behaviour and their integration in a FE code for machining processes analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badis Haddag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11073,276 +11085,276 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th Leeds-Lyon Symposium on Tribology and Tribochemistry Forum 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01441753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation par une approche probabiliste et tribologique de l'usure par abrasion des outils de coupe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Czarnota</w:t>
+                <w:t xml:space="preserve">Contribution à une Approche Simplifiée pour la simulation numérique du formage incrémental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delameziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lanouar Ben-Ayed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03440611v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03440573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à une Approche Simplifiée pour la simulation numérique du formage incrémental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yan Yu</w:t>
+                <w:t xml:space="preserve">Modélisation par une approche probabiliste et tribologique de l'usure par abrasion des outils de coupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faycel Halila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lanouar Ben-Ayed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03440573v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03440611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le modèle hybride MAX-FEM pour l'analyse thermique transitoire des structures des couches minces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrazzaq Ifis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11371,316 +11383,316 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01722081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of sliding sticking nature of the tool/chip contact on the abrasive tool wear and cutting tool life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faycel Halila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th World Tribology Congress, WTC2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Turin, Italy. pp.USB stick</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01443612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle méthode d'analyse de l'écoulement du copeau en tournage s'appuyant sur une technique de numérisation 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badis Haddag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Steib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03421167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale et numérique de l'usinage d'un acier à haute résistance avec une plaquette de coupe revêtue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fousseny Kone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badis Haddag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11695,73 +11707,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03422459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l'influence des paramètres d'un modèle d'endommagement sur le phénomène de segmentation de copeaux lors de l'usinage des alliages d'aluminium aéronautiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Atlati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11770,106 +11782,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badis Haddag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Zenasni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03422729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un modèle hybride MAE-X-FEM pour la modélisation des couches minces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrazzaq Ifis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11898,159 +11910,159 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03422733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse expérimentale et numérique du cisaillement rapide des matériaux métalliques sous chargement extrême : Application à l'usinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Longère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Brest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12060,51 +12072,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic de défauts de systèmes cyber-physiques et manufacturiers : approches basées sur l'intelligence artificielle et par topologie distribuée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ringler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12126,88 +12138,88 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Ponsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yakob Abderrahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plate-Forme Intelligence Artificielle, PFIA'23, Conférence sur l’Apprentissage Automatique, CAp 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Strasbourg, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04255645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12217,170 +12229,170 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of coating materials on thermal loading in machining difficult-to-cut materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Haddag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on Advances in Materials and Processing Technologies (AMPT2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Paris, France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1315, pp.1663-1668, 2011, International conference on Advances in Materials and Processing Technologies (AMPT2010), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3552431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03617956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12390,130 +12402,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strength of Materials and Structural Components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Abbadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Nouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabie El Otmani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Trans Tech Publications Ltd. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Abbadi, Redouane Kouddane, Mohammed Nouari and Prof. Rabie EL-OTMANI</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.224, 2019, Strength of Materials and Structural Components, 9783035715026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03325666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12523,151 +12535,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical approach for modeling abrasive tool wear and experimental validation when turning the difficult to cut Titanium Alloys Ti6Al4V</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faycel Halila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zitoune, R and Krishnaraj, V and Davim, JP. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MACHINING OF TITANIUM ALLOYS AND COMPOSITES FOR AEROSPACE APPLICATIONS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 763, pp.65-89, 2013, Materials Science Forum, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.763.65⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01502119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId336"/>
+      <w:footerReference w:type="default" r:id="rId337"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12735,51 +12747,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4C710416"/>
+    <w:nsid w:val="FB847F43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12966,51 +12978,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mohammed-nouari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7746-9331" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/128700777" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100898v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ringler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Knittel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nouari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ponsart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Yakob" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2025.02.121" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462073v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muslum Guven" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Wolff" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2025.02.057" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462146v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.E. Agode" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nouari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmhm.2023.106508" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04146711v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhoucine Boutrih" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Makich" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanouar Ben Ayed" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.03.117" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04146745v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssemeddine Ben Boubaker" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Moufki" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laheurte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Tidu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-022-09238-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04146702v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Skalante" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.03.105" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04146692v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jaafar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.03.107" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04146718v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyyed-Saeid Biriaie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.03.126" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325764v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Zarrouk" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal-Eddine Salhi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Atlati" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merzouki Salhi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2021.02.110" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322435v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Li" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yvonnet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combescure" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2021.114086" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552683v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanouar Ben-Ayed" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-020-06531-z" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333824v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssemedine Ben Boubaker" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan S&#233;nam Djaka" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10910344.2021.1971708" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325776v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032816v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badis Haddag" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moufki" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-019-04562-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325655v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boukhoulda" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fb Boukhoulda" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Makich" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Haddag" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998319853025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032842v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yameogo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Makich" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-018-2663-9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904293v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2020053" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325698v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouider Bendine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouaoui Satla" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Benallel Boukhoulda" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cls-2018-0004" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014449v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Djaka" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laheurte" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tidu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2018.07.034" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TN3Z106-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325669v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bendine" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boukhoulda" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Haddag" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2017.1387324" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325702v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bencheikh" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bilteryst" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2017.06.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325726v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Bencheikh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bilteryst" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2017.03.252" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325708v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benallel Farouk Boukhoulda" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219876217500426" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325701v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boukhoulda" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15440478.2017.1302384" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325725v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jaafar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Atlati" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Moufki" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2017.03.255" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325724v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Avevor" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2017.03.334" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325722v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2017.03.233" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325727v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Atlati" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2016.10.006" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01415881v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Sabkhi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pelaingre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Barlier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2016.05.002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GV0NZ1KL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01415877v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zouggar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boukhoulda" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2015.11.021" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325730v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Atmani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zenasni" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2016.09.016" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325732v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met6090197" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325728v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Satla" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11803-016-0352-y" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325713v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2374068X.2016.1247251" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417916v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Czarnota" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fousseny Kon&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-015-6801-3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417920v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2015.04.024" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417922v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pelaingre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barlier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.03.041" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417918v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-015-1499-1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417909v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Zenia" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delam&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-014-6600-2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417919v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dhers" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.03.046" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417913v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Atmani" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.03.023" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417915v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.03.100" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417911v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2014.10.018" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67QPWBHX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01424976v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycel Halila" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2014.03.013" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KB2KCQ9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01424978v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazzaq Ifis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bilteryst" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2014.06.028" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01424971v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met4030335" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513631v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350650114521405" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01424975v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2014.02.005" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01424973v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2014.06.017" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TR5K6JCF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067055v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Robert" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Batoz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2014.01.033" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01424972v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2014.05.034" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431054v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2013.01.008" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHJPBD5L-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01427460v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thil" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Papillon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2013087" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431057v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kouadri" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Necib" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmachtools.2012.08.006" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPCNCP3M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431199v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.1992" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431051v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2013.01.028" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0P9308LW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01426237v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Calamaz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Girot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMM.2013.053220" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431214v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01426231v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2012.12.055" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4PCZ6VP1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01426239v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchadja Kagnaya" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cutard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-012-1069-8" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01427464v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.763.51" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01430698v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2013.01.015" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CJHVZ2R-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01427459v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmhm.2013.04.011" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTQ5VSR7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03617922v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kone" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Czarnota" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.12.024" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRD31MGH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431068v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Suresh Kumar Reddy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ls.143" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4FKXQ7BC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753354v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Bahi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mansori" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Molinari" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0497-6" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909740v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Limido" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Espinosa" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Coupard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmhm.2008.09.005" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018077v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2008.07.007" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087294v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. List" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. G&#233;hin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Gomez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Manaud" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2005.02.056" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3QTD0H8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312930v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Haterbouch" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cappella" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255630v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179603v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vinchon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03432902v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Boubakri" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dubar" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Watremez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien M&#233;resse" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubert" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325667v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5112625" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03376406v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03439188v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choukri Boubakri" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188539v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03376361v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03375740v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03375717v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Benchikh" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03375730v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ben Ayed" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325696v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Codjo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03284715v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foli No&#235;l Amewoui Ekoue-Adjoka" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Le Coz" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bonnet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621614v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Julliere" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465638v2" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Watrin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Grandjean" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01445897v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963479" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01445902v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Venunye Avevor" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963483" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01449487v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Bencheikh" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01449435v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01449482v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01442244v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01443861v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01441753v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440611v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440573v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Yu" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delameziere" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722081v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443612v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421167v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Jacquin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Steib" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422459v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fousseny Kone" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422729v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zenasni" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422733v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160489v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Long&#232;re" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Brest" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255645v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakob Abderrahmane" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03617956v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lazard" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3552431" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325666v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Abbadi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie El Otmani" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scientific.net/book/strength-of-materials-and-structural-components/978-3-0357-3502-4" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01502119v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.763.65" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mohammed-nouari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7746-9331" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/128700777" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100898v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ringler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Knittel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nouari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ponsart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Yakob" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2025.02.121" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462073v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muslum Guven" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Wolff" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2025.02.057" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462146v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.E. Agode" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nouari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmhm.2023.106508" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04146711v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhoucine Boutrih" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Makich" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanouar Ben Ayed" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.03.117" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04146745v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssemeddine Ben Boubaker" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Moufki" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laheurte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Tidu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-022-09238-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04146702v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Skalante" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.03.105" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04146692v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jaafar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.03.107" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04146718v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyyed-Saeid Biriaie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.03.126" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325764v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Zarrouk" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal-Eddine Salhi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Atlati" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merzouki Salhi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2021.02.110" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322435v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Li" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yvonnet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combescure" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2021.114086" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552683v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanouar Ben-Ayed" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-020-06531-z" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333824v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssemedine Ben Boubaker" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan S&#233;nam Djaka" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10910344.2021.1971708" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325776v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032816v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badis Haddag" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moufki" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-019-04562-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904293v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2020053" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325655v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boukhoulda" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fb Boukhoulda" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Makich" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Haddag" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998319853025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032842v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yameogo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Makich" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-018-2663-9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325698v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouider Bendine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouaoui Satla" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Benallel Boukhoulda" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cls-2018-0004" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014449v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Djaka" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laheurte" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tidu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2018.07.034" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TN3Z106-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325669v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bendine" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boukhoulda" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Haddag" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2017.1387324" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325702v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bencheikh" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bilteryst" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2017.06.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325726v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Bencheikh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bilteryst" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2017.03.252" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325708v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benallel Farouk Boukhoulda" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219876217500426" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325701v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boukhoulda" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15440478.2017.1302384" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325725v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jaafar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Atlati" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Moufki" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2017.03.255" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325724v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Avevor" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2017.03.334" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325722v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2017.03.233" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325727v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Atlati" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2016.10.006" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01415881v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Sabkhi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pelaingre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Barlier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2016.05.002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GV0NZ1KL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01415877v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zouggar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boukhoulda" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2015.11.021" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325730v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Atmani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zenasni" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2016.09.016" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325732v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met6090197" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325728v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Satla" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11803-016-0352-y" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325713v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2374068X.2016.1247251" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417922v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pelaingre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barlier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.03.041" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417918v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-015-1499-1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417909v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Zenia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delam&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-014-6600-2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417916v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Czarnota" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fousseny Kon&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-015-6801-3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417920v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2015.04.024" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417919v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dhers" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.03.046" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417913v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Atmani" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.03.023" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417915v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.03.100" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417911v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2014.10.018" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67QPWBHX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01424976v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycel Halila" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2014.03.013" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KB2KCQ9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01424978v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazzaq Ifis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bilteryst" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2014.06.028" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01424971v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met4030335" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513631v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350650114521405" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01424975v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2014.02.005" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DH6SB843-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01424973v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2014.06.017" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TR5K6JCF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067055v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Robert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Batoz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2014.01.033" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01424972v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2014.05.034" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431199v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thil" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.1992" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431054v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2013.01.008" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHJPBD5L-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01427460v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Papillon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2013087" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431057v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kouadri" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Necib" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmachtools.2012.08.006" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPCNCP3M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01426237v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Calamaz" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Girot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMM.2013.053220" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431051v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2013.01.028" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0P9308LW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431214v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01426231v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2012.12.055" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4PCZ6VP1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01426239v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchadja Kagnaya" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cutard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-012-1069-8" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01427464v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.763.51" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01430698v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2013.01.015" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CJHVZ2R-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01427459v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmhm.2013.04.011" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTQ5VSR7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03617922v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kone" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Czarnota" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.12.024" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRD31MGH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431068v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Suresh Kumar Reddy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ls.143" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4FKXQ7BC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753354v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Bahi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mansori" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Molinari" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0497-6" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909740v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Limido" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Espinosa" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Coupard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmhm.2008.09.005" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018077v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2008.07.007" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087294v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. List" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. G&#233;hin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Gomez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Manaud" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2005.02.056" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3QTD0H8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312930v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Haterbouch" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cappella" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255630v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179603v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vinchon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03432902v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Boubakri" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dubar" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Watremez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien M&#233;resse" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubert" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188539v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325667v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5112625" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03376406v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03439188v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choukri Boubakri" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03376361v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03375740v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03375717v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Benchikh" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03375730v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ben Ayed" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325696v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Codjo" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03284715v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foli No&#235;l Amewoui Ekoue-Adjoka" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Le Coz" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bonnet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621614v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Julliere" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465638v2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Watrin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Grandjean" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01445897v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963479" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01445902v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Venunye Avevor" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963483" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01449487v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Bencheikh" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01449435v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01449482v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01443861v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01442244v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01441753v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440573v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Yu" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delameziere" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440611v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722081v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443612v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421167v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Jacquin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Steib" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422459v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fousseny Kone" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422729v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zenasni" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422733v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160489v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Long&#232;re" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Brest" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255645v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakob Abderrahmane" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03617956v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lazard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3552431" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325666v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Abbadi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie El Otmani" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scientific.net/book/strength-of-materials-and-structural-components/978-3-0357-3502-4" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01502119v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.763.65" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>