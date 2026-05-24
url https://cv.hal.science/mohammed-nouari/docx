--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -187,8231 +187,9242 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (69)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (77)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised Anomaly Detection using Vibration Signals for Milling Processes</w:t>
+                <w:t xml:space="preserve">Crystal plasticity finite element modeling of the tribological behavior: Interaction between microstructural anisotropy, interfacial heat transfer, and frictional behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Ringler</w:t>
+                <w:t xml:space="preserve">H. Ben Boubaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Knittel</w:t>
+                <w:t xml:space="preserve">M. Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Nouari</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Moufki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia CIRP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2025.02.121⟩</w:t>
+              <w:t xml:space="preserve">Tribology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 222, pp.112116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.triboint.2026.112116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05100898v1</w:t>
+                <w:t xml:space="preserve">hal-05621086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical approach to investigate the microstructural damage of hard cemented carbides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transitions between adhesion and thermally activated wear modes under high and very high sliding speeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Haterbouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Makich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muslum Guven</w:t>
+                <w:t xml:space="preserve">Houssemeddine Ben Boubaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyprien Wolff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Nouari</w:t>
+                <w:t xml:space="preserve">A. Cappella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia CIRP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 133, pp.328-333. </w:t>
+              <w:t xml:space="preserve">Wear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.206777. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2025.02.057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2026.206777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05462073v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05621087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the damage initiation at WC/WC and WC/Co boundaries in WC-Co tool material at the microstructure scale: Application to the tool/chip contact</w:t>
+                <w:t xml:space="preserve">Unsupervised Anomaly Detection using Vibration Signals for Milling Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.E. Agode</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Muslum Guven</w:t>
+                <w:t xml:space="preserve">Nicolas Ringler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Nouari</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dominique Knittel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Nouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Ponsart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Yakob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refractory Metals and Hard Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijrmhm.2023.106508⟩</w:t>
+              <w:t xml:space="preserve">Procedia CIRP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 133, pp.710-715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2025.02.121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05462146v1</w:t>
+                <w:t xml:space="preserve">hal-05100898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Quality in Dry Machining of CFRP Composite/Ti6Al4V Stack Laminate</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A numerical approach to investigate the microstructural damage of hard cemented carbides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muslum Guven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Wolff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lanouar Ben Ayed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia CIRP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 108, pp.758-763. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2022.03.117⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 133, pp.328-333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2025.02.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04146711v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05462073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A crystal plasticity-based model for oblique cutting of face-centered cubic single crystals</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ANALYSIS OF THE FRICTION AND WEAR MECHANISMS AT THE TOOL-WORKPIECE CONTACT UNDER EXTREME CONTACTS LOADINGS AND HIGH SLIDING SPEEDS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Haterbouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Makich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cappella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ben Boubaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nouari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00170-022-09238-5⟩</w:t>
+              <w:t xml:space="preserve">MM Science Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17973/MMSJ.2025_11_2025138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04146745v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05621085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of cryogenic friction conditions on surface quality</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Nouari</w:t>
+                <w:t xml:space="preserve">Modelling of the damage initiation at WC/WC and WC/Co boundaries in WC-Co tool material at the microstructure scale: Application to the tool/chip contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.E. Agode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Wolff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muslum Guven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia CIRP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2022.03.105⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Refractory Metals and Hard Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 119, pp.106508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrmhm.2023.106508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04146702v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05462146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface integrity quantification in machining of aluminum honeycomb structure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Experimental and numerical investigations of cutting forces and chip formation during precision cutting of Ti42Nb titanium alloy produced by laser-based powder bed fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssemeddine Ben Boubaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Le-Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhadi Moufki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Jaafar</w:t>
+                <w:t xml:space="preserve">Pascal Laheurte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia CIRP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 108, pp.693-697. </w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 131 (2), pp.701-717. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2022.03.107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00170-023-11511-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04146692v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05621080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of additive manufacturing process parameters on the titanium alloy microstructure, properties and surface integrity</w:t>
+                <w:t xml:space="preserve">Surface integrity quantification in machining of aluminum honeycomb structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seyyed-Saeid Biriaie</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Hamid Makich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Laheurte</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Jaafar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia CIRP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 108, pp.811-816. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2022.03.126⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 108, pp.693-697. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2022.03.107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04146718v1</w:t>
+                <w:t xml:space="preserve">hal-04146692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study on the behavior law when milling the material of the Nomex honeycomb core</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of additive manufacturing process parameters on the titanium alloy microstructure, properties and surface integrity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamal-Eddine Salhi</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Seyyed-Saeid Biriaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssemeddine Ben Boubaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Laheurte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matpr.2021.02.110⟩</w:t>
+              <w:t xml:space="preserve">Procedia CIRP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 108, pp.811-816. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2022.03.126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03325764v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04146718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic elastoplastic phase field fracture modeling of 3D printed materials</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Surface Quality in Dry Machining of CFRP Composite/Ti6Al4V Stack Laminate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhoucine Boutrih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Makich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lanouar Ben Ayed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2021.114086⟩</w:t>
+              <w:t xml:space="preserve">Procedia CIRP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 108, pp.758-763. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2022.03.117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322435v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04146711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the interface delamination process when machining hybrid multi-material assemblies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A crystal plasticity-based model for oblique cutting of face-centered cubic single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssemeddine Ben Boubaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhadi Moufki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Laheurte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Tidu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 112 (7-8), pp.1903-1916. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00170-020-06531-z⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 121 (1-2), pp.429-448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00170-022-09238-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03552683v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05621079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical modeling of crystallographic anisotropy effect on machining forces based on crystal plasticity framework</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Effect of cryogenic friction conditions on surface quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mehdi Skalante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Makich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Machining Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10910344.2021.1971708⟩</w:t>
+              <w:t xml:space="preserve">Procedia CIRP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 108, pp.675-680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2022.03.105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03333824v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04146702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Influence of Machining Conditions on The Milling Operations of Nomex Honeycomb Structure</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Anisotropic elastoplastic phase field fracture modeling of 3D printed materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pengfei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Yvonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Combescure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Makich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PalArch's Journal of Archaeology of Egypt/ Egyptology </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 386, pp.114086. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2021.114086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03325776v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of the BTA deep drilling and a new analytical thermomechanical model for assessment of cutting forces and BTA drill design</w:t>
+                <w:t xml:space="preserve">Study on the behavior law when milling the material of the Nomex honeycomb core</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Badis Haddag</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Nouari</w:t>
+                <w:t xml:space="preserve">Tarik Zarrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Moufki</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jamal-Eddine Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Atlati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Nouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merzouki Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00170-019-04562-9⟩</w:t>
+              <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 45, pp.7477-7485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matpr.2021.02.110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03032816v1</w:t>
+                <w:t xml:space="preserve">hal-03325764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milling diagnosis using artificial intelligence approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermomechanical modeling of crystallographic anisotropy effect on machining forces based on crystal plasticity framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssemeddine Ben Boubaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Djaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Moufki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Knittel</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Nouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laheurte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/meca/2020053⟩</w:t>
+              <w:t xml:space="preserve">Machining Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (6), pp.930-956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10910344.2021.1971708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02904293v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05621068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration and mechanical properties analysis of a composite based on polyester resin reinforced with natural Alfa fibres</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Modeling of the interface delamination process when machining hybrid multi-material assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhoucine Boutrih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lanouar Ben-Ayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B Haddag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0021998319853025⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 112 (7-8), pp.1903-1916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00170-020-06531-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03325655v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03552683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A physical behavior model including dynamic recrystallization and damage mechanisms for cutting process simulation of the titanium alloy Ti-6Al-4V</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermodynamically consistent formulation coupling crystal plasticity theory and Johnson-Cook damage model to simulate micromachining of copper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Makich</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">H.B. Boubaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Moufki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laheurte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tidu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00170-018-2663-9⟩</w:t>
+              <w:t xml:space="preserve">Procedia CIRP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 102, pp.506-511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2021.09.086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03032842v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05621066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Vibration damping of Smart composite beams based on system identification technique</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The Influence of Machining Conditions on The Milling Operations of Nomex Honeycomb Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Zarrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal-Eddine Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Atlati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merzouki Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Curved and Layered Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PalArch's Journal of Archaeology of Egypt/ Egyptology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03325698v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A semi-analytical modelling of cutting using crystal plasticity theory and flow line approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Experimental analysis of the BTA deep drilling and a new analytical thermomechanical model for assessment of cutting forces and BTA drill design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badis Haddag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Moufki</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Tidu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2018.07.034⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 106 (1-2), pp.455-469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00170-019-04562-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03014449v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active vibration control of composite plate with optimal placement of piezoelectric patches</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Nouari</w:t>
+                <w:t xml:space="preserve">A physical behavior model including dynamic recrystallization and damage mechanisms for cutting process simulation of the titanium alloy Ti-6Al-4V</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Yameogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badis Haddag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Makich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15376494.2017.1387324⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (1-4), pp.333-347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00170-018-2663-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03325669v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the thermomechanical behaviour of coated structures using single and multi-level-set techniques coupled with the eXtended Finite Element Method</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Elaboration and mechanical properties analysis of a composite based on polyester resin reinforced with natural Alfa fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Boukhoulda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fb Boukhoulda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Makich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Haddag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.finel.2017.06.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 53 (28-30), pp.3993-4001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0021998319853025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03325702v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wear Estimation of Coated Tools Using XFEM / Level Set Function</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Milling diagnosis using artificial intelligence approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Knittel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Makich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H Makich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia CIRP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2017.03.252⟩</w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (8), pp.809. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2020053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03325726v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Modeling and Active Vibration Control of Smart FGM Plate through ANSYS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benallel Farouk Boukhoulda</w:t>
+                <w:t xml:space="preserve">A semi-analytical modelling of cutting using crystal plasticity theory and flow line approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.S. Djaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Nouari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zouaoui Satla</w:t>
+                <w:t xml:space="preserve">A. Moufki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laheurte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tidu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computational Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0219876217500426⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 146-147, pp.49-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2018.07.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03325708v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural and Mechanical Characterizations of Natural Long Alfa Fibers Obtained with Different Extractions Processes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Active Vibration damping of Smart composite beams based on system identification technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouider Bendine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouaoui Satla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Benallel Boukhoulda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Haddag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Natural Fibers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15440478.2017.1302384⟩</w:t>
+              <w:t xml:space="preserve">Curved and Layered Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (1), pp.43-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/cls-2018-0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03325701v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3D FE Modeling of Machining Process of Nomex® Honeycomb Core: Influence of the Cell Structure Behaviour and Specific Tool Geometry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H Makich</w:t>
+                <w:t xml:space="preserve">Interaction between the local tribological conditions at the tool–chip interface and the thermomechanical process in the primary shear zone when dry machining the aluminum alloy AA2024–T351</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Atlati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A. Moufki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Haddag</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia CIRP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2017.03.255⟩</w:t>
+              <w:t xml:space="preserve">Tribology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 105, pp.326-333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.triboint.2016.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03325725v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Frictional Heat Partition in Sticking-sliding Contact for Dry Machining: An Analytical-Numerical Modelling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Active vibration control of composite plate with optimal placement of piezoelectric patches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bendine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Boukhoulda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Haddag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia CIRP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2017.03.334⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (4), pp.341-349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15376494.2017.1387324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03325724v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of the Cutting Forces and Chip Morphology When Machining the Ti6Al4V Alloy Using a Microstructural Coupled Model</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Modelling of the thermomechanical behaviour of coated structures using single and multi-level-set techniques coupled with the eXtended Finite Element Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bencheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bilteryst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia CIRP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2017.03.233⟩</w:t>
+              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 134, pp.68-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.finel.2017.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03325722v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between the local tribological conditions at the tool–chip interface and the thermomechanical process in the primary shear zone when dry machining the aluminum alloy AA2024–T351</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Wear Estimation of Coated Tools Using XFEM / Level Set Function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Bencheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Bilteryst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Haddag</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Makich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.triboint.2016.10.006⟩</w:t>
+              <w:t xml:space="preserve">Procedia CIRP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58, pp.428-433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2017.03.252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03325727v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of the hobbing cutting forces from a thermomechanical modeling of orthogonal cutting operation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Structural Modeling and Active Vibration Control of Smart FGM Plate through ANSYS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouider Bendine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benallel Farouk Boukhoulda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claude Barlier</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouaoui Satla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Manufacturing Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmapro.2016.05.002⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Computational Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (04), pp.1750042. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219876217500426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01415881v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental investigations of S-Glass/Polyester composite laminate plate under low energy impact</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Microstructural and Mechanical Characterizations of Natural Long Alfa Fibers Obtained with Different Extractions Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boukhoulda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Boukhoulda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Makich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Haddag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2015.11.021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Natural Fibers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (6), pp.897-908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15440478.2017.1302384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01415877v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined microstructure-based flow stress and grain size evolution models for multi-physics modelling of metal machining</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A 3D FE Modeling of Machining Process of Nomex® Honeycomb Core: Influence of the Cell Structure Behaviour and Specific Tool Geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Jaafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Atlati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Makich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Moufki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2016.09.016⟩</w:t>
+              <w:t xml:space="preserve">Procedia CIRP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58, pp.505 - 510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2017.03.255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03325730v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dry Machining Aeronautical Aluminum Alloy AA2024-T351: Analysis of Cutting Forces, Chip Segmentation and Built-Up Edge Formation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Prediction of the Cutting Forces and Chip Morphology When Machining the Ti6Al4V Alloy Using a Microstructural Coupled Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Yameogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Haddag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Makich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelhadi Moufki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/met6090197⟩</w:t>
+              <w:t xml:space="preserve">Procedia CIRP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58, pp.335-340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2017.03.233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03325732v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active vibration control of functionally graded beams with piezoelectric layers based on higher order shear deformation theory</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Boukhoulda</w:t>
+                <w:t xml:space="preserve">Analysis of the Frictional Heat Partition in Sticking-sliding Contact for Dry Machining: An Analytical-Numerical Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Avevor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A. Moufki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Z. Satla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earthquake Engineering and Engineering Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11803-016-0352-y⟩</w:t>
+              <w:t xml:space="preserve">Procedia CIRP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58, pp.539-542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2017.03.334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03325728v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic approach applied to the gear hobbing process</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Active vibration control of functionally graded beams with piezoelectric layers based on higher order shear deformation theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bendine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Boukhoulda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelhadi Moufki</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Satla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Materials and Processing Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/2374068X.2016.1247251⟩</w:t>
+              <w:t xml:space="preserve">Earthquake Engineering and Engineering Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (4), pp.611-620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11803-016-0352-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03325713v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the Cutting Forces Generated During the Gear Hobbing Process: Spur Gear</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Mechanistic approach applied to the gear hobbing process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoual Sabkhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Nouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhadi Moufki</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia CIRP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2015.03.041⟩</w:t>
+              <w:t xml:space="preserve">Advances in Materials and Processing Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (1), pp.45-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/2374068X.2016.1247251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01417922v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the heat transfer at the tool―workpiece interface in machining: determination of heat generation and heat transfer coefficients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Numerical and experimental investigations of S-Glass/Polyester composite laminate plate under low energy impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Zouggar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Boukhoulda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badis Haddag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Zenasni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00231-015-1499-1⟩</w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 89, pp.169 - 186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2015.11.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01417918v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis of the interaction between the cutting forces, induced cutting damage, and machining parameters of CFRP composites</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Prediction of the hobbing cutting forces from a thermomechanical modeling of orthogonal cutting operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoual Sabkhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhadi Moufki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Delamézière</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Pelaingre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Barlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00170-014-6600-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Manufacturing Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmapro.2016.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01417909v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A predictive hybrid force modeling in turning: application to stainless steel dry machining with a coated groove tool</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Combined microstructure-based flow stress and grain size evolution models for multi-physics modelling of metal machining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Atmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Haddag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zenasni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00170-015-6801-3⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 118, pp.77-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2016.09.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01417916v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the local friction and contact nature on the Built-Up Edge formation process in machining ductile metals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Dry Machining Aeronautical Aluminum Alloy AA2024-T351: Analysis of Cutting Forces, Chip Segmentation and Built-Up Edge Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badis Haddag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Atlati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhadi Moufki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.triboint.2015.04.024⟩</w:t>
+              <w:t xml:space="preserve">Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (9), pp.197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/met6090197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01417920v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and Modelling of the Rough Turning Process of Large-scale Parts: Tribological Behaviour and Tool Wear Analyses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Multi-physics Modelling in Machining OFHC Copper – Coupling of Microstructure-based Flow Stress and Grain Refinement Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoubir Atmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badis Haddag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Dhers</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zenasni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia CIRP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 31, pp.293 - 298. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2015.03.046⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 31, pp.545 - 550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2015.03.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01417919v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-physics Modelling in Machining OFHC Copper – Coupling of Microstructure-based Flow Stress and Grain Refinement Models</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">An Elastoplastic Constitutive Damage Model to Simulate the Chip Formation Process and Workpiece Subsurface Defects when Machining CFRP Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Zenia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lanouar Ben Ayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Zenasni</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delamézière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia CIRP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 31, pp.545 - 550. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2015.03.023⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 31, pp.100 - 105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2015.03.100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01417913v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Elastoplastic Constitutive Damage Model to Simulate the Chip Formation Process and Workpiece Subsurface Defects when Machining CFRP Composites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">Numerical prediction of the chip formation process and induced damage during the machining of carbon/epoxy composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Zenia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lanouar Ben Ayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delamézière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia CIRP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 90, pp.89 - 101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2014.10.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2015.03.100⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01417915v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical prediction of the chip formation process and induced damage during the machining of carbon/epoxy composites</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A predictive hybrid force modeling in turning: application to stainless steel dry machining with a coated groove tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Czarnota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fousseny Koné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badis Haddag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Delamézière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2014.10.018⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 79 (1), pp.65-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00170-015-6801-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01417911v1</w:t>
+                <w:t xml:space="preserve">hal-01417916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new abrasive wear law for the sticking and sliding contacts when machining metallic alloys</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Effect of the local friction and contact nature on the Built-Up Edge formation process in machining ductile metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Atlati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badis Haddag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhadi Moufki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wear</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 315 (1–2), pp.125-135. </w:t>
+              <w:t xml:space="preserve">Tribology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 90, pp.217-227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wear.2014.03.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.triboint.2015.04.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01424976v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new finite elements method for transient thermal analysis of thin layers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of the Cutting Forces Generated During the Gear Hobbing Process: Spur Gear</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoual Sabkhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pelaingre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrazzaq Ifis</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">C. Barlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhadi Moufki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2014.06.028⟩</w:t>
+              <w:t xml:space="preserve">Procedia CIRP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31, pp.411-416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2015.03.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01424978v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Physics of Machining Titanium Alloys: Interactions between Cutting Parameters, Microstructure and Tool Wear</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Analysis of the heat transfer at the tool―workpiece interface in machining: determination of heat generation and heat transfer coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badis Haddag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Atlati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hamid Makich</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zenasni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/met4030335⟩</w:t>
+              <w:t xml:space="preserve">Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (10), pp.1355--1370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00231-015-1499-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01424971v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New stochastic wear law to predict the abrasive flank wear and tool life in machining process</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Numerical analysis of the interaction between the cutting forces, induced cutting damage, and machining parameters of CFRP composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Zenia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lanouar Ben Ayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delamézière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part J: Journal of Engineering Tribology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1350650114521405⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 78 (1), pp.465--480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00170-014-6600-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01513631v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical analyses of the tool wear in rough turning of large dimensions components of nuclear power plants</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Dhers</w:t>
+                <w:t xml:space="preserve">An Elastoplastic Constitutive Damage Model to Simulate the Chip Formation Process and Workpiece Subsurface Defects when Machining CFRP Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zenia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ben Ayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delameziere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wear</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wear.2014.02.005⟩</w:t>
+              <w:t xml:space="preserve">Procedia CIRP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31, pp.100-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2015.03.100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01424975v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05628299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tribological behaviour and tool wear analyses in rough turning of large-scale parts of nuclear power plants using grooved coated insert</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Dhers</w:t>
+                <w:t xml:space="preserve">Numerical prediction of the chip formation process and induced damage during the machining of carbon/epoxy composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zenia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ben Ayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delameziere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.triboint.2014.06.017⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 90, pp.89-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2014.10.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01424973v1</w:t>
+                <w:t xml:space="preserve">hal-05626909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplified numerical approach for incremental sheet metal forming process</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Characterization and Modelling of the Rough Turning Process of Large-scale Parts: Tribological Behaviour and Tool Wear Analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badis Haddag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Makich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Batoz</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dhers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2014.01.033⟩</w:t>
+              <w:t xml:space="preserve">Procedia CIRP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31, pp.293 - 298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2015.03.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01067055v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermomechanical modelling of the tool–workmaterial interface in machining and its implementation using the \ABAQUS\ \VUINTER\ subroutine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Atlati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badis Haddag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zenasni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 87, pp.102 - 117. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2014.05.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01424972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Study of the BTA Deep Drilling Process through a Quantitative and Qualitative Analysis of the Chip Formation Process</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A new finite elements method for transient thermal analysis of thin layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrazzaq Ifis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bilteryst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Barlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.554-557.1992⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 86, pp.148 - 165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2014.06.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01431199v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01424978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient thermomechanical analysis of thin layers using a hybrid “MAX-FEM” model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A new abrasive wear law for the sticking and sliding contacts when machining metallic alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faycel Halila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Czarnota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Wear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 315 (1–2), pp.125-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2014.03.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.finel.2013.01.008⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01431054v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01424976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and analytical analyses of the cutting process in the deep hole drilling with BTA (Boring Trepanning Association) system</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">New stochastic wear law to predict the abrasive flank wear and tool life in machining process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faycel Halila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Czarnota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Papillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/meca/2013087⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part J: Journal of Engineering Tribology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 228 (11), pp.1243-1251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1350650114521405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01427460v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01513631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of the chip segmentation in metal machining: Application to machining the aeronautical aluminium alloy AA2024-T351 with cemented carbide tools WC-Co</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">On the Physics of Machining Titanium Alloys: Interactions between Cutting Parameters, Microstructure and Tool Wear</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Makich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Machine Tools and Manufacture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmachtools.2012.08.006⟩</w:t>
+              <w:t xml:space="preserve">Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (3), pp.335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/met4030335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01431057v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01424971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of coating performances in machining titanium alloys for aerospace applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Experimental and numerical analyses of the tool wear in rough turning of large dimensions components of nuclear power plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badis Haddag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Franck Girot</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dhers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Machining and Machinability of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJMMM.2013.053220⟩</w:t>
+              <w:t xml:space="preserve">Wear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 312 (1–2), pp.40 - 50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2014.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01426237v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01424975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tool wear and heat transfer analyses in dry machining based on multi-steps numerical modelling and experimental validation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Nouari</w:t>
+                <w:t xml:space="preserve">Numerical analysis of the interaction between the cutting forces, induced cutting damage, and machining parameters of CFRP composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zenia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ben Ayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delameziere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wear</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wear.2013.01.028⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 78 (1-4), pp.465-480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00170-014-6600-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01431051v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05628302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of chip segmentation process in machining using physical parameters</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Simplified numerical approach for incremental sheet metal forming process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lanouar Ben Ayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delamézière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Zenasni</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Batoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Mécanique Appliquée et Théorique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 62-63, pp.75-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2014.01.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01431214v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical stochastic modeling and experimental investigation on abrasive wear when turning difficult to cut materials</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Tribological behaviour and tool wear analyses in rough turning of large-scale parts of nuclear power plants using grooved coated insert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badis Haddag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Makich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dhers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wear</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wear.2012.12.055⟩</w:t>
+              <w:t xml:space="preserve">Tribology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 80, pp.58 - 70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.triboint.2014.06.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01426231v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01424973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new heat transfer analysis in machining based on two steps of 3D finite element modelling and experimental validation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Modeling of velocity-dependent chip flow angle and experimental analysis when machining 304L austenitic stainless steel with groove coated-carbide tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fousseny Koné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Czarnota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badis Haddag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Cutard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00231-012-1069-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 213 (7), pp.1166 - 1178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2013.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01426239v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01430698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study on Tool Wear when Machining Super Titanium Alloys: Ti6Al4V and Ti-555</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Experimental investigation on the effect of the material microstructure on tool wear when machining hard titanium alloys: Ti–6Al–4V and Ti-555</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Makich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.763.51⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Refractory Metals and Hard Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41, pp.259 - 269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrmhm.2013.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01427464v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of velocity-dependent chip flow angle and experimental analysis when machining 304L austenitic stainless steel with groove coated-carbide tools</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Experimental and analytical analyses of the cutting process in the deep hole drilling with BTA (Boring Trepanning Association) system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badis Haddag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Papillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2013.01.015⟩</w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (6), pp.413-429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2013087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01430698v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation on the effect of the material microstructure on tool wear when machining hard titanium alloys: Ti–6Al–4V and Ti-555</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Quantification of the chip segmentation in metal machining: Application to machining the aeronautical aluminium alloy AA2024-T351 with cemented carbide tools WC-Co</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kouadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Necib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Atlati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badis Haddag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamid Makich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refractory Metals and Hard Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijrmhm.2013.04.011⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Machine Tools and Manufacture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 64, pp.102 - 113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmachtools.2012.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01427459v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01431057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element modelling of the thermo-mechanical behavior of coatings under extreme contact loading in dry machining</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Nouari</w:t>
+                <w:t xml:space="preserve">Transient thermomechanical analysis of thin layers using a hybrid “MAX-FEM” model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrazzaq Ifis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bilteryst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2010.12.024⟩</w:t>
+              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 69, pp.73 - 87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.finel.2013.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03617922v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01431054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of solid lubricant for improving tribological properties in turning process</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A Study of the BTA Deep Drilling Process through a Quantitative and Qualitative Analysis of the Chip Formation Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badis Haddag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Barlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lubrication Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ls.143⟩</w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, The Current State-of-the-Art on Material Forming - Chapter 18: Machining and Cutting 554-557, pp.1992 - 2008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.554-557.1992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01431068v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01431199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of tribological parameters during machining</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Analysis of coating performances in machining titanium alloys for aerospace applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Molinari</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Calamaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badis Haddag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Girot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12289-009-0497-6⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Machining and Machinability of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (2-3), pp.158-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJMMM.2013.053220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00753354v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a better understanding of tool wear effect through a comparison between experiments and SPH numerical modelling of machining hard materials</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Tool wear and heat transfer analyses in dry machining based on multi-steps numerical modelling and experimental validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badis Haddag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refractory Metals and Hard Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijrmhm.2008.09.005⟩</w:t>
+              <w:t xml:space="preserve">Wear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 302 (1–2), pp.1158 - 1170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2013.01.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00909740v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01431051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanismes d'usure des outils coupants en usinage à sec de l'alliage de titane aéronautique Ti-6Al-4V</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Analytical stochastic modeling and experimental investigation on abrasive wear when turning difficult to cut materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faycel Halila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Czarnota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Girot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2008.07.007⟩</w:t>
+              <w:t xml:space="preserve">Wear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 302 (1–2), pp.1145 - 1157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2012.12.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01018077v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Assessment of chip segmentation process in machining using physical parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Atlati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badis Haddag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Nouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zenasni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Mécanique Appliquée et Théorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2 (6), pp.629-640</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01431214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new heat transfer analysis in machining based on two steps of 3D finite element modelling and experimental validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badis Haddag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tchadja Kagnaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Nouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (1), pp.129--145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00231-012-1069-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental Study on Tool Wear when Machining Super Titanium Alloys: Ti6Al4V and Ti-555</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Nouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Makich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 763, pp.51--64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.763.51⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finite element modelling of the thermo-mechanical behavior of coatings under extreme contact loading in dry machining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Czarnota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Haddag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nouari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 205 (12), pp.3559-3566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2010.12.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03617922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The influence of solid lubricant for improving tribological properties in turning process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Suresh Kumar Reddy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Nouari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lubrication Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (2), pp.49--59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ls.143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01431068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of tribological parameters during machining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Bahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhadi Moufki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Nouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Mansori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Molinari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2 (1), pp.221-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-009-0497-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00753354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toward a better understanding of tool wear effect through a comparison between experiments and SPH numerical modelling of machining hard materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Calamaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Limido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Nouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Coupard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Refractory Metals and Hard Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 27, pp.595-604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrmhm.2008.09.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00909740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mécanismes d'usure des outils coupants en usinage à sec de l'alliage de titane aéronautique Ti-6Al-4V</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Nouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Calamaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Girot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 336 (10), pp.772-781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2008.07.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01018077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Wear behaviour of cemented carbide tools in dry machining of aluminium alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. List</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Géhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Manaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wear</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 259 (7-12), pp.1177-1189. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.wear.2005.02.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00087294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8421,3648 +9432,3648 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contact behavior of Ti-6Al-4V/WC-Co under low and high sliding speeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najwa Haterbouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Makich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cappella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssemeddine Ben Boubaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05312930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic de défauts de systèmes cyber-physiques et manufacturiers : approches basées sur l’intelligence artificielle et par topologie distribuée.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Vibration Based Milling Diagnostics Using Artificial Intelligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vinchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Knittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Makich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Yakob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur l’Apprentissage Automatique CAp 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Surveillance, Vibrations, Shock and Noise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Supérieur de l'Aéronautique et de l'Espace [ISAE-SUPAERO], Jul 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04255630v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibration Based Milling Diagnostics Using Artificial Intelligence</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Diagnostic de défauts de systèmes cyber-physiques et manufacturiers : approches basées sur l’intelligence artificielle et par topologie distribuée.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ringler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Knittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Ponsart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Yakob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surveillance, Vibrations, Shock and Noise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Supérieur de l'Aéronautique et de l'Espace [ISAE-SUPAERO], Jul 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Conférence sur l’Apprentissage Automatique CAp 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179603v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and experimentation of microcontact tool/chip during the micromachining process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chokri Boubakri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Watremez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Méresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on the Technology of Plasticity (ICTP 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Ohio, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03432902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milling diagnosis using machine learning approaches</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Utilisation de l’approche CEL pour la simulation numérique du micro-usinage d’un matériau en cuivre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chokri Boubakri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Wolff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhadi Moufki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surveillance, Vishno and AVE conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSA-Lyon, Université de Lyon, Jul 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">24ème Congrès Français de Mécanique (CFM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02188539v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromachining simulation using a crystal plasticity model: ALE and CEL approaches</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Identification des propriétés effectives d’élasticité d’un polymère obtenu par fabrication additive SLS à partir d’une modélisation du volume élémentaire représentatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Haddag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Benchikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Dubar</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Makich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Material Forming (ESAFORM 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès Francais de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03325667v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la coupe orthogonale d'un composite hybride CFRP/Ti et analyse de l'interaction inter-matériaux à l'interface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Modélisation de la coupe orthogonale d'un composite hybride CFRP/Ti et analyse de l'interaction intermatériaux à l'interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lhoucine Boutrih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ben Ayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t>
+              <w:t xml:space="preserve">Congrès Francais de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03376406v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation multi-échelle et expérimentation du μ-usinage et du μ-contact outil-copeau</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Modélisation de la coupe orthogonale d'un composite hybride CFRP/Ti et analyse de l'interaction inter-matériaux à l'interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhoucine Boutrih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lanouar Ben Ayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e journées Manufacturing 21 (Manuf 21)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Toulon, France</w:t>
+              <w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03439188v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03376406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du comportement des structures en nid d'abeilles métalliques lors de l'usinage - Influence des conditions de coupe</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Modélisation multi-échelle et expérimentation du μ-usinage et du μ-contact outil-copeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Choukri Boubakri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Wolff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhadi Moufki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">27e journées Manufacturing 21 (Manuf 21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03376361v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03439188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de l’approche CEL pour la simulation numérique du micro-usinage d’un matériau en cuivre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
+                <w:t xml:space="preserve">Micromachining simulation using a crystal plasticity model: ALE and CEL approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chokri Boubakri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Wolff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhadi Moufki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Congrès Français de Mécanique (CFM 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd International Conference on Material Forming (ESAFORM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Vitoria-Gasteiz, Spain. pp.080017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5112625⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375740v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des propriétés effectives d’élasticité d’un polymère obtenu par fabrication additive SLS à partir d’une modélisation du volume élémentaire représentatif</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Milling diagnosis using machine learning approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Knittel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Francais de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">Surveillance, Vishno and AVE conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA-Lyon, Université de Lyon, Jul 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375717v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la coupe orthogonale d'un composite hybride CFRP/Ti et analyse de l'interaction intermatériaux à l'interface</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Caractérisation du comportement des structures en nid d'abeilles métalliques lors de l'usinage - Influence des conditions de coupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Makich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Jaafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Francais de Mécanique</w:t>
+              <w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375730v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03376361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milling Diagnosis Using Machine Learning Techniques Toward Industry 4.0</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Modelling of bone thermal response during drillung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foli Noël Amewoui Ekoue-Adjoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhadi Moufki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DX@ Safeprocess</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">8th World Congress of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03325696v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03284715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of bone thermal response during drillung</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Milling Diagnosis Using Machine Learning Techniques Toward Industry 4.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Codjo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Jaafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Makich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Knittel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th World Congress of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">DX@ Safeprocess</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03284715v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale et numérique de l'usinage des structures composites en nid d'abeilles Nomex®</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Makich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Atlati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Julliere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01621614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical modelling of the ball pin and plastic socket contact in a ball joint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Watrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Makich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badis Haddag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Grandjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03465638v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some cases of machining large-scale parts: Characterization and modelling of heavy turning, deep drilling and broaching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badis Haddag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhadi Moufki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAFORM 2016 : 19th International ESAFORM Conference on Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Francisco Chinesta; Elias Cueto, Apr 2016, Nantes, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4963479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01445897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A thermomechanical analysis of sticking-sliding zones at the tool-chip interface in dry high-speed machining of aluminium alloy A2024–T351: A hybrid Analytical-Fe model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao Venunye Avevor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhadi Moufki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAFORM 2016 : 19th International ESAFORM Conference on Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Francisco Chinesta; Elias Cueto, Apr 2016, Nantes, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4963483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01445902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation multi-échelle des couches minces</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Modélisation des efforts de coupe en taillage d'engrenages à la fraise-mère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoual Sabkhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhadi Moufki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Pelaingre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Barlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème Congrès français de mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française de mécanique; Georges Jacquet-Richardet Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01449487v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01449482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la structure nids d’abeilles sur l’usinage des composites NOMEX</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Modélisation multi-échelle des couches minces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Bencheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bilteryst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Julliere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème Congrès français de mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française de mécanique; Georges Jacquet-Richardet Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01449435v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01449487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des efforts de coupe en taillage d'engrenages à la fraise-mère</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Effet de la structure nids d’abeilles sur l’usinage des composites NOMEX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Jaafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Makich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claude Barlier</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Julliere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème Congrès français de mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française de mécanique; Georges Jacquet-Richardet Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01449482v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01449435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D and 3D numerical simulations of damage during the formation of successive chips when machining the aeronautical CFRP composites</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Modeling of the abrasive tool wear in metal cutting: Influence of the sliding-sticking contact zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faycel Halila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Delamézière</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Czarnota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th World Congress on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">40th Leeds-Lyon Symposium on Tribology and Tribochemistry Forum 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01443861v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01442244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the abrasive tool wear in metal cutting: Influence of the sliding-sticking contact zones</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">2D and 3D numerical simulations of damage during the formation of successive chips when machining the aeronautical CFRP composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Zenia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lanouar Ben Ayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Czarnota</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delamézière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th Leeds-Lyon Symposium on Tribology and Tribochemistry Forum 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">11th World Congress on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01442244v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01443861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of thermal/friction laws governing the tool-workmaterial interface behaviour and their integration in a FE code for machining processes analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badis Haddag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Atlati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th Leeds-Lyon Symposium on Tribology and Tribochemistry Forum 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01441753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à une Approche Simplifiée pour la simulation numérique du formage incrémental</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Modélisation par une approche probabiliste et tribologique de l'usure par abrasion des outils de coupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faycel Halila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Czarnota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lanouar Ben-Ayed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03440573v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03440611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation par une approche probabiliste et tribologique de l'usure par abrasion des outils de coupe</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Contribution à une Approche Simplifiée pour la simulation numérique du formage incrémental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delameziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lanouar Ben-Ayed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03440611v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03440573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le modèle hybride MAX-FEM pour l'analyse thermique transitoire des structures des couches minces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrazzaq Ifis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bilteryst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01722081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of sliding sticking nature of the tool/chip contact on the abrasive tool wear and cutting tool life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faycel Halila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th World Tribology Congress, WTC2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Turin, Italy. pp.USB stick</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01443612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle méthode d'analyse de l'écoulement du copeau en tournage s'appuyant sur une technique de numérisation 3D</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Développement d'un modèle hybride MAE-X-FEM pour la modélisation des couches minces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrazzaq Ifis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bilteryst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Steib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03421167v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03422733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale et numérique de l'usinage d'un acier à haute résistance avec une plaquette de coupe revêtue</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Nouvelle méthode d'analyse de l'écoulement du copeau en tournage s'appuyant sur une technique de numérisation 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badis Haddag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Steib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03422459v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03421167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l'influence des paramètres d'un modèle d'endommagement sur le phénomène de segmentation de copeaux lors de l'usinage des alliages d'aluminium aéronautiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Etude expérimentale et numérique de l'usinage d'un acier à haute résistance avec une plaquette de coupe revêtue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fousseny Kone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Czarnota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badis Haddag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Zenasni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03422729v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03422459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un modèle hybride MAE-X-FEM pour la modélisation des couches minces</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Étude de l'influence des paramètres d'un modèle d'endommagement sur le phénomène de segmentation de copeaux lors de l'usinage des alliages d'aluminium aéronautiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Atlati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badis Haddag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zenasni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03422733v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03422729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse expérimentale et numérique du cisaillement rapide des matériaux métalliques sous chargement extrême : Application à l'usinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Longère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Brest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12072,154 +13083,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic de défauts de systèmes cyber-physiques et manufacturiers : approches basées sur l'intelligence artificielle et par topologie distribuée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ringler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Knittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Ponsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yakob Abderrahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plate-Forme Intelligence Artificielle, PFIA'23, Conférence sur l’Apprentissage Automatique, CAp 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Strasbourg, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04255645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12229,170 +13240,170 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of coating materials on thermal loading in machining difficult-to-cut materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Haddag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on Advances in Materials and Processing Technologies (AMPT2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Paris, France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1315, pp.1663-1668, 2011, International conference on Advances in Materials and Processing Technologies (AMPT2010), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3552431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03617956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12402,130 +13413,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strength of Materials and Structural Components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Abbadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabie El Otmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Trans Tech Publications Ltd. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Abbadi, Redouane Kouddane, Mohammed Nouari and Prof. Rabie EL-OTMANI</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.224, 2019, Strength of Materials and Structural Components, 9783035715026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03325666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12535,151 +13546,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical approach for modeling abrasive tool wear and experimental validation when turning the difficult to cut Titanium Alloys Ti6Al4V</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faycel Halila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Czarnota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zitoune, R and Krishnaraj, V and Davim, JP. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MACHINING OF TITANIUM ALLOYS AND COMPOSITES FOR AEROSPACE APPLICATIONS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 763, pp.65-89, 2013, Materials Science Forum, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.763.65⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01502119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId337"/>
+      <w:footerReference w:type="default" r:id="rId355"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12747,51 +13758,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FB847F43"/>
+    <w:nsid w:val="C19AC4CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12978,51 +13989,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mohammed-nouari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7746-9331" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/128700777" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100898v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ringler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Knittel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nouari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ponsart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Yakob" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2025.02.121" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462073v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muslum Guven" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Wolff" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2025.02.057" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462146v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.E. Agode" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nouari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmhm.2023.106508" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04146711v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhoucine Boutrih" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Makich" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanouar Ben Ayed" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.03.117" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04146745v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssemeddine Ben Boubaker" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Moufki" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laheurte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Tidu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-022-09238-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04146702v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Skalante" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.03.105" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04146692v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jaafar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.03.107" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04146718v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyyed-Saeid Biriaie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.03.126" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325764v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Zarrouk" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal-Eddine Salhi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Atlati" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merzouki Salhi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2021.02.110" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322435v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Li" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yvonnet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combescure" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2021.114086" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552683v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanouar Ben-Ayed" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-020-06531-z" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333824v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssemedine Ben Boubaker" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan S&#233;nam Djaka" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10910344.2021.1971708" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325776v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032816v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badis Haddag" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moufki" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-019-04562-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904293v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2020053" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325655v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boukhoulda" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fb Boukhoulda" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Makich" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Haddag" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998319853025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032842v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yameogo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Makich" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-018-2663-9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325698v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouider Bendine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouaoui Satla" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Benallel Boukhoulda" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cls-2018-0004" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014449v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Djaka" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laheurte" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tidu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2018.07.034" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TN3Z106-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325669v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bendine" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boukhoulda" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Haddag" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2017.1387324" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325702v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bencheikh" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bilteryst" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2017.06.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325726v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Bencheikh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bilteryst" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2017.03.252" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325708v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benallel Farouk Boukhoulda" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219876217500426" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325701v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boukhoulda" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15440478.2017.1302384" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325725v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jaafar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Atlati" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Moufki" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2017.03.255" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325724v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Avevor" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2017.03.334" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325722v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2017.03.233" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325727v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Atlati" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2016.10.006" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01415881v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Sabkhi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pelaingre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Barlier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2016.05.002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GV0NZ1KL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01415877v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zouggar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boukhoulda" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2015.11.021" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325730v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Atmani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zenasni" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2016.09.016" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325732v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met6090197" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325728v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Satla" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11803-016-0352-y" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325713v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2374068X.2016.1247251" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417922v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pelaingre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barlier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.03.041" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417918v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-015-1499-1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417909v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Zenia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delam&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-014-6600-2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417916v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Czarnota" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fousseny Kon&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-015-6801-3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417920v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2015.04.024" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417919v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dhers" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.03.046" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417913v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Atmani" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.03.023" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417915v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.03.100" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417911v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2014.10.018" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67QPWBHX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01424976v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycel Halila" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2014.03.013" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KB2KCQ9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01424978v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazzaq Ifis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bilteryst" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2014.06.028" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01424971v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met4030335" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513631v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350650114521405" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01424975v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2014.02.005" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DH6SB843-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01424973v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2014.06.017" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TR5K6JCF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067055v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Robert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Batoz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2014.01.033" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01424972v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2014.05.034" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431199v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thil" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.1992" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431054v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2013.01.008" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHJPBD5L-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01427460v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Papillon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2013087" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431057v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kouadri" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Necib" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmachtools.2012.08.006" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPCNCP3M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01426237v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Calamaz" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Girot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMM.2013.053220" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431051v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2013.01.028" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0P9308LW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431214v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01426231v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2012.12.055" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4PCZ6VP1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01426239v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchadja Kagnaya" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cutard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-012-1069-8" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01427464v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.763.51" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01430698v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2013.01.015" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CJHVZ2R-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01427459v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmhm.2013.04.011" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTQ5VSR7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03617922v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kone" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Czarnota" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.12.024" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRD31MGH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431068v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Suresh Kumar Reddy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ls.143" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4FKXQ7BC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753354v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Bahi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mansori" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Molinari" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0497-6" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909740v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Limido" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Espinosa" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Coupard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmhm.2008.09.005" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018077v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2008.07.007" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087294v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. List" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. G&#233;hin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Gomez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Manaud" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2005.02.056" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3QTD0H8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312930v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Haterbouch" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cappella" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255630v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179603v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vinchon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03432902v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Boubakri" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dubar" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Watremez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien M&#233;resse" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubert" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188539v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325667v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5112625" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03376406v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03439188v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choukri Boubakri" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03376361v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03375740v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03375717v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Benchikh" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03375730v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ben Ayed" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325696v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Codjo" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03284715v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foli No&#235;l Amewoui Ekoue-Adjoka" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Le Coz" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bonnet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621614v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Julliere" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465638v2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Watrin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Grandjean" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01445897v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963479" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01445902v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Venunye Avevor" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963483" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01449487v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Bencheikh" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01449435v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01449482v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01443861v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01442244v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01441753v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440573v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Yu" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delameziere" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440611v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722081v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443612v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421167v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Jacquin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Steib" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422459v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fousseny Kone" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422729v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zenasni" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422733v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160489v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Long&#232;re" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Brest" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255645v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakob Abderrahmane" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03617956v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lazard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3552431" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325666v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Abbadi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie El Otmani" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scientific.net/book/strength-of-materials-and-structural-components/978-3-0357-3502-4" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01502119v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.763.65" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mohammed-nouari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7746-9331" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/128700777" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05621086v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Boubaker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nouari" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moufki" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2026.112116" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05621087v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Haterbouch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Makich" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssemeddine Ben Boubaker" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cappella" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2026.206777" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100898v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ringler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Knittel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nouari" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ponsart" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Yakob" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2025.02.121" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462073v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muslum Guven" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Wolff" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2025.02.057" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05621085v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17973/MMSJ.2025_11_2025138" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462146v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.E. Agode" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmhm.2023.106508" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05621080v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Le-Coz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Moufki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laheurte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-023-11511-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04146692v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Makich" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jaafar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.03.107" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04146718v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyyed-Saeid Biriaie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.03.126" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04146711v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhoucine Boutrih" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanouar Ben Ayed" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.03.117" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05621079v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Tidu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-022-09238-5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04146702v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Skalante" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.03.105" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322435v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Li" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yvonnet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combescure" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2021.114086" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325764v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Zarrouk" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal-Eddine Salhi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Atlati" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merzouki Salhi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2021.02.110" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05621068v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Djaka" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laheurte" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10910344.2021.1971708" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552683v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lanouar Ben-Ayed" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-020-06531-z" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05621066v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.B. Boubaker" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tidu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2021.09.086" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325776v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032816v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badis Haddag" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-019-04562-9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032842v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yameogo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-018-2663-9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325655v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boukhoulda" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fb Boukhoulda" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Makich" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Haddag" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998319853025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904293v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2020053" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014449v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Djaka" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2018.07.034" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TN3Z106-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325698v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouider Bendine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouaoui Satla" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Benallel Boukhoulda" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cls-2018-0004" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325727v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Atlati" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Haddag" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2016.10.006" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325669v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bendine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boukhoulda" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2017.1387324" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325702v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bencheikh" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bilteryst" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2017.06.001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325726v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Bencheikh" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bilteryst" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2017.03.252" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325708v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benallel Farouk Boukhoulda" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219876217500426" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325701v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boukhoulda" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15440478.2017.1302384" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325725v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jaafar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Atlati" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Moufki" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2017.03.255" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325722v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2017.03.233" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325724v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Avevor" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2017.03.334" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325728v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Satla" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11803-016-0352-y" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325713v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Sabkhi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2374068X.2016.1247251" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01415877v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zouggar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boukhoulda" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2015.11.021" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01415881v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pelaingre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Barlier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2016.05.002" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GV0NZ1KL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325730v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Atmani" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zenasni" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2016.09.016" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325732v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met6090197" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417913v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Atmani" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.03.023" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417915v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Zenia" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delam&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.03.100" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417911v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2014.10.018" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67QPWBHX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417916v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Czarnota" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fousseny Kon&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-015-6801-3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417920v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2015.04.024" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417922v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pelaingre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barlier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.03.041" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417918v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-015-1499-1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417909v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-014-6600-2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05628299v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zenia" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ben Ayed" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delameziere" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05626909v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01417919v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dhers" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.03.046" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01424972v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2014.05.034" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01424978v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazzaq Ifis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bilteryst" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2014.06.028" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01424976v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycel Halila" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2014.03.013" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KB2KCQ9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513631v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350650114521405" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01424971v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met4030335" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01424975v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2014.02.005" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DH6SB843-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05628302v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067055v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Robert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Batoz" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2014.01.033" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01424973v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2014.06.017" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TR5K6JCF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01430698v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2013.01.015" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CJHVZ2R-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01427459v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmhm.2013.04.011" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTQ5VSR7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01427460v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thil" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Papillon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2013087" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431057v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kouadri" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Necib" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmachtools.2012.08.006" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPCNCP3M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431054v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2013.01.008" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHJPBD5L-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431199v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.1992" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01426237v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Calamaz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Girot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMM.2013.053220" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431051v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2013.01.028" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0P9308LW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01426231v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2012.12.055" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4PCZ6VP1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431214v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01426239v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchadja Kagnaya" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cutard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-012-1069-8" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01427464v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.763.51" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03617922v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kone" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Czarnota" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.12.024" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRD31MGH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01431068v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Suresh Kumar Reddy" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ls.143" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4FKXQ7BC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753354v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Bahi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mansori" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Molinari" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-009-0497-6" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909740v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Limido" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Espinosa" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Coupard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmhm.2008.09.005" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018077v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2008.07.007" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087294v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. List" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. G&#233;hin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Gomez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Manaud" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2005.02.056" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3QTD0H8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312930v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Haterbouch" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cappella" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179603v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vinchon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255630v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03432902v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Boubakri" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dubar" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Watremez" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien M&#233;resse" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubert" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03375740v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03375717v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Benchikh" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03375730v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03376406v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03439188v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choukri Boubakri" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325667v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5112625" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188539v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03376361v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03284715v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foli No&#235;l Amewoui Ekoue-Adjoka" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Le Coz" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bonnet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325696v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Codjo" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621614v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Julliere" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465638v2" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Watrin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Grandjean" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01445897v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963479" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01445902v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Venunye Avevor" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963483" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01449482v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01449487v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Bencheikh" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01449435v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01442244v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01443861v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01441753v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440611v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440573v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Yu" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722081v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443612v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422733v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421167v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Jacquin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Steib" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422459v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fousseny Kone" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422729v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zenasni" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160489v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Long&#232;re" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Brest" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255645v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakob Abderrahmane" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03617956v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lazard" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3552431" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03325666v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Abbadi" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie El Otmani" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scientific.net/book/strength-of-materials-and-structural-components/978-3-0357-3502-4" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01502119v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.763.65" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>