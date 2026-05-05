--- v0 (2026-03-17)
+++ v1 (2026-05-05)
@@ -294,261 +294,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05067925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foreword to the special issue of Journal of Difference Equations and Applications on ‘Lozi, Hénon, and other chaotic attractors, theory and applications’</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of the Dynamics of Tuberculosis in Algeria Using a Compartmental VSEIT Model with Evaluation of the Vaccination and Treatment Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Chennaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Salah Abdelouahab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michal Pluhacek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Difference Equations and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10236198.2023.2267824⟩</w:t>
+              <w:t xml:space="preserve">Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (7), pp.146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/computation11070146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04571575v1</w:t>
+                <w:t xml:space="preserve">hal-04549426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Dynamics of Tuberculosis in Algeria Using a Compartmental VSEIT Model with Evaluation of the Vaccination and Treatment Effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Foreword to the special issue of Journal of Difference Equations and Applications on ‘Lozi, Hénon, and other chaotic attractors, theory and applications’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Lozi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyudmila Efremova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Salah Abdelouahab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safwan El Assad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bouchra Chennaf</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">René Lozi</w:t>
+                <w:t xml:space="preserve">Michal Pluhacek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (7), pp.146. </w:t>
+              <w:t xml:space="preserve">Journal of Difference Equations and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Special Issue of Journal of Difference Equations and Applications on ‘Lozi, Hénon, and other chaotic attractors, theory and applications', 29 (9-12), pp.861-875. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/computation11070146⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10236198.2023.2267824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04549426v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mem-fractive Properties of Mushrooms</w:t>
               </w:r>
@@ -757,235 +757,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04709291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On periodic solutions of fractional-order differential systems with a fixed length of sliding memory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bifurcation analysis of a model of tuberculosis epidemic with treatment of wider population suggesting a possible role in the seasonality of this disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed-Salah Abdelouahab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Lozi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safa Bourafa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">René Lozi</w:t>
+                <w:t xml:space="preserve">A. Arama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Innovative Applied Mathematics and Computational Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 1 (1), pp.64-78. </w:t>
+              <w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31, pp.123125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58205/jiamcs.v1i1.6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0057635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03513190v1</w:t>
+                <w:t xml:space="preserve">hal-03498071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bifurcation analysis of a model of tuberculosis epidemic with treatment of wider population suggesting a possible role in the seasonality of this disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed-Salah Abdelouahab</w:t>
+                <w:t xml:space="preserve">On periodic solutions of fractional-order differential systems with a fixed length of sliding memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safa Bourafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Salah Abdelouahab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Arama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 31, pp.123125. </w:t>
+              <w:t xml:space="preserve">Journal of Innovative Applied Mathematics and Computational Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (1), pp.64-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0057635⟩</w:t>
+                <w:t xml:space="preserve">⟨10.58205/jiamcs.v1i1.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03498071v1</w:t>
+                <w:t xml:space="preserve">hal-03513190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed-Mode Oscillations Based on Complex Canard Explosion in a Fractional-Order Fitzhugh-Nagumo Model</w:t>
               </w:r>
@@ -1633,51 +1633,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical Systems. Paths of twelve mathematicians and physicists to chaos and its applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safwan El Assad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed-Salah Abdelouahab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
@@ -1962,51 +1962,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E92EDF75"/>
+    <w:nsid w:val="8C92DF17"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2193,51 +2193,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mohammed-salah-abd-elouahab" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9235-8362" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/abdelouahab_m_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067925v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Azioune" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Salah Abdelouahab" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lozi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127425300198" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571575v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyudmila Efremova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safwan El Assad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Pluhacek" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10236198.2023.2267824" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549426v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Chennaf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computation11070146" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540744v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander E Beasley" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Salah Abdelouahab" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail-Antisthenis Tsompanas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna L Powell" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/ac2e0c" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709291v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjet Boudjerida" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513190v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Bourafa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58205/jiamcs.v1i1.6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498071v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arama" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0057635" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541322v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanrong Chen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/AMNS.2020.2.00047" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041670v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127419501116" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883191v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5136214" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324465v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/1945-919X.2015.00009.2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322396v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon L. O. Chua" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127414300237" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337180v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIT.2015.7233122" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222503v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Recent-Improvements-in-the-Theory-of-Chaotic-Attractors/Lozi-Efremova-Pluhacek/p/book/9781032940014?srsltid=AfmBOoqlIgXNGv261VTPFNwlBY21c-a2IWODhMXXpo8Ejco0mlHacVKq" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003568605" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872201v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Adamatzky" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mohammed-salah-abd-elouahab" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9235-8362" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/abdelouahab_m_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067925v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Azioune" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Salah Abdelouahab" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lozi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127425300198" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549426v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Chennaf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computation11070146" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571575v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyudmila Efremova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safwan El Assad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Pluhacek" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10236198.2023.2267824" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540744v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander E Beasley" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Salah Abdelouahab" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail-Antisthenis Tsompanas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna L Powell" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/ac2e0c" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709291v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjet Boudjerida" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498071v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arama" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0057635" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513190v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Bourafa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58205/jiamcs.v1i1.6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541322v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanrong Chen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/AMNS.2020.2.00047" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041670v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127419501116" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883191v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5136214" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324465v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/1945-919X.2015.00009.2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322396v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon L. O. Chua" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127414300237" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337180v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIT.2015.7233122" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222503v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Recent-Improvements-in-the-Theory-of-Chaotic-Attractors/Lozi-Efremova-Pluhacek/p/book/9781032940014?srsltid=AfmBOoqlIgXNGv261VTPFNwlBY21c-a2IWODhMXXpo8Ejco0mlHacVKq" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003568605" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872201v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Adamatzky" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>