--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -115,50 +115,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> arXiv : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">abdelouahab_m_1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=-Q6plA4AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -182,1298 +203,1298 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bifurcation Analysis of a Cournot Triopoly Game with Bounded Rationality and Chaos Control Via the OGY Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Azioune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Salah Abdelouahab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/S0218127425300198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05067925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Dynamics of Tuberculosis in Algeria Using a Compartmental VSEIT Model with Evaluation of the Vaccination and Treatment Effects</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Foreword to the special issue of Journal of Difference Equations and Applications on ‘Lozi, Hénon, and other chaotic attractors, theory and applications’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Lozi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyudmila Efremova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Salah Abdelouahab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">René Lozi</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safwan El Assad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Pluhacek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/computation11070146⟩</w:t>
+              <w:t xml:space="preserve">Journal of Difference Equations and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Special Issue of Journal of Difference Equations and Applications on ‘Lozi, Hénon, and other chaotic attractors, theory and applications', 29 (9-12), pp.861-875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10236198.2023.2267824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04549426v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foreword to the special issue of Journal of Difference Equations and Applications on ‘Lozi, Hénon, and other chaotic attractors, theory and applications’</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of the Dynamics of Tuberculosis in Algeria Using a Compartmental VSEIT Model with Evaluation of the Vaccination and Treatment Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Chennaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mohammed Salah Abdelouahab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michal Pluhacek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Difference Equations and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10236198.2023.2267824⟩</w:t>
+              <w:t xml:space="preserve">Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (7), pp.146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/computation11070146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04571575v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mem-fractive Properties of Mushrooms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander E Beasley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed-Salah Abdelouahab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michail-Antisthenis Tsompanas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna L Powell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinspiration &amp; Biomimetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1748-3190/ac2e0c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02540744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modified projective synchronization of fractional-order hyperchaotic memristor-based Chua’s circuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjet Boudjerida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Salah Abdelouahab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Innovative Applied Mathematics and Computational Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2 (3), pp.69-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04709291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bifurcation analysis of a model of tuberculosis epidemic with treatment of wider population suggesting a possible role in the seasonality of this disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed-Salah Abdelouahab</w:t>
+                <w:t xml:space="preserve">On periodic solutions of fractional-order differential systems with a fixed length of sliding memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safa Bourafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mohammed Salah Abdelouahab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Arama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0057635⟩</w:t>
+              <w:t xml:space="preserve">Journal of Innovative Applied Mathematics and Computational Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (1), pp.64-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58205/jiamcs.v1i1.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03498071v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03513190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On periodic solutions of fractional-order differential systems with a fixed length of sliding memory</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Bifurcation analysis of a model of tuberculosis epidemic with treatment of wider population suggesting a possible role in the seasonality of this disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed-Salah Abdelouahab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Arama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Innovative Applied Mathematics and Computational Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58205/jiamcs.v1i1.6⟩</w:t>
+              <w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31, pp.123125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0057635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03513190v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03498071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed-Mode Oscillations Based on Complex Canard Explosion in a Fractional-Order Fitzhugh-Nagumo Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed-Salah Abdelouahab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guanrong Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Mathematics and Nonlinear Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 5 (2), pp.239-256. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2478/AMNS.2020.2.00047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02541322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex Canard Explosion in a Fractional-Order FitzHugh–Nagumo Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed-Salah Abdelouahab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guanrong Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 29 (08), pp.1950111. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218127419501116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03041670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hopf-like Bifurcation And Mixed Mode Oscillation In A Fractional-Order FitzHugh-Nagumo Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed-Salah Abdelouahab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2183, pp.100003-1 100003-4. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5136214⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02883191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hopf Bifurcation and Chaos in Simplest Fractional-Order Memristor-based Electrical Circuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed-Salah Abdelouahab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indian Journal of Industrial and Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6 (2), pp.105-109. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5958/1945-919X.2015.00009.2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01324465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Memfractance: A Mathematical Paradigm for Circuit Elements with Memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed-Salah Abdelouahab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leon L. O. Chua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 24 (9), pp.1430023- 1430023-29. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/S0218127414300237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01322396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1483,120 +1504,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bifurcation Analysis and Chaos in Simplest Fractional-order Electrical Circuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed-Salah Abdelouahab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 3rd International Conference on Control, Engineering &amp; Information Technology (CEIT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Tlemcen, Algeria. pp.1-5, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEIT.2015.7233122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01337180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1606,135 +1627,135 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical Systems. Paths of twelve mathematicians and physicists to chaos and its applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safwan El Assad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed-Salah Abdelouahab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CRC Press; CRC Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, 2025, 978-1-032-94029-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781003568605⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05222503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1744,157 +1765,157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On memfractance of plants and fungi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander E Beasley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed-Salah Abdelouahab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lozi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna L Powell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Adamatzky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02872201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId57"/>
+      <w:footerReference w:type="default" r:id="rId58"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1962,51 +1983,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8C92DF17"/>
+    <w:nsid w:val="76A3FE27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2193,51 +2214,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mohammed-salah-abd-elouahab" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9235-8362" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/abdelouahab_m_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067925v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Azioune" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Salah Abdelouahab" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lozi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127425300198" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549426v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Chennaf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computation11070146" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571575v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyudmila Efremova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safwan El Assad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Pluhacek" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10236198.2023.2267824" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540744v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander E Beasley" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Salah Abdelouahab" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail-Antisthenis Tsompanas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna L Powell" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/ac2e0c" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709291v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjet Boudjerida" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498071v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arama" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0057635" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513190v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Bourafa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58205/jiamcs.v1i1.6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541322v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanrong Chen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/AMNS.2020.2.00047" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041670v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127419501116" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883191v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5136214" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324465v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/1945-919X.2015.00009.2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322396v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon L. O. Chua" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127414300237" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337180v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIT.2015.7233122" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222503v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Recent-Improvements-in-the-Theory-of-Chaotic-Attractors/Lozi-Efremova-Pluhacek/p/book/9781032940014?srsltid=AfmBOoqlIgXNGv261VTPFNwlBY21c-a2IWODhMXXpo8Ejco0mlHacVKq" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003568605" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872201v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Adamatzky" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mohammed-salah-abd-elouahab" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9235-8362" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/abdelouahab_m_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=-Q6plA4AAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067925v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Azioune" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Salah Abdelouahab" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lozi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127425300198" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571575v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyudmila Efremova" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safwan El Assad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Pluhacek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10236198.2023.2267824" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549426v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Chennaf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computation11070146" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540744v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander E Beasley" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Salah Abdelouahab" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail-Antisthenis Tsompanas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna L Powell" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/ac2e0c" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709291v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjet Boudjerida" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513190v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Bourafa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58205/jiamcs.v1i1.6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498071v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arama" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0057635" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541322v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanrong Chen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/AMNS.2020.2.00047" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041670v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127419501116" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883191v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5136214" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324465v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/1945-919X.2015.00009.2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322396v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon L. O. Chua" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127414300237" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337180v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIT.2015.7233122" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222503v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Recent-Improvements-in-the-Theory-of-Chaotic-Attractors/Lozi-Efremova-Pluhacek/p/book/9781032940014?srsltid=AfmBOoqlIgXNGv261VTPFNwlBY21c-a2IWODhMXXpo8Ejco0mlHacVKq" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003568605" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872201v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Adamatzky" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>