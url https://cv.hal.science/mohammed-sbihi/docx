--- v0 (2026-03-21)
+++ v1 (2026-04-23)
@@ -2177,269 +2177,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01239915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of the essential spectrum for 2D-transport models with Maxwell boundary conditions.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Lods</w:t>
+                <w:t xml:space="preserve">Spectral mapping theorems for neutron transport: L1 Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Mokhtar-Kharroubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Sbihi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Semigroup Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 72 (2), p.: 249-282</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00473900v1</w:t>
+                <w:t xml:space="preserve">hal-00488501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral theory of neutron transport semigroups with partly elastic collision operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Sbihi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01312519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral mapping theorems for neutron transport: L1 Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Mokhtar-Kharroubi</w:t>
+                <w:t xml:space="preserve">Stability of the essential spectrum for 2D-transport models with Maxwell boundary conditions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lods</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Sbihi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semigroup Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 29 (5), pp.499 - 523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mma.684⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00488501v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00473900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical Spectrum and Spectral Mapping Theorems in Transport Theory</w:t>
               </w:r>
@@ -3617,369 +3617,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01404006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-layer Point Merge System for Dynamically Controlling Arrivals on Parallel Runways</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Man Liang</w:t>
+                <w:t xml:space="preserve">Optimal Design of SIDs/STARs in TMA Using Simulated Annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Cafieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Sbihi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ji Ma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DASC 2016, 35th Digital Avionics Systems Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DASC.2016.7778098⟩</w:t>
+              <w:t xml:space="preserve">DASC 2016, 35th Digital Avionics Systems Conference, Enabling Avionics For UAS/UTM (UAS Traffic Management)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Sacramento, CA, United States. pp.ISBN: 978-1-5090-2524-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DASC.2016.7778099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01355074v2</w:t>
+                <w:t xml:space="preserve">hal-01379998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Design of SIDs/STARs in TMA Using Simulated Annealing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sonia Cafieri</w:t>
+                <w:t xml:space="preserve">Merging Flows in Terminal Moneuvering Area using Time Decomposition Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ji Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Sbihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DASC 2016, 35th Digital Avionics Systems Conference, Enabling Avionics For UAS/UTM (UAS Traffic Management)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICRAT 2016, 7th International Conference on Research in Air Transportation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Philadelphie, PA, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01379998v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01343823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merging Flows in Terminal Moneuvering Area using Time Decomposition Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-layer Point Merge System for Dynamically Controlling Arrivals on Parallel Runways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Man Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Sbihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ji Ma</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRAT 2016, 7th International Conference on Research in Air Transportation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DASC 2016, 35th Digital Avionics Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2016, Sacramento, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DASC.2016.7778098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01343823v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355074v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merging Flows in Terminal Manoeuvring Areas via Mixed Integer Linear Programming</w:t>
               </w:r>
@@ -5101,51 +5101,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Sbihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Jacomino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th workshop on: Models and Algorithms for Planning and Scheduling Problems (MAPSP)</w:t>
+              <w:t xml:space="preserve">MAPSP 2003 - 6th workshop on: Models and Algorithms for Planning and Scheduling Problems (MAPSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01706832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5540,177 +5540,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04431914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust SVM Optimization in Banach spaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A bang-bang principle for the conditional expectation vector measure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Askoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Sbihi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03945219v1</w:t>
+                <w:t xml:space="preserve">hal-03945255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bang-bang principle for the conditional expectation vector measure</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robust SVM Optimization in Banach spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Sbihi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Couellan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03945255v1</w:t>
+                <w:t xml:space="preserve">hal-03945219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A characterization of the solutions of steady Hamilton-Jacobi equations</w:t>
               </w:r>
@@ -6232,51 +6232,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E73AC39A"/>
+    <w:nsid w:val="20DADB05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6463,51 +6463,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mohammed-sbihi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4734-2599" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/103266569" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/204887836" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139977781" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05415267v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cou&#235;llan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sbihi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.12.019" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04447192v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couellan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-024-09931-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957204v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Herraz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Redonnet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Mongeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2023.109029" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04049157v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Huo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2023.104064" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02064458v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Ma" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.12657" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03104401v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Amadou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelaya-Cruz Luis Gustavo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Mora-Camino" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34117/bjdv6n7-023" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03342823v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2021.103374" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981692v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-020-06087-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02191040v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Chevalier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mar&#233;chal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace6070080" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02053694v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Maria Scala" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Antonio Mujica Mota" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2018.12.006" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01826116v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L&#243;pez-Aguilar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boyer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salazar-Aguilar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S106423071803005X" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01512533v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zhou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Cafieri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G002728" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00981337v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Rodionova" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2014.2312315" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00924267v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Askoura" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Tikobaini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2013.01.007" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476304v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gawtum Namah" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2010.13.647" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281711v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lods" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Mokhtar-Kharroubi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/cpaa.2009.8.1469" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280023v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Varnier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2008.03.005" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239915v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-006-0226-2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WZ4HQQW6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473900v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.684" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312519v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488501v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311998v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00233-004-0165-6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-63M9WC5Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05012220v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03041902v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniket Anand Deshmukh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Notry" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02873447v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjun Wang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02388287v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02352437v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01823188v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01651003v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01503222v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-4-431-56423-2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01637959v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mujica Mota" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01404006v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01355074v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man Liang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2016.7778098" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01379998v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2016.7778099" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01343823v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01379323v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01119530v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01206248v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01280641v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01002807v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00996689v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022746v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938895v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022748v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Puechmorel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481521v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beldiceanu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Carlsson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Truchet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Zampelli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01929-6_3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706832v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Espinouse" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Jacomino" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05415240v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravel Bassil" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-9808-0_24" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481532v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Agren" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04431914v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03945219v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03945255v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495318v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011072v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05016995v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gonzalez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;as Guitart" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219828v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2021.03.021" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mohammed-sbihi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4734-2599" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/103266569" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/204887836" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139977781" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05415267v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cou&#235;llan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sbihi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.12.019" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04447192v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couellan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-024-09931-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957204v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Herraz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Redonnet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Mongeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2023.109029" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04049157v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Huo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2023.104064" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02064458v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Ma" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.12657" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03104401v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Amadou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelaya-Cruz Luis Gustavo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Mora-Camino" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34117/bjdv6n7-023" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03342823v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2021.103374" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981692v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-020-06087-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02191040v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Chevalier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mar&#233;chal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace6070080" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02053694v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Maria Scala" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Antonio Mujica Mota" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2018.12.006" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01826116v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L&#243;pez-Aguilar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boyer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salazar-Aguilar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S106423071803005X" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01512533v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zhou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Cafieri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G002728" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00981337v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Rodionova" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2014.2312315" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00924267v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Askoura" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Tikobaini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2013.01.007" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476304v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gawtum Namah" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2010.13.647" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281711v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lods" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Mokhtar-Kharroubi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/cpaa.2009.8.1469" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280023v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Varnier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2008.03.005" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239915v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-006-0226-2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WZ4HQQW6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488501v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312519v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473900v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.684" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311998v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00233-004-0165-6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-63M9WC5Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05012220v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03041902v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniket Anand Deshmukh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Notry" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02873447v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjun Wang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02388287v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02352437v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01823188v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01651003v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01503222v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-4-431-56423-2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01637959v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mujica Mota" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01404006v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01379998v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2016.7778099" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01343823v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01355074v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man Liang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2016.7778098" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01379323v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01119530v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01206248v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01280641v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01002807v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00996689v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022746v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938895v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022748v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Puechmorel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481521v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beldiceanu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Carlsson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Truchet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Zampelli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01929-6_3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706832v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Espinouse" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Jacomino" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05415240v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravel Bassil" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-9808-0_24" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481532v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Agren" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04431914v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03945255v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03945219v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495318v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011072v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05016995v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gonzalez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;as Guitart" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219828v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2021.03.021" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>