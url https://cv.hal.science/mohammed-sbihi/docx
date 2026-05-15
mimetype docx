--- v1 (2026-04-23)
+++ v2 (2026-05-15)
@@ -2177,178 +2177,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01239915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral mapping theorems for neutron transport: L1 Theory</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spectral theory of neutron transport semigroups with partly elastic collision operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Sbihi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semigroup Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 72 (2), p.: 249-282</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00488501v1</w:t>
+                <w:t xml:space="preserve">hal-01312519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral theory of neutron transport semigroups with partly elastic collision operators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectral mapping theorems for neutron transport: L1 Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Mokhtar-Kharroubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Sbihi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006</w:t>
+              <w:t xml:space="preserve">Semigroup Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 72 (2), p.: 249-282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01312519v1</w:t>
+                <w:t xml:space="preserve">hal-00488501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of the essential spectrum for 2D-transport models with Maxwell boundary conditions.</w:t>
               </w:r>
@@ -6232,51 +6232,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="20DADB05"/>
+    <w:nsid w:val="0D653A76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6463,51 +6463,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mohammed-sbihi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4734-2599" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/103266569" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/204887836" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139977781" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05415267v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cou&#235;llan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sbihi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.12.019" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04447192v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couellan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-024-09931-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957204v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Herraz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Redonnet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Mongeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2023.109029" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04049157v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Huo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2023.104064" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02064458v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Ma" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.12657" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03104401v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Amadou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelaya-Cruz Luis Gustavo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Mora-Camino" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34117/bjdv6n7-023" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03342823v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2021.103374" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981692v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-020-06087-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02191040v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Chevalier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mar&#233;chal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace6070080" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02053694v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Maria Scala" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Antonio Mujica Mota" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2018.12.006" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01826116v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L&#243;pez-Aguilar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boyer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salazar-Aguilar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S106423071803005X" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01512533v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zhou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Cafieri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G002728" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00981337v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Rodionova" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2014.2312315" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00924267v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Askoura" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Tikobaini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2013.01.007" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476304v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gawtum Namah" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2010.13.647" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281711v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lods" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Mokhtar-Kharroubi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/cpaa.2009.8.1469" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280023v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Varnier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2008.03.005" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239915v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-006-0226-2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WZ4HQQW6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488501v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312519v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473900v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.684" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311998v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00233-004-0165-6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-63M9WC5Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05012220v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03041902v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniket Anand Deshmukh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Notry" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02873447v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjun Wang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02388287v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02352437v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01823188v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01651003v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01503222v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-4-431-56423-2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01637959v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mujica Mota" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01404006v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01379998v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2016.7778099" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01343823v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01355074v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man Liang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2016.7778098" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01379323v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01119530v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01206248v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01280641v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01002807v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00996689v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022746v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938895v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022748v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Puechmorel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481521v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beldiceanu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Carlsson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Truchet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Zampelli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01929-6_3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706832v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Espinouse" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Jacomino" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05415240v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravel Bassil" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-9808-0_24" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481532v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Agren" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04431914v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03945255v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03945219v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495318v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011072v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05016995v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gonzalez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;as Guitart" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219828v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2021.03.021" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mohammed-sbihi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4734-2599" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/103266569" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/204887836" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139977781" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05415267v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cou&#235;llan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sbihi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.12.019" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04447192v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couellan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-024-09931-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957204v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Herraz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Redonnet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Mongeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2023.109029" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04049157v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Huo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2023.104064" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02064458v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Ma" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.12657" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03104401v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Amadou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelaya-Cruz Luis Gustavo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Mora-Camino" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34117/bjdv6n7-023" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03342823v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2021.103374" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981692v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-020-06087-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02191040v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Chevalier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mar&#233;chal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace6070080" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02053694v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Maria Scala" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Antonio Mujica Mota" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2018.12.006" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01826116v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L&#243;pez-Aguilar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boyer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salazar-Aguilar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S106423071803005X" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01512533v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zhou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Cafieri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G002728" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00981337v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Rodionova" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2014.2312315" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00924267v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Askoura" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Tikobaini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2013.01.007" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476304v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gawtum Namah" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2010.13.647" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281711v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lods" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Mokhtar-Kharroubi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/cpaa.2009.8.1469" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280023v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Varnier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2008.03.005" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239915v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-006-0226-2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WZ4HQQW6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312519v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488501v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473900v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.684" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311998v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00233-004-0165-6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-63M9WC5Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05012220v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03041902v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniket Anand Deshmukh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Notry" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02873447v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjun Wang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02388287v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02352437v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01823188v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01651003v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01503222v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-4-431-56423-2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01637959v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mujica Mota" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01404006v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01379998v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2016.7778099" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01343823v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01355074v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man Liang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2016.7778098" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01379323v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01119530v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01206248v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01280641v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01002807v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00996689v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022746v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938895v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022748v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Puechmorel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481521v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beldiceanu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Carlsson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Truchet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Zampelli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01929-6_3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706832v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Espinouse" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Jacomino" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05415240v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravel Bassil" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-9808-0_24" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481532v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Agren" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04431914v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03945255v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03945219v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495318v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011072v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05016995v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gonzalez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;as Guitart" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219828v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2021.03.021" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>