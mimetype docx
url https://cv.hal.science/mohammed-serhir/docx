--- v0 (2026-03-22)
+++ v1 (2026-05-03)
@@ -672,291 +672,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02905435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement Methods of Outdoor Low-Voltage Cable Characteristics for Narrowband Power Line Communication</w:t>
+                <w:t xml:space="preserve">Experimental Validation of Tensorial Metasurfaces for the Implementation of Radiating Aperture Field Distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariam Ait Ou Kharraz</w:t>
+                <w:t xml:space="preserve">Mounir Teniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Picard</w:t>
+                <w:t xml:space="preserve">Hélène Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Serhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Lavenu</w:t>
+                <w:t xml:space="preserve">Nicolas Capet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Jensen</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gérard-Pascal Piau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Power Delivery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 34 (5), pp.1818-1826. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 67 (7), pp.4901-4906. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPWRD.2018.2876248⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2019.2911328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03191545v1</w:t>
+                <w:t xml:space="preserve">hal-02474207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Validation of Tensorial Metasurfaces for the Implementation of Radiating Aperture Field Distributions</w:t>
+                <w:t xml:space="preserve">Measurement Methods of Outdoor Low-Voltage Cable Characteristics for Narrowband Power Line Communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mounir Teniou</w:t>
+                <w:t xml:space="preserve">Mariam Ait Ou Kharraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Roussel</w:t>
+                <w:t xml:space="preserve">Dominique Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Serhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Capet</w:t>
+                <w:t xml:space="preserve">Cedric Lavenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard-Pascal Piau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peter Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 67 (7), pp.4901-4906. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Power Delivery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (5), pp.1818-1826. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAP.2019.2911328⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TPWRD.2018.2876248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02474207v1</w:t>
+                <w:t xml:space="preserve">hal-03191545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detectability of junctions of underground electrical cables with a ground penetrating radar: Electromagnetic simulation and experimental measurements</w:t>
               </w:r>
@@ -1137,103 +1137,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tensorial metasurface antennas radiating polarized beams based on aperture field implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Teniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Serhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Capet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard-Pascal Piau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.1 - 8. </w:t>
@@ -1265,408 +1265,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01656823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenna far field assessment from near-field measured over arbitrary surfaces</w:t>
+                <w:t xml:space="preserve">Super-resolution characteristics based on time-reversed single-frequency electromagnetic wave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Farouq</w:t>
+                <w:t xml:space="preserve">Huilin Tu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaoqiu Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lesselier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Serhir</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAP.2016.2623858⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electromagnetic Waves and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (13), pp.1670 - 1680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09205071.2016.1210037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01448320v1</w:t>
+                <w:t xml:space="preserve">hal-01310741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super-resolution characteristics based on time-reversed single-frequency electromagnetic wave</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A compact dual polarized 3:1 bandwidth omnidirectional array of spiral antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaoqiu Xiao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Lesselier</w:t>
+                <w:t xml:space="preserve">Regis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Serhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Boust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electromagnetic Waves and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09205071.2016.1210037⟩</w:t>
+              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15, pp.1909 - 1912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LAWP.2016.2542982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01310741v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A compact dual polarized 3:1 bandwidth omnidirectional array of spiral antennas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Regis Guinvarc'H</w:t>
+                <w:t xml:space="preserve">Antenna far field assessment from near-field measured over arbitrary surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Farouq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Serhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Boust</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 15, pp.1909 - 1912. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64 (12), pp.5122 - 5130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LAWP.2016.2542982⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2016.2623858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01309233v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01448320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MATRIX METHOD FOR FAR-FIELD CALCULATION USING IRREGULAR NEAR-FIELD SAMPLES FOR CYLINDRICAL AND SPHERICAL SCANNING SURFACES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Farouq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Serhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress In Electromagnetics Research B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 63, pp.35-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1700,77 +1700,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MATRIX METHOD FOR ANTENNA PLANE WAVE SPECTRUM CALCULATION USING IRREGULARLY DISTRIBUTED NEAR-FIELD DATA : APPLICATION TO FAR-FIELD ASSESSMENT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Farouq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Serhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress In Electromagnetics Research M</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 42, pp.71-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2479,51 +2479,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Ziyyat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Serhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress In Electromagnetics Research B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 42, pp.225-243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3110,334 +3110,334 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep-learning Based Wall Mitigation Method for Through-the-wall Radar Imaging</w:t>
+                <w:t xml:space="preserve">Multi-frequency GNSS monitoring and analysing the Ionospheric scintillation effects for L-band by SAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanisse Boudrouz</w:t>
+                <w:t xml:space="preserve">Babu Sree Harsha Pasumarthi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max Muzeau</w:t>
+                <w:t xml:space="preserve">I. Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Serhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Hinostroza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Eyraud</w:t>
+                <w:t xml:space="preserve">Stéphane Saillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 International Radar Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2024, Rennes, France</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Oct 2024, Rennes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RADAR58436.2024.10993961⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04981693v2</w:t>
+                <w:t xml:space="preserve">hal-04981679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-frequency GNSS monitoring and analysing the Ionospheric scintillation effects for L-band by SAR</w:t>
+                <w:t xml:space="preserve">Deep-learning Based Wall Mitigation Method for Through-the-wall Radar Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Babu Sree Harsha Pasumarthi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Yanisse Boudrouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Muzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Serhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Saillant</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Eyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 International Radar Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2024, Rennes, France. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Oct 2024, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04981679v1</w:t>
+                <w:t xml:space="preserve">hal-04981693v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact on Mid-Latitude Ionospheric TEC and Scintillation during 2023 Geomagnetic Storms over France region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babu Sree Harsha Pasumarthi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Hinostroza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Serhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Saillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th European Space Weather Week</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4242,230 +4242,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic within a dielectric micro-structure: time-reversal and sparsity-constrained imaging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zicheng Liu</w:t>
+                <w:t xml:space="preserve">3D reconstruction of tree roots under heterogeneous soil conditions using Ground Penetrating Radar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Aboudourib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Serhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lesselier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Serhir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th European Conference on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association on Antennas and Propagation (EurAAP), Apr 2019, Krakow, Poland. pp.8740223</w:t>
+              <w:t xml:space="preserve">Near Surface Geoscience Conference 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAGE, Sep 2019, The Hague, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02074697v1</w:t>
+                <w:t xml:space="preserve">hal-02177390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D reconstruction of tree roots under heterogeneous soil conditions using Ground Penetrating Radar</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abderrahmane Aboudourib</w:t>
+                <w:t xml:space="preserve">Diagnostic within a dielectric micro-structure: time-reversal and sparsity-constrained imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peipei Ran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zicheng Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lesselier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Serhir</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Lesselier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Near Surface Geoscience Conference 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAGE, Sep 2019, The Hague, Netherlands</w:t>
+              <w:t xml:space="preserve">13th European Conference on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association on Antennas and Propagation (EurAAP), Apr 2019, Krakow, Poland. pp.8740223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02177390v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02074697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the electromagnetic probing of man-made and natural buried structures</w:t>
               </w:r>
@@ -4568,51 +4568,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the modeling and diagnosis of a micro-structured wire antenna system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huilin Tu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Serhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4679,395 +4679,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01726084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buried targets detection from synthetic anc measured B-scan ground penetrating radar data</w:t>
+                <w:t xml:space="preserve">Imaging Comparison of GPR Based on Multi-and Bi-static Configurations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Serhir</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abelin Kameni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Antennas and Propagation (EuCAP 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">22nd International Workshop on Electromagnetic Non--Destructive Evaluation (ENDE 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Saclay, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01587755v1</w:t>
+                <w:t xml:space="preserve">hal-01587802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ground penetrating radar data imaging via Kirchhoff migration method</w:t>
+                <w:t xml:space="preserve">Buried targets detection from synthetic anc measured B-scan ground penetrating radar data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Serhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelin Kameni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Computational Electromagnetics Society (ACES 2017)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/ROPACES.2017.7916395⟩</w:t>
+              <w:t xml:space="preserve">11th European Conference on Antennas and Propagation (EuCAP 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France. pp.1726 - 1730, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01587717v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging Comparison of GPR Based on Multi-and Bi-static Configurations</w:t>
+                <w:t xml:space="preserve">Ground penetrating radar data imaging via Kirchhoff migration method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Serhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abelin Kameni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Workshop on Electromagnetic Non--Destructive Evaluation (ENDE 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Computational Electromagnetics Society (ACES 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Florence, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ROPACES.2017.7916395⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01587802v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the input impedance of household appliances in the FCC frequency band</w:t>
               </w:r>
@@ -5092,51 +5092,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lavenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Serhir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5177,1195 +5177,1195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02406997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Far-field determination from near-field measured over a square section cylinder</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Farouq</w:t>
+                <w:t xml:space="preserve">Enhanced Linear Sampling Method for GPR Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Serhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Picard</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abelin Kameni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE Conference on Antenna Measurements &amp; Applications (CAMA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on New Computational Methods for Inverse Problems (NCMIP 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Cachan, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01448298v1</w:t>
+                <w:t xml:space="preserve">hal-01341986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of outdoor low voltage cables for narrowband power line communication</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the radiation of antennas within a subwavelength-separated wire distribution, super-localization and time-reversal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huilin Tu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaoqiu Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lesselier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Serhir</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 International Symposium on Power Line Communications and its Applications (ISPLC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISPLC.2016.7476267⟩</w:t>
+              <w:t xml:space="preserve">2016 Progress in Electromagnetic Research Symposium (PIERS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Shanghai, China. pp.3497-3497, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIERS.2016.7735486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02407226v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01330295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPR imaging via multi-frequency Linear Sampling Method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiang Liu</w:t>
+                <w:t xml:space="preserve">Specific Absorption Rate induced by anti-theft store protection gate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belinda Lima Herrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Serhir</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Symposium on Electric and Magnetic Fields (EMF 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Lyon, France. pp.OA3-2</w:t>
+              <w:t xml:space="preserve">BioEm 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Gand, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01338435v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01448278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Linear Sampling Method for GPR Imaging</w:t>
+                <w:t xml:space="preserve">3-D Discontinuous Galerkin Time-Domain Method for GPR Antennas and Scenarios Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Serhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelin Kameni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on New Computational Methods for Inverse Problems (NCMIP 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Cachan, France</w:t>
+              <w:t xml:space="preserve">10th International Symposium on Electric and Magnetic Fields (EMF 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Lyon, France. pp.PC-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01341986v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the radiation of antennas within a subwavelength-separated wire distribution, super-localization and time-reversal</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Lesselier</w:t>
+                <w:t xml:space="preserve">Discontinuous Galerkin Time-Domain method for 3D modeling of ground penetrating radar scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Serhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abelin Kameni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 Progress in Electromagnetic Research Symposium (PIERS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PIERS.2016.7735486⟩</w:t>
+              <w:t xml:space="preserve">2016 IEEE Conference on Electromagnetic Field Computation (CEFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Miami, United States. pp.1-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEFC.2016.7815999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01330295v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific Absorption Rate induced by anti-theft store protection gate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Picard</w:t>
+                <w:t xml:space="preserve">Detectability of underground electrical cables junction with a ground penetrating radar: electromagnetic simulation and experimental measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Serhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abelin Kameni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioEm 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Gand, Belgium</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly (EGU 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.EGU2016-17213-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01448278v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-D Discontinuous Galerkin Time-Domain Method for GPR Antennas and Scenarios Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiang Liu</w:t>
+                <w:t xml:space="preserve">Near-field to far-field transformation using near-field samples over an irregular spherical surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Farouq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Serhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lionel Pichon</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Symposium on Electric and Magnetic Fields (EMF 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE Conference on Antenna Measurements &amp; Applications (CAMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Syracuse, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CAMA.2016.7815749⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01338427v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01448292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detectability of underground electrical cables junction with a ground penetrating radar: electromagnetic simulation and experimental measurements</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental characterization of outdoor low voltage cables for narrowband power line communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ait Ou Kharraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jeandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lavenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly (EGU 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 International Symposium on Power Line Communications and its Applications (ISPLC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Bottrop, Germany. pp.138-143, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISPLC.2016.7476267⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01338459v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field to far-field transformation using near-field samples over an irregular spherical surface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Far-field determination from near-field measured over a square section cylinder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Farouq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Serhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE Conference on Antenna Measurements &amp; Applications (CAMA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Syracuse, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CAMA.2016.7815749⟩</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CAMA.2016.7815765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01448292v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01448298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discontinuous Galerkin Time-Domain method for 3D modeling of ground penetrating radar scenarios</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">X. Liu</w:t>
+                <w:t xml:space="preserve">GPR imaging via multi-frequency Linear Sampling Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Serhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelin Kameni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE Conference on Electromagnetic Field Computation (CEFC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Symposium on Electric and Magnetic Fields (EMF 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Lyon, France. pp.OA3-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CEFC.2016.7815999⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02402848v1</w:t>
+                <w:t xml:space="preserve">hal-01338435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GPR imaging via multi-frequency linear sampling method with limited aperture data</w:t>
               </w:r>
@@ -6377,51 +6377,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Serhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelin Kameni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6476,77 +6476,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Far-Field Antenna Calculation Based on Randomly Distributed Near-Field Measurement Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Farouq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Serhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antennas and Propagation (EuCAP), 2015 9th European Conference on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Lisbon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6584,51 +6584,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D modeling with discontinuous galerkin time domain method for ground penetration radar application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelin Kameni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Serhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6690,1419 +6690,1419 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01237072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A wideband omnidirectional conformal array for passive radar</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
+                <w:t xml:space="preserve">Antenna characterization from arbitrary near field measurement geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Farouq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Serhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Ribiere-Tharaud</w:t>
+                <w:t xml:space="preserve">Picard Dominique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE Antennas and Propagation Society International Symposium (APSURSI 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Jul 2014, Memphis, United States. pp.237-238, </w:t>
+              <w:t xml:space="preserve">IEEE Antenna Conference on Antenna Measurements and Applications (IEEE CAMA 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Antibes Juan-les-Pins, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APS.2014.6904450⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CAMA.2014.7003383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01103909v1</w:t>
+                <w:t xml:space="preserve">hal-01104545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-linear polarized cavity-backed sinuous antenna with non-sequential feeding</w:t>
+                <w:t xml:space="preserve">Low profile cavity-backed four-arm Archimedean spiral antenna with 8:1 bandwidth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hongzhao Ray Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Serhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ramanan Balakrishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hongzhao Ray Fang</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Israël Hinostroza</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Koenraad Mouthaan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Conference on Antennas and Propagation (EuCAP 2014) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IEEE, Apr 2014, La Haye, Netherlands. pp.1199 - 1201, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EuCAP.2014.6901988⟩</w:t>
+              <w:t xml:space="preserve">, IEEE, Apr 2014, La Haye, Netherlands. pp.2528 - 2531, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuCAP.2014.6902333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01104550v1</w:t>
+                <w:t xml:space="preserve">hal-01104549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenna characterization from arbitrary near field measurement geometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Reconstruction over a regular grid of antenna near field measurement based on irregular near field data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Farouq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Serhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Picard Dominique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Antenna Conference on Antenna Measurements and Applications (IEEE CAMA 2014)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CAMA.2014.7003383⟩</w:t>
+              <w:t xml:space="preserve">8th European Conference on Antennas and Propagation (EUCAP 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, The Hague, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuCAP.2014.6901956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01104545v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01104547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low profile cavity-backed four-arm Archimedean spiral antenna with 8:1 bandwidth</w:t>
+                <w:t xml:space="preserve">Dual-linear polarized cavity-backed sinuous antenna with non-sequential feeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ramanan Balakrishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hongzhao Ray Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ramanan Balakrishnan</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israël Hinostroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koenraad Mouthaan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Conference on Antennas and Propagation (EuCAP 2014) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IEEE, Apr 2014, La Haye, Netherlands. pp.2528 - 2531, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EuCAP.2014.6902333⟩</w:t>
+              <w:t xml:space="preserve">, IEEE, Apr 2014, La Haye, Netherlands. pp.1199 - 1201, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuCAP.2014.6901988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01104549v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01104550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction over a regular grid of antenna near field measurement based on irregular near field data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Farouq</w:t>
+                <w:t xml:space="preserve">A wideband omnidirectional conformal array for passive radar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Serhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Picard Dominique</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Boust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ribiere-Tharaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Conference on Antennas and Propagation (EUCAP 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, The Hague, Netherlands. </w:t>
+              <w:t xml:space="preserve">2014 IEEE Antennas and Propagation Society International Symposium (APSURSI 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jul 2014, Memphis, United States. pp.237-238, </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EuCAP.2014.6901956⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/APS.2014.6904450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01104547v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et optimisation d'antennes large bande destinées au radar à pénétration de sol dans la bande fréquentielle [0.6GHz, 3GHz]</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mariam Ait Ou Kharraz</w:t>
+                <w:t xml:space="preserve">Reconstruction sur un maillage régulier d'un champ proche mesuré sur un plan suivant un maillage irrégulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Farouq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Serhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">URSI-France - Journées scientifiques 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Paris, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">Assemblée générale biannuelle du GDR Ondes - Interférences d'Ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00834810v1</w:t>
+                <w:t xml:space="preserve">hal-00933667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connected Spiral Antennas for Wideband Circularly Polarized Antenna Array, Experimental Investigations</w:t>
+                <w:t xml:space="preserve">An efficient near field to near or far field transformation in time domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Serhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Conference on Antennas and Propagation (EuCAP 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Gothenburg, Sweden. pp.1-4</w:t>
+              <w:t xml:space="preserve">EuMC 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Nuremberg, Germany. pp.1095 - 1098</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00834795v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction sur un maillage régulier d'un champ proche mesuré sur un plan suivant un maillage irrégulier</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Farouq</w:t>
+                <w:t xml:space="preserve">ON THE COMPARISON OF UWB ANTENNAS FOR GPR APPLICATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Aguilera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Ait Ou Kharraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Serhir</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée générale biannuelle du GDR Ondes - Interférences d'Ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Dijon, France</w:t>
+              <w:t xml:space="preserve">3rd SONDRA Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Hyères - La Londe les Maures, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00933667v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient near field to near or far field transformation in time domain</w:t>
+                <w:t xml:space="preserve">Connected Spiral Antennas for Wideband Circularly Polarized Antenna Array, Experimental Investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Serhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Picard</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuMC 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Nuremberg, Germany. pp.1095 - 1098</w:t>
+              <w:t xml:space="preserve">3rd SONDRA Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Hyères - La Londe les Maures, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00933649v1</w:t>
+                <w:t xml:space="preserve">hal-00933672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ON THE COMPARISON OF UWB ANTENNAS FOR GPR APPLICATIONS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mariam Ait Ou Kharraz</w:t>
+                <w:t xml:space="preserve">Influence of the dielectric properties of the tissue equivalent liquid on the probe sensitivity for SAR measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamidou Balde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Serhir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd SONDRA Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Hyères - La Londe les Maures, France</w:t>
+              <w:t xml:space="preserve">BIOEM 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Thessalonnique, Greece. pp.CDRom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00933673v1</w:t>
+                <w:t xml:space="preserve">hal-00913909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connected Spiral Antennas for Wideband Circularly Polarized Antenna Array, Experimental Investigations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mise en œuvre d'une procédure de correction de sonde pour la mesure d'antenne en champ proche planaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Farouq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Serhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd SONDRA Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Hyères - La Londe les Maures, France</w:t>
+              <w:t xml:space="preserve">18èmes Journées Nationales Micro-ondes (JNM 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France. pp.CDRom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00933672v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00913870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the dielectric properties of the tissue equivalent liquid on the probe sensitivity for SAR measurements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Développement d'un banc de test pour la caractérisation d'antennes pulsées : mesure en champ proche dans le domaine temporel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Serhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Picard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Serhir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIOEM 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Thessalonnique, Greece. pp.CDRom</w:t>
+              <w:t xml:space="preserve">Assemblée générale biannuelle du GDR Ondes - Interférences d'Ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00913909v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en œuvre d'une procédure de correction de sonde pour la mesure d'antenne en champ proche planaire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Connected Spiral Antennas for Wideband Circularly Polarized Antenna Array, Experimental Investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Serhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Picard</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guinvarc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes Journées Nationales Micro-ondes (JNM 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris, France. pp.CDRom</w:t>
+              <w:t xml:space="preserve">7th European Conference on Antennas and Propagation (EuCAP 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Gothenburg, Sweden. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00913870v1</w:t>
+                <w:t xml:space="preserve">hal-00834795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un banc de test pour la caractérisation d'antennes pulsées : mesure en champ proche dans le domaine temporel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conception et optimisation d'antennes large bande destinées au radar à pénétration de sol dans la bande fréquentielle [0.6GHz, 3GHz]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Aguilera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Ait Ou Kharraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Serhir</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée générale biannuelle du GDR Ondes - Interférences d'Ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Dijon, France</w:t>
+              <w:t xml:space="preserve">URSI-France - Journées scientifiques 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Paris, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00933665v1</w:t>
+                <w:t xml:space="preserve">hal-00834810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localisation de cibles métalliques par retournement temporel d'ondes électromagnétiques - étude numérique 3-D et expérimentale</w:t>
               </w:r>
@@ -8339,51 +8339,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Serhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ribière-Tharaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jouvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8469,51 +8469,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Anisse Moutaouekkil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Serhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Ziyyat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8698,51 +8698,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Serhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ribière-Tharaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Picard Dominique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antennas and Propagation (EuCAP), 2010 Proceedings of the Fourth European Conference on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Barcelona, Spain. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9572,77 +9572,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposure due to magnetic field radiated by anti-theft store protection gate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belinda Lima Herrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Serhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioElectromagnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Asilomar, United States. Proceedings of BioEM2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9667,51 +9667,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the SAR induced by an antenna in a flat phantom from a free space near-field measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harakat Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9762,64 +9762,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAR measurements probe sensitivity function of the dielectric properties of the tissue equivalent liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamidou Balde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Serhir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10740,51 +10740,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290517v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L&#233;ger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Saintenoy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Serhir" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Costard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grenier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-17-1271-2023" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02472503v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Aboudourib" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lesselier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2020.2993719" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02472522v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peipei Ran" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingying Qin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2020.3016175" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03112405v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyuan Chen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2021.3083741" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02905435v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics9111750" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03191545v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Ait Ou Kharraz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Picard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Lavenu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jensen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRD.2018.2876248" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02474207v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Teniou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roussel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard-Pascal Piau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2019.2911328" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01631492v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Liu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lambert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.10.038" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01634080v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2017.2786295" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01656823v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Roussel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078717001222" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01448320v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Farouq" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2016.2623858" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01310741v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huilin Tu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoqiu Xiao" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09205071.2016.1210037" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309233v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Guinvarc'H" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Boust" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2016.2542982" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01242867v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERB15040905" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01242872v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM15010902" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01242850v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2480404" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01242886v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Hongzhao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guinvarc'H" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Mouthaan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2015.0099" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01242858v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERB15011410" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099340v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Benhamouche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bernard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pichon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2283397" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00859379v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013120439" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-JF6F37TR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00834773v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2013.2257654" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777537v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Anisse Moutaouekkil" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Ziyyat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474447v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Geffrin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Litman" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besnier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2010.2041157" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553812v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Drissi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2009.2036284" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337051v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553656v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2007.913080" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438243v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemoine" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/i2m.7.11-37" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-1T3KFRQ1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981693v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanisse Boudrouz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Muzeau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hinostroza" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Eyraud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981679v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babu Sree Harsha Pasumarthi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Saillant" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR58436.2024.10993961" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492514v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03478788v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02906373v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02200562v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02860247v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02860266v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02074720v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02200529v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02074707v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02074697v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zicheng Liu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02177390v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01726082v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuzhu Ye" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMMT.2018.8563966" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01726084v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMMT.2018.8563875" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01587755v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelin Kameni" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928686" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01587717v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ROPACES.2017.7916395" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01587802v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02406997v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ait Ou Kharraz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lavenu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jensen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPLC.2017.7897103" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01448298v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2016.7815765" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02407226v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Audebert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jeandin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPLC.2016.7476267" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01338435v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01341986v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01330295v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIERS.2016.7735486" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01448278v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Lima Herrero" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01338427v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01338459v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01448292v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2016.7815749" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02402848v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC.2016.7815999" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01237067v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01246554v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01237072v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103909v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ribiere-Tharaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2014.6904450" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104550v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramanan Balakrishnan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongzhao Ray Fang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l Hinostroza" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koenraad Mouthaan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6901988" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104545v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Picard Dominique" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2014.7003383" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104549v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6902333" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104547v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6901956" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00834810v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Aguilera" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00834795v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00933667v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00933649v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00933673v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00933672v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913909v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Balde" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913870v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00933665v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00742913v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00773386v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ribi&#232;re-Tharaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2012.6348808" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772476v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jouvie" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTEM.2012.6262395" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658604v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640480v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553804v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553802v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553806v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438605v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438607v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725715v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917632v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Floc'H" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kellouki" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03691405v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01246569v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01246545v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harakat Youssef" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107488v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04919859v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04108651v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394284405" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04919911v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9157.ch7" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04108654v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445186v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282109v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/tel-03191624v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290517v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L&#233;ger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Saintenoy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Serhir" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Costard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grenier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-17-1271-2023" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02472503v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Aboudourib" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lesselier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2020.2993719" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02472522v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peipei Ran" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingying Qin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2020.3016175" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03112405v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyuan Chen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2021.3083741" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02905435v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics9111750" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02474207v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Teniou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Roussel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard-Pascal Piau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2019.2911328" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03191545v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Ait Ou Kharraz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Picard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Lavenu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jensen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRD.2018.2876248" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01631492v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Liu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lambert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.10.038" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01634080v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2017.2786295" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01656823v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Roussel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078717001222" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01310741v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huilin Tu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoqiu Xiao" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09205071.2016.1210037" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309233v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Guinvarc'H" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Boust" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2016.2542982" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01448320v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Farouq" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2016.2623858" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01242867v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERB15040905" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01242872v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM15010902" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01242850v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2015.2480404" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01242886v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Hongzhao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guinvarc'H" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Mouthaan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2015.0099" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01242858v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERB15011410" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099340v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Benhamouche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bernard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pichon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2283397" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00859379v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013120439" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-JF6F37TR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00834773v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2013.2257654" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777537v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Anisse Moutaouekkil" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Ziyyat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474447v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Geffrin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Litman" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besnier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2010.2041157" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553812v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Drissi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2009.2036284" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337051v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553656v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2007.913080" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438243v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemoine" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/i2m.7.11-37" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-1T3KFRQ1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981679v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babu Sree Harsha Pasumarthi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hinostroza" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Saillant" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR58436.2024.10993961" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981693v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanisse Boudrouz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Muzeau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Eyraud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492514v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03478788v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02906373v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02200562v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02860247v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02860266v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02074720v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02200529v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02074707v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02177390v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02074697v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zicheng Liu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01726082v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuzhu Ye" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMMT.2018.8563966" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01726084v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMMT.2018.8563875" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01587802v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01587755v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelin Kameni" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928686" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01587717v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ROPACES.2017.7916395" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02406997v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ait Ou Kharraz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lavenu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jensen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPLC.2017.7897103" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01341986v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01330295v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIERS.2016.7735486" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01448278v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Lima Herrero" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01338427v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02402848v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC.2016.7815999" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01338459v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01448292v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2016.7815749" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02407226v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Audebert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jeandin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPLC.2016.7476267" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01448298v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2016.7815765" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01338435v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01237067v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01246554v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01237072v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104545v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Picard Dominique" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2014.7003383" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104549v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongzhao Ray Fang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramanan Balakrishnan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koenraad Mouthaan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6902333" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104547v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6901956" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104550v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l Hinostroza" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6901988" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103909v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ribiere-Tharaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2014.6904450" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00933667v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00933649v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00933673v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Aguilera" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00933672v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913909v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Balde" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913870v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00933665v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00834795v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00834810v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00742913v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00773386v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ribi&#232;re-Tharaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2012.6348808" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772476v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jouvie" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTEM.2012.6262395" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658604v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640480v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553804v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553802v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553806v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438605v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438607v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725715v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917632v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Floc'H" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kellouki" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03691405v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01246569v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01246545v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harakat Youssef" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107488v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04919859v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04108651v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394284405" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04919911v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9157.ch7" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04108654v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445186v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282109v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/tel-03191624v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>