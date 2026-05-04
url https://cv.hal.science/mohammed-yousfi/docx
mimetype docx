--- v1 (2026-04-09)
+++ v2 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mohammed Yousfi </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (139)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ternary recombination of excited Ar+(2P1/2) ions. II. Internal states of nascent Ar2+ and a novel view on the elementary recombination processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Kalus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent X. Gadéa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 163 (1), pp.014302. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0276161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Tip Distribution on Plasma Energy Efficiency in Pulsed Multitip-Plane Corona Discharge at Atmospheric Pressure in Dry and Humid Air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyen Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Guedah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 53 (2), pp.259-264. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2025.3533097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the N 2 + ion in cold helium plasma: III. Relaxation of rotational excitations in N 2 +</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Nongni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Kalus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent X. Gadéa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leininger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34 (3), pp.035013. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/adbb8b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of Ar2+ ions in cold argon plasmas through the ternary recombination mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.T. Nongni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Kalus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent X. Gadéa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33 (4), pp.045011. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/ad377a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air Pulsed-Corona discharges for degradation of emerging pharmaceutical pollutants in water and toxicity by-products control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djakaou Iya-Sou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalloul Bouajila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Water Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 67, pp.106127. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jwpe.2024.106127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ternary recombination of excited Ar+(P1/22) ions, established experimental results reinterpreted with a new extended model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.T. Nongni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Kalus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent X. Gadéa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 160 (16), pp.161101. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0202524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study and scaling-up of multi-tip pulsed-corona air discharges for degradation of paracetamol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djakaou Iya-Sou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalloul Bouajila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 58 (2), pp.025202. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/ad80a1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotational Transitions in the N2+ Ion Induced by Collisions with Helium Atoms in Cold Helium Plasmas. A Quasiclassical Trajectory Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Paláček</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Kalus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent X. Gadéa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leininger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25, pp.e202300469. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.202300469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma energy efficiency and equivalent electrical circuit of the multi-tips pulsed corona discharge in dry air at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyen Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electrostatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 122, pp.103784. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.elstat.2022.103784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the $\mathrm{N}_2^+$ ion in cold helium plasma II: transport properties of $\mathrm{N}_2^+$ in helium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanilas Paláček</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Beseda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Kalus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent X. Gadéa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (1), pp.015007. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/acb1d2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-induced fluorescence measurements of spatially resolved OH densities in a helium plasma jet interacting with three different targets in the open air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Cosimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J P Gardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (6), pp.065012. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/acdbe6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio approaches for N 2 + and N 2 + / He ions towards modeling of the N 2 + ion in cold helium plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Beseda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paláček</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent X. Gadéa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leininger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Kalus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Theoretical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1215, pp.113809. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comptc.2022.113809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the N2+ ion in cold helium plasma: dynamics of N2+/He collisions and cross-sections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Paláček</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Beseda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Kalus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent X. Gadéa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (10), pp.105004. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/ac949e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma energy efficiency in tip-to-plane air corona discharges at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyen Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electrostatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 115, pp.103642. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.elstat.2021.103642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active species evolution in presence of different targets impacted by helium plasma jet at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cosimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/ac4294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical electric fields in hot SF 6 , C 2 F 4 and Cu mixtures: Calculations with experimental validations for gas circuit breaker applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Reichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Petchanka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1711 - 1720. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDEI.2022.3194491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron transport coefficients in the mixtures of H2O with N2, O2, CO2 and dry air for the optimization of non-thermal atmospheric pressure plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ruiz-Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Urquijo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43 (45), pp.455201. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/43/45/455201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Dielectric Barrier Ambient Air Plasma on Two Brassicaceae Seeds: Arabidopsis thaliana and Camelina sativa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bafoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Plasma-Activated Seed Germination, 22 (18), pp.9923. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms22189923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Numerical Simulation of a Low-Temperature Argon Plasma Jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Barkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Ben Halima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Jomaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Charrada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 49 (4), pp.1302-1310. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2021.3066848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational temperature of NOγ band in pulsed corona discharge for tip-to-plane configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guedah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24, pp.110-113. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matpr.2019.07.692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical equivalent circuit and modeling of a pulsed air corona discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guedah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24, pp.119-124. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matpr.2019.07.703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization of argon/air mixture microwave plasmas using optical emission spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 370, pp.111278. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jms.2020.111278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxation of electronic excitations in Kr-2(+) ions in cold krypton plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril van de Steen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Kalus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajko Ćosić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent X. Gadéa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (2), pp.025004. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/ab5f42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composites based on polyphtalamides matrices and continuous glass fibers: structure-processing and properties relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dkier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Colella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-020-01564-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave absorption and optical emission spectrometry analyses of ambient air plasmas induced by pulsed electron beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ribiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 128 (9), pp.093304. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0015482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Electrostatic Discharges induced Plasmas in dielectrics irradiated by multi-MeV electron beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gouriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ribière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie-Marie Plewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Maisonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cessennat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (1), pp.013502. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5127814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility and dissociation of electronically excited Kr2+ ions in cold krypton plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril van de Steen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Kalus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajko Ćosić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent X. Gadéa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (9), pp.095008. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/ab3a17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights of low-temperature plasma effects on germination of three genotypes of Arabidopsis thaliana seeds under osmotic and saline stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bafoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Le Ru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.8649. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-44927-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and Experimental Characterizations of Currents and Magnetic Fields Produced by Electrostatic Discharges Within Dielectrics Irradiated by High-Energy Electron Flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gouriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ribiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47 (8), pp.3766-3775. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2019.2907737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculations of cross-sections, dissociation rate constants and transport coefficients of Xe2+ colliding with Xe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril van de Steen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Kalus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajko Ćosić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvie Illésová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (13), pp.7029-7038. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9CP00338J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-sections, transport coefficients and dissociation rate constants for kr2+ molecular ion interacting with Kr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril van de Steen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Kalus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajko Ćosić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvie Illésová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (3), pp.035007. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/aaebe0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed Electric Field Treatment Enhances the Cytotoxicity of Plasma-Activated Liquids in a Three-Dimensional Human Colorectal Cancer Cell Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Griseti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Kolosnjaj-Tabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gibot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fourquaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.7583. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-44087-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced kinetics model for X-ray-generated atmospheric air plasmas fitted by microwave transmission measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ribiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gouriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Azais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 125 (8), pp.083303. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5064510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemo-rheological studies and monitoring of high-Tg reactive polyphtalamides towards a fast innovative RTM processing of fiber-reinforced thermoplastic composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dkier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 120, pp.109227. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2019.109227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Investigation of Effects of Electric Operating Parameters on Pulsed Corona Discharges in Humid Air at Atmospheric Pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guedah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of analytical Sciences, Methods and Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (4), pp.49-64. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/jasmi.2018.84005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of low temperature plasmas and plasma activated waters on Arabidopsis thaliana germination and growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bafoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Jemmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (4), pp.e0195512. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0195512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum and semi-classical collision cross-sections and transport data for a Kr+/Kr system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril van de Steen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Kalus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent X. Gadéa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (6), pp.065005. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/aac8c1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collision cross sections and transport coefficients of O−, O2−, O3− and O4− negative ions in O2, N2 and dry air for non-thermal plasmas modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hennad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 72 (2), pp.27. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2017-80479-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculations with experimental validations of cross-sections and transport coefficients of Xe+ colliding with Xe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril van de Steen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Kalus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent X. Gadéa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (18), pp.185204. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6455/aad92a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced time-dependent collisional-radiative models of non-equilibrium plasmas produced by surface flashover on a velvet cathode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie-Marie Plewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ribiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Maisonny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (28), </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/aacabb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of six simulation codes for positive streamers in air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Bagheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Teunissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U Ebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (9), pp.095002. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/aad768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OES spectroscopic measurements of temperatures and densities of charged particles in micro-air plasma for gene transfection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Zerrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Motomura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ikeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jinno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (4), pp.445-446. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/PlasmaMed.2018019247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therapeutic Efficacy Of Plasma Activated Medium In 2d And 3d In Vitro Head And Neck Fadu Cancer Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chaivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Vicendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Plasma Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.40-41. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cpme.2017.12.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D streamers simulation in a pin to plane configuration using massively parallel computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Plewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (9), </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/aaa91b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and experimental characterization of the plasma produced by a velvet cathode in a linear induction accelerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph-Marie Plewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Wattieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (8), pp.083506. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5038012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High power electron diode for linear induction accelerator at a flash radiographic facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie-Marie Plewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Poulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Accelerators and Beams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (7), pp.070401. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevAccelBeams.21.070401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of reactive oxygen and nitrogen species generated in three liquid media by low temperature helium plasma jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Vicendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (4562), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-04650-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of absolute atomic nitrogen density by two-photon absorption laser-induced fluorescence spectroscopy in hot air plasma generated by microwave resonant cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Wattieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical Sciences, Methods and Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 07 (04), pp.93-115. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/jasmi.2017.74008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breakdown electric fields in dissociated hot gas mixtures of sulfur hexafluoride including teflon: Calculations with experimental validations and utilization in fluid dynamics arc simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Reichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Petchanka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (10), pp.103302. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4977864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric and Spectroscopic Studies of Pulsed Corona Discharges in Nitrogen at Atmospheric Pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guedah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of analytical Sciences, Methods and Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (3), pp.57-74. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/jasmi.2017.73006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical emission spectroscopy characterizations of micro-air plasma used for simulation of cell membrane poration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Zerrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Motomura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ikeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jinno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58 (7), 075006 ; Special Issue. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0741-3335/58/7/075006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical analysis of atmospheric air plasma induced by multi-MeV pulsed X-ray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Maulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ribiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pouzalgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (10), pp.102117. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4966048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotoxic and cytotoxic effects of plasma activated media on Multi-Cellular Tumor Spheroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), pp.47-57. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/PlasmaMed.2016015823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo Poration Model of Cell Membranes for Application to Plasma Gene Transfection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Zerrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rhallabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideki Motomura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masafumi Jinno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Processes and Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (6), pp.633 - 648. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppap.201500144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarks of 3D Laplace Equation Solvers in a Cubic Configuration for Streamer Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph-Marie Plewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (5), pp.538 - 543. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1009-0630/18/5/16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Ar plasma jets induced by single and double dielectric barrier discharges at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Wattieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (11), pp.114901. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4961037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Determination of Density of Ground State Atomic Oxygen from Both TALIF and Emission Spectroscopy in Hot Air Plasma Generated by Microwave Resonant Cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Wattieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (3), pp.259-265. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1009-0630/18/3/08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short and long time effects of low temperature Plasma Activated Media on 3D multicellular tumor spheroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fongia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ducommun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lobjois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, 12 p. ; 21421. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep21421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical investigations of air plasmas induced by multi-MeV pulsed X-ray from low to atmospheric pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Maulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ribiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pouzalgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP : Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (12), pp.123302. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4963116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical kinetics and relaxation of non-equilibrium air plasma generated by energetic photon and electron beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Maulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ribiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Azais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (4), pp.043501. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4944923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport and dissociation of neon dimer cations in neon gas: a joint dynamical and Monte Carlo modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Stachoň</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent X. Gadéa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Kalus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic and Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (17), pp.175205. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-4075/49/17/175205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-Hydrodynamics and Kinetic Modeling of Dry and Humid Air Flows Activated by Corona Discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (5), pp.469-472. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1009-0630/18/5/04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Injected in Multi-tip Pulsed Corona Discharge Reactor in Air at Atmospheric Pressure for Pollution Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyen Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guedah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (9), pp.4694-4700 ; Part B. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matpr.2015.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Studies of Double Dielectric Barrier Discharge and Microwave Argon Plasma Jets at Atmospheric Pressure for Biomedical Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judee Florian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Wattieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph-Marie Plewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 43 (9), pp.3332-3338. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2015.2404879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionic compatibilization of polypropylene/polyamide 6 blends using an ionic liquids/nanotalc filler combination: morphology, thermal and mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crepin-Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Greenhill-Hooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.46197-46205. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5ra00816f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved fictitious charge method for calculations of electric potential and field generated by point-to-plane electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djilali Benyoucef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electrostatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 76, pp.24-30. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.elstat.2015.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of superficial surface texture anisotropy in helical slide and plateau honing on ring-pack performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabeur Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mansori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part J: Journal of Engineering Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 230 (8), pp.1030-1037</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle modelling of magnetically confined oxygen plasma in low pressure radio frequency discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djilali Benyoucef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (1), pp.013510. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4907178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-temperature plasma-induced antiproliferative effects on multi-cellular tumor spheroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph-Marie Plewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Frongia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ducommun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16, pp.043027. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/16/4/043027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale analysis of the roughness effect on lubricated rough contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mezghani S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Mansori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 136 (1), pp.0011501-1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ar+/Ar, O2+/O2 and N2+/N2 Elastic Momentum Collision Cross Sections : Calculation and Validation Using the Semi-Classical Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djilali Benyoucef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (6), </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1009-0630/16/6/09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of absolute atomic oxygen density by two-photon absorption laser-induced fluorescence spectroscopy in hot air plasma generated by microwave resonant cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Science International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (3), pp.416-433. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9734/PSIJ/2014/6986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual effect of groove size and anisotropy of cylinder liner honed textures on engine performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabeur Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Mansori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 966-967, pp.175-183. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.966-967.175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Analysis of the Roughness Effect on Lubricated Rough Contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabeur Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mansori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiscale Analysis of the Roughness Effect on Lubricated Rough Contact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 136, pp.8. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4025222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First principles transport coefficients and reaction rates of Ar2+ ions in argon for cold plasma jet modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chicheportiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Stachoň</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent X. Gadéa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Kalus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 141 (13), pp.134302. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4896613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-parametric study of sizes of dielectric barrier discharge setup and its effects on engineering of low temperature plasma jets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Jomaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering and Technology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (2), pp.12-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio transport coefficients of Ar+ ions in Ar for cold plasma jet modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chicheportiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent X. Gadéa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 89, pp.063102. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.89.063102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle modelling of low-pressure radio-frequency magnetron discharges including the effects of self-induced electromagnetic fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djilali Benyoucef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (4), pp.044007. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/23/4/044007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-temperature plasmas at atmospheric pressure: toward new pharmaceutical treatments in medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pathak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (2), pp.123-135. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fcp.12018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric cold plasmas for biofilm inactivation: does biofilm extracellular matrix limit the bactericidal process?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Seyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Randrianjatovo-Gbalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering and Technology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.123-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-hydrodynamics and kinetic modelling of polluted air flow activated by multi-tip-to-plane corona discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Meziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 113 (15), pp.153302. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4801879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of new synthetic talc as reinforcing nanofillers for polypropylene and polyamide 6 systems: thermal and mechanical properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crépin-Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2013.04.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion collision cross sections and transport coefficients extended to intermediate energies and reduced electric fields for He2+ ions colliding with He</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chicheportiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kalus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 88 (4), 043104 [13 p.]. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.88.043104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical kinetics and discharge dynamics models associated to optical emission spectroscopy for tuning the active species in helium–oxygen plasma jet in ambient air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hennad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Wattieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP : Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Expansion of Thermal Shock and Pressure Waves Inducaed by a Streamer Dynamics in Positive DC Corona Discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Meziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41 (4), pp.942-947. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2013.2249118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical emission spectroscopy for quantification of ultraviolet radiations and biocide active species in microwave argon plasma jet at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Wattieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 89 (1), pp.66-76. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sab.2013.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of collision cross-sections and ion transport coefficients from several He+/He interaction potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chicheportiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent X. Gadéa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46 (6), pp.065201. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-4075/46/6/065201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Multi-Tips Pulsed Corona Discharges in Air at Atmospheric Pressure for VOC Removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Mraihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasma Environmental Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (1), pp.75-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Running-in wear modeling of honed surface for combustion engine cylinder liners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabeur Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mansori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 302, pp.1360-1369. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2013.01.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual influence of cross hatch angle and superficial roughness of honed surfaces on friction in ring-pack tribo-system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabeur Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mansori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 66, pp.54-59. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2013.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Increasing Magnetic Field and Decreasing Pressure on Asymmetric Magnetron Radio Frequency Ar/O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djilali Benyoucef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41 (4), pp.829-838. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2013.2250312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D analysis of proliferation and apoptosis of HCT116 multicell tumor spheroïds exposed to low temperature plasma jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ducommun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lobjois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Frongia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collision cross sections, transport and reaction coefficients of ions in He-Air mixtures for optimization of low temperature plasma jets at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hennad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP : Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 112, pp.043301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full multi grid method for electric field computation in point-to-plane streamer discharge in air at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Renon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 231 (2), pp.251-261. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2011.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of ionization wave dynamics in low-temperature plasma jets from fluid modeling supported by experimental investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Jomaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (4), pp.045003. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/21/4/045003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic data of ions in He-air mixtures for fluid modeling of low temperature plasma jets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hennad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP : Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 112, pp.043301. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4747936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric and Spectroscopic Analysis of Surface Corona Discharges in Ambient Air and Comparison With Volume Corona Discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J P Gardou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40 (4), pp.1167-1176. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2012.2184804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inactivation of Gram-positive biofilms by low-temperature plasma jet at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Fontagné-Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45 (34), pp.345202. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/45/34/345202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle-in-cell Monte Carlo simulation using free path method for radio frequency argon discharge modelling: Comparison with experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djilali Benyoucef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Belmadani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of the Physical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (33), pp.5256-5265. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5897/IJPS10.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Scale Effect of Roughness on Hydrodynamic Contact Friction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabeur Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Zahouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mansori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Scale Effect of Roughness on Hydrodynamic Contact Friction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 55, pp.705-712. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10402004.2012.694990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport properties of F&#8722; in SF6–Xe, SF6–Ar and SF6–He mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21, pp.015014. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/21/1/015014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of numerical and physical anisotropic diffusion on branching phenomena of negative-streamer dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanadi Bensaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45 (38), pp.385203. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/45/38/385203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Low-Temperature Plasma Jet on Thermal Stability and Physical Structure of Type I Collagen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Samouillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40 (6), pp.1688-1695. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2012.2190303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion collision cross sections with transport and reaction coefficients in Ar, Cl2 and N2 and their mixtures for photonic crystal applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hennad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44 (2), pp.25201. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/44/2/025201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Analysis of Pulsed Positive Multipoint Corona Discharges in Air at Atmospheric Pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyen Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Mraihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (11), pp.2230-2231. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2011.2138168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-consistent particle modeling of radio frequency discharge in Ar/O2 mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djilali Benyoucef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Belmadani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP : Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 109 (083304), </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3569708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collision cross sections and swarm coefficients of water vapour ion clusters (H2O)nH+ with n = 1, 2 and 3 in N2, O2 and air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bekstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 61 (1), pp.153-159. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2010-10376-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of Thermal Techniques for the Characterization and Selection of Natural Biomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Samouillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jany Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (3), pp.230-248. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jfb2030230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical and spectroscopic analysis of mono- and multi-tip pulsed corona discharges in air at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Mraihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyen Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (6), pp.065002. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/20/6/065002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D simulation of active species and ozone production in a multi-tip DC air corona discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Meziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56 (2), pp.24005. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2011110154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drift and reactions of positive tetratomic ions in dry, atmospheric air: Their effects on the dynamics of primary and secondary streamers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bekstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP : Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 107 (10), pp.103308. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3410798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIC MC Using Free Path for the Simulation of Low-Pressure RF Discharge in Argon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djilali Benyoucef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Belmadani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Settaouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 38 (4), pp.902-908. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2010.2042305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic data for atmospheric pressure non-thermal plasma investigations in environmental and biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bekstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (3), pp.034004. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/19/3/034004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Several High Order Eulerian Numerical Schemes on Streamer Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances and Applications in Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (1), pp.1-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antioxidant activities and chemical composition of essential oil of Pistacia atlantica from Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gourine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bombarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nadjemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Stocker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 31 (2), pp.203--208. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2009.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisations électro-hydrodynamiques des décharges couronne dans l’air à la pression atmosphérique pour application aux actionneurs plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Charrada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6-7, pp.99-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative ion clusters in oxygen : collision cross sections and transport coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. De Urquijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bekstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ruiz-Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 55 (3), pp.637-643. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2009-00248-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle model analyses of N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O dilution with He on electrical characteristics of radiofrequency discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Younis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP : Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 105, pp.093305. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3125442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport properties of SF&amp;lt;sup&amp;gt;-&amp;lt;/sup&amp;gt;&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt; in SF&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt;–Ne, SF&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt;–N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; and SF&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt;–O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. De Urquijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hennad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (12), pp.125203. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/42/12/125203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron swarm coefficients in CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; and CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. De Urquijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Juarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Basurto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Hernández-Ávila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 37 (6), pp.764-772. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2009.2017538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The defensive role of lysozyme in human gingiva in inflammatory periodontal disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ghorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Khalife</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Igondjo-Tchen-Changotade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Periodontal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 44 (5), pp.578-587. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0765.2008.01148.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertinent cell population to characterize periodontal disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ghorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Khalife</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Igondjo-Tchen-Changotade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tissue and Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (2), pp.141-150. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tice.2008.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric pressure dielectric barrier discharges under unipolar and bipolar HV excitation in view of chemical reactivity in afterglow conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Panousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 37 (6 PART 1), pp.1004--1015. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2009.2014871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel method for studying the dynamics of polymers confined in spherical nanoparticles in nanoblends.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Porcar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lindner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rharbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marcromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (Issue 6), pp. 2190-2197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic characterization of an atmospheric pressure dbd afterglow under unipolar and bipolar pulsed excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Panousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13 (3-4), pp.359--372. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/HighTempMatProc.v13.i3-4.90⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of dielectric barrier discharges under unipolar and bipolar pulsed excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Panousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16 (3), pp.734--741. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDEI.2009.5128513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical and electrical analyses of DC positive corona discharge in N2/O2/CO2 gas mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyen Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal - Applied Physics (EPJ AP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42 (1), pp.55-61. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap:2008035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion swarm data of N4+ in N2, O2 and dry air for streamer dynamics simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bekstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal - Applied Physics (EPJ AP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42 (1), pp.33-40. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap:2008037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary and Secondary Streamer Dynamics in Pulsed Positive Corona Discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyen Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 36 (4), pp.924-925</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis and modeling of positive streamer in air : towards an estimation of O and N radical production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyen Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 41 (23), pp.234002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical Analysis on Two-Dimensional Point-to-Plane Streamer Simulations Using the Finite Element and Finite Volume Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leberis Papageorghiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Spyrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 35 (5), pp.1287-1300. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2007.905112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DBD-Corona Discharge for Degradation of Toxic Gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pacheco-Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Moreno-Saavedra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Diaz-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mercado-Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (6), </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1009-0630/9/6/09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Breakdown Electric Field Calculation for SF6 High Voltage Circuit Breaker Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Robin-Jouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (6), pp.690-694</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swarm data of O-, NO-, He+, N2O+, and ions in N2O, He and N2O–He mixtures for PECVD applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hennad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 40 (6), pp.1751-1762</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical analysis of DC positive corona discharge in air and N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;, O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; and CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP : Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 101, pp.053304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power dissipation analysis in N2O RF discharges using Monte Carlo modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Younis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Caquineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 40 (7), pp.2045-2054. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/40/7/029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de l'anisotropie des collisions ion-atome sur le transport des ions par simulation de Monte-Carlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hennad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lamrous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 7 (9), pp.1877-1892. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp3:1997229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00249687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boltzmann-equation analysis of electron kinetics in a positive column of low-pressure Hg–rare-gas discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alkaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Damelincourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 42 (2), pp.978-988. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.42.978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DETERMINATION OF MACROSCOPIC QUANTITIES FOR A TOWNSEND DISCHARGE IN HELIUM BY BOTH BOLTZMANN EQUATION AND MONTE CARLO METHODS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Segur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pareathumby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique Colloques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1979, 40 (C7), pp.C7-539-C7-540. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jphyscol:19797261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00219247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (137)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of humidity on the positive corona discharge in the tip-plane reacto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guedah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyen Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Plasma and Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Agadir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalent electrical circuit of the plasma jet reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guedah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyen Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Plasma and Energy Materials (ICPEM2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Agadir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breakdown criteria in air : critical analysis and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SICT 2022 / PLASMA TECH 2022 / TRIBOLOGY 2022 HYBRID JOINT CONFERENCES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse of effects of ambient air cold plasmas on germination of different genotypes of Arabidopsis Thaliana under osmotic and saline stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bafoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dunand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Plasma Medicine (ICPM-8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low temperature air plasma effects on germination of two Brassica-ceae seeds, Arabidopsis thaliana and Camelina sativa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bafoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Processing and Technology International Conference (Plasma Tech 2021) 07-09 april 2021 Paris, France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de densités absolues de radicaux OH par LIF dans un jet plasma d'hélium à la pression atmosphérique pour applications médicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cosimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR HappyBio-SFPb-SFPMed,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de traitements au plasma à barrière diélectrique dans l'air ambiant sur la germination et la surface de deux graines de Brassicacées : Arabidopsis thaliana et Camelina sativa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bafoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR HappyBio-SFPb-SFPMed,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of excited species in helium plasma jet in interaction with various surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cosimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Plasma Medicine (ICPM-8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corona discharges : Physics and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SICT / Plasma Tech 2021 Joint Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed electric field as a key element to overcome plasma activated liquids limited cytotoxicity in 3D spheroids 8th International</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Griseti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Kolosnjaj-Tabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gibot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Plasma Medicine (ICPM-8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The in-situ micro/nano-fibrillation concept as an efficient route for the enhancement of the processability and mechanical properties of bio-based polymeric blown films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dadouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Samuell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-F. Lacrampe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROCEEDINGS OF THE 35TH INTERNATIONAL CONFERENCE OF THE POLYMER PROCESSING SOCIETY (PPS-35)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Cesme-Izmir, France. pp.020023, </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5142938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of electron beam spectra on internal electrostatic discharge in Dielectrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gouriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ribière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Radiation and its Effects on Components and Systems: Radecs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of pulsed corona multi-tips reactor parameters on injected energy and ozone production at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cosimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guedah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Plasma and Energy Materials (ICPEM2019) 21-22 Feb 2019 Agadir (Morocco)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Agadir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous determination of rotational and vibrational temperatures in microwave plasma torch operating in Ar or Air/Ar mixtures using optical emission spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rassou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th Annual Meeting of the APS Division of Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, milwaukee, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiation of plasma-activated liquid cytotoxicity with pulsed electric fields for cancer treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Griseti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Kolosnjaj-Tabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gibot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Plasma for Cancer Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a cold helium plasma jet at atmospheric pressure impinging on glass, water and metal substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cosimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIV International Conference on Phenomena in Ionized Gases (XXXIV ICPIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antitumor effect of Plasma Activated Medium on human colorectal cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gibot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Vicendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIV International Conference on Phenomena in Ionized Gases (XXXIV ICPIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy efficiency transferred to the corona discharge reactor fed by a DC voltage in dry air at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guedah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Plasma and Energy Materials (ICPEM2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Agadir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of low temperature plasmas in ambient air on germination and plant growth of different genotypes of Arabidopsis thaliana seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bafoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Symposium on Plasma Chemistry (ISPC 24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of helium plasma jet at atmospheric pressure touching water, metal and dielectric surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cosimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Symposium on Plasma Chemistry (ISPC 24), June 9-14, 2019, Napoli (ITALIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Napoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High power electron diode for linear induction accelerator at the epure flash radiographic facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie-Marie Plewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Poulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 45th IEEE International Conference on Plasma Science (ICOPS 2018), June 24-28, 2018, Denver, CO (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Denver, United States. </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icops35962.2018.9576009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of effect of Plasma Activated Medium on FaDu (Head & Neck Cancer) MultiCellular Tumor Spheroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vicendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gibot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Plasma Medicine (ICPM7), June 17-22, 2018, Philadelphia (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical characterizations of the current and magnetic fields produced by electrostatic discharge within dielectrics generated by 6 MeV electrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gouriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ribiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Assaillit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th Spacecraft Charging Technology Conference, June 25-29, 2018, Kobe (JAPAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the substrate on the discharge characteristics in an atmospheric-pressure helium plasma jet : Optical diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cosimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th International High Tech Plasma Processes Conference (HTPP 15), July 2-6, 2018, Toulouse (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Activated Medium (PAM) Effect on Human Colorectal Cancer and Investigation of Cell Death Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gibot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vicendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. -P. Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Plasma Medicine (ICPM7), June 17-22, 2018, Philadelphia (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low temperature plasmas for biological applications: Fundamentals and technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22th International Conference on Gas Discharges and Their Applications (GD 2018), Sept. 2-7, 2018, Novi Sad (SERBIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Novi Sad, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of 3D Streamer branching using High Performance Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie-Marie Plewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE 2018 : 11ème Conférence de la Société Française d’Électrostatique, 29-31 Août 2018, Grenoble (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulation of germination and growth of Arabidopsis thaliana using low temperature plasmas and plasma activated waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bafoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Plasma Medicine (ICPM7), June 17-22, 2018, Philadelphia (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therapeutic efficacy of Plasma Activated Medium in 2D and 3D in vitro Head and Neck FaDu cancer cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vicendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Plasma for Cancer Treatment (IWPCT 2018), March 20-21, 2018, Greifswald (GERMANY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Greifswald, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma jet simulation in helium-air mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22th International Conference on Gas Discharges and Their Applications (GD 2018), Sept. 2-7, 2018, Novi Sad (SERBIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Novi Sad, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breakdown criteria in air : an overview supported by simulation predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ducasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE 2018 : 11ème Conférence de la Société Française d’Électrostatique, 29-31 Août 2018, Grenoble (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the cytotoxicity of Plasma Activated Medium by the quantification of free radical species generated by low-temperature plasma jet in liquid media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vicendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Plasma Medicine (ICPM7), June 17-22, 2018, Philadelphia (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of free radicals species generates by He cold atmospheric plasma jet in different liquid media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vicendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Phenomena in Ionized Gases (ICPIG 2017) July, 9-14, 2017, Estoril (PORTUGAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Estoril, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and experimental characterization of the plasma produced by velvet cathode in a linear induction acceleratorg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie-Marie Plewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. d'Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Pulsed Power Conference (PPC 2017), June 18-22, 2017, Brighton (UK)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and experimental characterization of a high power electron diode for linear induction accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie-Marie Plewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Maisonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Wattieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Pulsed Power Conference (PPC 2017), June 18-22, 2017, Brighton (UK)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotational, vibrational and electronic temperatures of pulsed corona discharge at atmospheric pressure in humid air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guedah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Phenomena in Ionized Gases (ICPIG 2017), July 9-14, 2017, Estoril (PORTUGAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Estoril, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment of Weissella confusa biofilms with low temperature plasma jet at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritxu Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fontagné-Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR ABioPlas, 3-4 Novembre 2016, Albi (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport and dissociation coefficients of helium, neon and argon dimer cations in their parent gases for low temperature plasma modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kalus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. X. Gadea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 23rd Europhysics Conference on Atomic and Molecular Physics of Ionized Gases (ESCAMPIG XXIII), July 12-16, 2016, Bratislava (SLOVAKIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse des cellules tumorales tête et cou (FaDu) aux traitements par milieux activés par plasma (PAM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vicendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR ABioPlas, 3-4 Novembre 2016, Albi (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-air plasma characterizations from optical emission spectroscopy for gene transfection application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Zerrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Motomura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ikeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jinno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Plasma Spectroscopy (IPS 2016), June 26-29, 2016, Inuyama (JAPAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Inuyama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic simulations with experimental validation of plasma-induced poration of cell membranes for gene transfection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Zerrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rhallabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Motomura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jinno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Plasma Medicine (ICPM-6), Sept. 4-9, 2016, Bratislava (SLOVAKIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of free radical species generated by low-temperature plasma jet in culture liquid media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vicendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Plasma Medicine (ICPM-6), Sept. 4-9, 2016, Bratislava (SLOVAKIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Pins Corona Discharge Treatment Of Dry Air Flue Gas Polluted By Nitrogen Oxide With Or Without Propene : Experimental And Theoritical Investigations For An Optimized Chemical Kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Loganathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khacef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Gas Discharges and Their Applications (GD2016), Sept. 11-16, 2016, Nagoya (JAPAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of low temperature plasma activated liquid media on multi-cellular tumor spheroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph-Marie Plewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Plasma Medicine (ICPM-6), Sept. 4-9, 2016, Bratislava (SLOVAKIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bratislava, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of ring-rod argon plasma jets at atmospheric pressure for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Wattieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Plasma Medicine (ICPM-6), Sept. 4-9, 2016, Bratislava (SLOVAKIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of free radical species generated in culture medium by He low-temperature plasma jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vicendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR ABioPlas, 3-4 Novembre 2016, Albi (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of cell death mechanisms of 3D multicellular tumor spheroids (MCTS) after contact with a plasma activated medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vicendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. -P. Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Plasma Medicine (ICPM-6), Sept. 4-9, 2016, Bratislava (SLOVAKIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between measured and simulated electron density of air plasma generated at atmospheric pressure by multi-MeV pulsed X-ray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Maulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ribiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Azais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd International Conference on Plasma Science, June 19-23, 2016, Banff, Alberta (CANADA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Alberta, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma-induced germination of Arabidopsis thaliana using 3 low temperature plasma devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Jemmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Wattieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWOPA : 1st International Workshop on Plasma Agriculture, May 15-20, 2016, Philadelphia (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperatures and densities of charged particles versus OES spectroscopic measurements of temperatures and densities of charged particles in micro-air plasma for gene transfection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Zerrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Motomura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ikeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jinno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Plasma Medicine (ICPM-6), Sept. 4-9, 2016, Bratislava (SLOVAKIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic modelling of non-equilibrium air plasma generated by energetic photon flash and electron beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Maulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ribiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Azais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd International Conference on Plasma Science, June 19-23, 2016, Banff, Alberta (CANADA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarks Of 3D Laplace Equation Solvers Using Parallel High Performance Computing Streamer Discharge Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph-Marie Plewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Gas Discharges and Their Applications (GD2016), Sept. 11-16, 2016, Nagoya (JAPAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des mécanismes de la mort cellulaire de sphéroïdes HCT 116 après contact avec milieux activés par plasma (PAM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vicendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. -P. Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR ABioPlas, 3-4 Novembre 2016, Albi (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ fibrillation of bio-based PLA/PA11 blends: Effect of the matrix elasticity on the morphology, rheology and mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Chomat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Dadouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-F Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50ème congrès annuel du Groupe Français de Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, LILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma-induced germination of Arabidopsis thaliana seeds using 3 low temperature plasma setups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jemmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Wattieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Advanced Application of Plasma Technologies in Central European Agriculture (WAAPT), April 17-21, 2016, Ljubljana (SLOVENIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of three low temperature plasmas on early events of Arabidopsis thaliana germination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Jemmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Wattieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Phenomena Ionized gases (ICPIG 2015), July 26-31, 2015, Iasi (ROMANIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Iasi, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo poration model of cell membrane permeabilization for plasma gene transfection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Zerrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rhallabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Motomura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jinno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR AbioPlas, Nov. 18-19, 2015, Orléans (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo simulation of cell membrane permeabilization by cold plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Zerrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rhallabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Motomura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jinno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Phenomena Ionized gases (ICPIG 2015), July 26-31, 2015, Iasi (ROMANIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Iasi, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiproliferative effects on multi-cellular tumor spheroids induced by low-temperature plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie-Marie Plewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Frongia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Symposium on Plasma Chemistry (ISPC 22), July 5-10, 2015, Antwerp (BELGIUM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth inhibition and DNA damages on multi cellular tumour spheroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Frongia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ducommun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCT116 induced by Plasma activated medium, GDR AbioPlas, Nov. 18-19, 2015, Orléans (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of recombination and relaxation of non-equilibrium air plasma generated by short time energetic electron and photon beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Maulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ribiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Symposium on Plasma Chemistry (ISPC 22), July 5-10, 2015, Antwerp (BELGIUM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma activated medium induces growth inhibition and DNA damages on multi cellular tumour spheroids HCT116</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Frongia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ducommun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOPLASMAS &amp; PLASMAS WITH LIQUIDS - Joint Conference of COST ACTIONS TD1208 “Electrical discharges with liquids for future applications” &amp; MP1101 Biomedical Applications of Atmospheric Pressure Plasma Technology, Sept. 13-17, 2015, Bertinoro (ITALY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bertinoro, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment of Arabidopsis thaliana seeds with N2/O2 late afterglows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Jemmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Villeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th Asian-European International Conference on Plasma Surface Engineering (AEPSE2015), Sept. 20-24, 2015, Jeju Island (REPUBLIC OF KOREA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Jeju Island, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo poration model of cell membrane permeabilization for plasma gene transfection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Zerrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rhallabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Motomura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jinno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Symposium on Plasma Chemistry (ISPC 22), July 5-10, 2015, Antwerp (BELGIUM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-Hydro-Dynamic Modeling with Experimental Validation of Cold Plasma Jets at Atmospheric Pressure for Biomedical and industrial Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Jomaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Charrada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hakone XIV, September 21-26, Zinnowitz (GERMANY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Zinnowitz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning of low temperature plasmas ejected in open air for biomedical applications from diagnostic and modeling tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Wattieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Jomaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPM 5, May 18-23, Nara (JAPAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Nara, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of He low temperature plasma jet on multi cellular tumor spheroids HCT116</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Frongia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ducommun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hakone XIV, September 21-26, Zinnowitz (GERMANY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Zinnowitz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotoxic and cytotoxic effects on multi cellular tumor spheroids exposed to low temperature plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph-Marie Plewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Frongia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ducommun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPM 5, May 18-23, Nara (JAPAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Nara, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic Data of Mono-Atomic Ar+ and Diatomic Ar2+ Ions in Argon Gas Needed to Optimize Low Temperature Plasma Jets for Biomedical Uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chicheportiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. X. Gadea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Gas Discharges and their applications GD2014, 6-11 July, Orléans (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental quantification of ultraviolet radiations and biocide active species in microwave argon plasma jet in open air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Wattieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. P. Castanié-Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Gas Discharges and their applications GD2014, 6-11 July, Orléans (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D tests of Poisson equation solvers for streamer simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Renon,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conferenceon Gas Discharges and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Orleans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D modeling of electro-hydrodynamics and chemical kinetic of dry and humid air flow activated by corona discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Gas Discharges and their applications GD2014, 6-11 July, Orléans (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la production d’un jet d’hélium dans l’air ambiant : Etudes expérimentales et théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Abioplas, La Rochelle France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low temperature plasmas at atmospheric pressure: a new weapon against cancer?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Target Cancer Conference 2013, Beijing China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion collision cross-sections and transport coefficients of Ar+/Ar for modelling low temperature plasma jets used in biomedical field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chicheportiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. X. Gadea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPIG 2013 : 31st International Conference on Phenomena in Ionized Gases Granada, Spain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to tailor low temperature plasma at atmospheric pressure for a given biomedical application?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Plasma Medicine, Orélans, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of bacteria inactivation using two distinct devices of low temperature plasma jets at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zarrouki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Plasma Medicine, Orléans, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integral cross sections of He+/He and He2+/He interaction systems for optimization of low temperature plasma sources for biomedical uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chicheportiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Svarnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. X. Gadea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI Escampig : Europhysics Conference on the Atomic and Molecular Physics of Ionized Gases, Viana do Castelo, Portugal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Viana do Castelo, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of multi-tip pulsed corona discharges in air at atmospheric pressure for VOC remova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Mraihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISNTP-8 : International Symposium on Non-Thermal/Thermal Plasma Pollution Control Technology &amp; Sustainable Energy, Camaret, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Camaret, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment of Weissella confusa biofilm models with low temperature plasma jet at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fontagné-Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofilms 5 - 5th International Conference on biofilms, Paris, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-dimensional simulation of a polluted gas flow stressed by a DC positive multi-pins corona discharge reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Meziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Non-Thermal/Thermal Plasma Pollution Control Technology &amp; Sustainable Energy (ISNTP-8), June 25-29, 2012, Camaret (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Camaret, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-Plasma research works done in PRHE team of Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST MP1101 : action Biomedical Applications of Atmospheric Pressure Plasma Technology, Bari, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic Data effect on Physical Modeling of Low Temperature Plasma Jet at Atmospheric Pressure for Biomedial Uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIth International Symposium On Electron-Molecule collisions, Maynooth, Ireland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Maynooth, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric analysis of a low temperature plasma jet at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIP 2011 : 18th International colloquium on Plasma processes Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between bactericidal potentialities of atmospheric and reduced pressure discharges and afterglows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR ABioPlas Nantes France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of active species and ozone production in a multi-tip dc air corona discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Meziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIP 2011 : 18th International colloquium on Plasma processes, Nantes, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes de formation et de propagation des jets de plasmas froids générés à l’aide d’un flux d’hélium à la pression atmosphérique par décharges à barrières diélectriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Jomaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Abioplas, 5-7 Décembre 2011, Toulouse (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notions générales sur les sources de plasmas froids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières Rencontres Plasma / Photochimie : Applications à la santé et à l’environnement, Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric modeling of a positive point to plan corona discharge at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Raouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Flazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djilali Benyoucef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIP 2011 : 18th International colloquium on Plasma processes Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo simulation of pressure and temperature dependence of nitrogen recombination probability on Pyrex and Silica surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boularas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIP 2011 : 18th International colloquium on Plasma processes, Nantes, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and characterization of plasma and laser treated collagen for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Samouillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Gardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jany Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIth Annual Meeting of the French Society of the Extracellular Matrix Biology (SFBMEC), Paris (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shock wave and Gas dynamics simulation in point-to-plane air corona discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanadi Bensaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII International Conference on Gas Discharge and Their Applications (GD 2010), Sept. 5-10, 2010, Greifswald (GERMANY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Greifswald, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non thermal atmospheric pressure plasma jet for bio-decontamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cousty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Plasma Medicine (ICPM-3), San Antonio, Greifswald (GERMANY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Greifswald, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma and UV treated collagen for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Samouillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Gardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jany Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes Journées de Calorimétrie et d’Analyse Thermique (JCAT 41), Tozeur (TUNISIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Tozeur, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measured and calculated electron transport coefficients for H2O and N2-H2O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. De Urquijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bekstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Basurto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII International Conference on Gas Discharge and Their Applications (GD 2010), Sept. 5-10, 2010, Greifswald (GERMANY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Greifswald, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non thermal atmospheric pressure plasma treatment and characterization of collagen for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Samouillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Gardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jany Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Plasma Medicine (ICPM-3), San Antonio, Greifswald (GERMANY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Greifswald, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of krypton excimers between 200 and 300 K following selective excitation of the Kr(5s) resonant or metastable states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peyo Rodriguez Akerreta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neermalsing Sewraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII International Conference on Gas Discharge and Their Applications (GD 2010), Sept. 5-10, 2010, Greifswald (GERMANY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Greifswald, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources de plasmas froids pour le biomédical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du GDR Abioplas, 18-19 Novembre 2010, Orléans (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric analysis of surface corona discharges and comparisons with their homologous volume discharges in ambient air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Gardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Conference of the French Society of Electrostatics (SFE 2010), Aug. 30-Sept. 1st, 2010, Montpellier (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul Analytique du Champ Magnétique Créé par Deux Aimants Permanents Concentriques Utilisé dans les Décharges Plasmas Magnétrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djilali Benyoucef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Belmadani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Séminaire Nationale sur le génie Electrique Appliqué aux énergies renouvelables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Chlef, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full multi grid technique for the solution of elliptic equations in streamer simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanadi Bensaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII International Conference on Gas Discharge and Their Applications (GD 2010), Sept. 5-10, 2010, Greifswald (GERMANY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Greifswald, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMULATION OF THERMAL AND CHEMICAL RELAXATION IN A POST-DISCHARGE AIR CORONA REACTOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Meziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII International Conference on Gas Discharges and Their Applications (GD 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Greifswald, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamental processes and basic data in non thermal atmospheric pressure plasmas for environmental and biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII International Conference on Gas Discharge and Their Applications (GD 2010), Sept. 5-10, 2010, Greifswald (GERMANY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Greifswald, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical And Electrical Analyses Of Pulsed Corona Discharges In Dry Air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyen Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Congress on Cold Atmospheric Pressure Plasmas : Sources and Applications, June 22-24, 2009, Gent (BELGIUM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of VUV emission of krypton using two-photon absorption laser induced fluorescence (TALIF) technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peyo Rodriguez Akerreta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIX International Conference on Phenomena in Ionized Gases (ICPIG 2009), July 12-17, 2009, Cancún (MEXICO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Cancún, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of VUV emission from Mono-Filamentary Dielectric Barrier Discharge in pure nitrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peyo Rodriguez Akerreta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neermalsing Sewraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIX International Conference on Phenomena in Ionized Gases (ICPIG 2009), July 12-17, 2009, Cancún (MEXICO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Cancún, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swarm Data of (H2O)nH+ Ions in N2, O2 and Dry Air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bekstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIX International Conference on Phenomena in Ionized Gases (ICPIG 2009), July 12-17, 2009, Cancún (MEXICO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Cancún, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Diagnotics Of Positive Corona Discharge In Air At Atmospheric Pressure For Pollution Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyen Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International colloquium on plasma processes (CIP 2009), June 22-23, 2009, Marseille (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analyses of electrical characteristics of surface and volume corona discharges in ambient air at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Gardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIX International Conference on Phenomena in Ionized Gases (ICPIG 2009), July 12-17, 2009, Cancún (MEXICO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Cancún, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical and Optical study of a DBD reactor in Ar/(O2-N2) mixtures and in pulsed electrical conditions. Application to bacterial decontamination : Escherichia Coli model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rouffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Symposium on Plasma Chemistry (ISPC 19), july 26-31, 2009, Bochum (GERMANY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic data needed for atmospheric pressure non thermal Plasma investigations in environmental and biological applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIX International Conference on Phenomena in Ionized Gases (ICPIG 2009), July 12-17, 2009, Cancún (MEXICO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Cancún, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Comparison of a Dielectric Barrier Discharge Atmospheric Pressure Reactor in Bipolar and Monopolar Pulsed Conditions for Biomedical Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Panousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garyfallos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Plasma Medicine (ICPM-2), March 16-20, 2009, San Antonio, Texas (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, San Antonio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron swarm coefficients in CO2-Air mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. De Urquijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Juarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bekstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Basurto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIX International Conference on Phenomena in Ionized Gases (ICPIG 2009), July 12-17, 2009, Cancún (MEXICO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Cancún, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O4 + Ions in Dry Air: Swarm Data and Corona Discharge Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bekstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIX International Conference on Phenomena in Ionized Gases (ICPIG 2009), July 12-17, 2009, Cancún (MEXICO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Cancún, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF discharge characteristics from particle model based on two optimized Monte Carlo methods for collision treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djilali Benyoucef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Belmadani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIX International Conference on Phenomena in Ionized Gases (ICPIG 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Cancún, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis of dielectric barrier discharges under unipolar pulsed voltage excitation at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Panousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Gas Discharges and their Applications (GD 2008), Sept. 7-12, 2008, Cardiff University (UK)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron transport coefficients in water vapour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Basurto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. De Urquijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Hernández-Ávila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Juarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th E‌urophysics Conference on the Atomic and Molecular Physics of Ionized Gases (ESCAMPIG XIX), July 15-19, 2008, Granada (SPAIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmas for environnemental issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference on Plasma Processing Science, July 13-18, 2008, Mount Holyoke College, MA (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Mount Holyoke, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breakdown simulations: which stakes for 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Robin-Jouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGRE 2008: Conseil International des Grands Réseaux Électriques, Aug. 24-29, 2008, Paris (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical analysis of the SF6 dielectric recovery in high voltage circuit-breaders around current zero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kairouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Robin-Jouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assen Vassilev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Gas Discharges and their Applications (GD 2008), Sept. 7-12, 2008, Cardiff University (UK)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative dissipated energy in DBD discharges using pulsed mono and bi polar electrical power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Panousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Held</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès de la Société Française d'Électrostatique (SFE 2008), July 7-9, 2008, Paris (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swarm data of H(H2O)n+ ions in N2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bekstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Europhysics Conference on the Atomic and Molecular Physics of Ionized Gases (ESCAMPIG XIX), July 15-19, 2008, Granada (SPAIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of an atmospheric pressure DBD under unipolar pulsed HV excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Panousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GD 2008 - 17th International Conference on Gas Discharges and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Cardiff, Unknown Region. pp.269--272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Electric Diagnostics of corona discharges in air at atmospheric pressure for gas pollution control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyen Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès de la Société Française d'Électrostatique (SFE 2008), July 7-9, 2008, Paris (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculations and experimental validation of SF6-swarm data in mixtures involving SF6 with rare gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. De Urquijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Hernández-Ávila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bekstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Gas Discharges and their Applications (GD 2008), Sept. 7-12, 2008, Cardiff University (UK)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O4- Swarm data in O2 and N2/O2 mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bekstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. De Urquijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Gas Discharges and their Applications (GD 2008), Sept. 7-12, 2008, Cardiff University (UK)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non thermal plasma Modelling for flue gas pollution control : Basic data and experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop &amp; Summer School on Plasma Physics (IWSSPP'08), July 3-5, 2008, Kiten (BULGARIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Kiten, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical emission spectroscopy characterization of an atmospheric pressure Nitrogen DBD afterglow under unipolar and bipolar pulsed excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Panousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th HTPP conference, July 7-11, 2008, Patras (GREECE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Patras, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non thermal Plasmas for environmental aspects: Basic data, electro-hydrodynamic and kinetic modeling with experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conferences on Plasma Processing Science (USA, Massachusetts), USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Massachusetts, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Updated Ion Swarm Data in N4+/N2 system for air pollution control applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bekstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIP 2007: 16th International Colloquium on Plasma Processes, Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Streamer dynamics in air corona discharges at atmospheric pressure: Comparisons between modelling and experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Streamers, sprites, leaders, lightning: from micro- to macroscales Leiden, Netherlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron-molecule collision cross sections needed for breakdown electric field calculations of hot dissociated SF6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV Intenational Symposium on electron-molecule collisions and swarms, Reading, UNITED KINGDOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Reading, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC positive corona discharge analyses in air and N2/O2/CO2 mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyen Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIP2007: 16th International Colloquium on Plasma ,Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements and calculations of electron swarm coefficients in N2-CO2 mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Juarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Basurto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Hernández-Ávila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPIG 2007 : XXVIII International Conference on Phenomena in Ionized Gases, Prague,Czech Republic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Prague, Czech Republic. pp.192-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation and comparison with experiment for a positive point to plane corona discharges in dry air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPIG 2007 : XXVIII International Conference on Phenomena in Ionized Gases, Prague,Czech Republic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Prague, Czech Republic. pp.1046-1049</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion swarm data of N4+ in N2, O2 and dry air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bekstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPIG 2007 : XXVIII International Conference on Phenomena in Ionized Gases, Prague,Czech Republic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positive point-to-plane corona discharge in air: electrical and optical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPIG 2007 : XXVIII International Conference on Phenomena in Ionized Gases, Prague,Czech Republic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Prague, Czech Republic. pp.963-966</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of cell membrane transport enhanced by plasma irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Uchida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bogaerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jinno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Motomura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulation of Cell Membrane Transport by Plasma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.173-247, 2018, 978-0-12-815004-7. </w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/C2017-0-01916-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Formation and Decay of Rare-Gas Excimers by Laser- Induced Fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neermalsing Sewraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J P Gardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photon Counting - Fundamentals and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, 2017, </w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/intechopen.71942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Temperature Plasmas for Biology Applications : Fundamentals and Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Plasma Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor &amp; Francis, pp.First Edition ; Two Volume Set, 2016, Low temperature plasmas for biology applications: Fundamentals and technology, </w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1081/E-EPLT-120053941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Volume Method for Streamer and Gas Dynamics Modelling in Air Discharges at Atmospheric Pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Volume Method - Powerful Means of Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Sofia, pp.283-308, 2012, 978-953-51-0445-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-hydrodynamics of micro-discharges in gases at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Intech, pp.442, 2011, 978-953-307-569-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non Thermal Plasma Sources of Production of Active Species for Biomedical uses: Analyses, Optimization and Prospect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Intech, 2011, 978-953-308-105-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENDOPROTHESE VASCULAIRE A PROPRIETES ANTI-THROMBOTIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Payrastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: EP3801661. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENDOPROTHESE VASCULAIRE A PROPRIETES ANTI-THROMBOTIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Payrastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2019234350. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endoprothèse vasculaire à propriétés anti-thrombotiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Payrastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3082116A1. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Device for emitting a plasma jet from the atmospheric pressure air at ambient temperature and pressure, and use of said device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US2012141321A1. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif d’émission d’un jet de plasma à partir de l’air atmosphérique à température et pression ambiantes et utilisation d’un tel dispositif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2947416A1. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude tribo-fonctionnelle des textures bas frottement des cylindres de moteurs générées par le procédé de rodage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie mécanique [physics.class-ph]. École Nationale Supérieure des Arts et Métiers, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014ENAM0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01148194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId706"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mohammed Yousfi </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (140)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton basic data needed for electrohydrodynamic helium plasma modeling at sub-relativistic energies: Comparison with electron data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Lias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 33 (4), pp.043503. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0322937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Tip Distribution on Plasma Energy Efficiency in Pulsed Multitip-Plane Corona Discharge at Atmospheric Pressure in Dry and Humid Air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyen Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Guedah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 53 (2), pp.259-264. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2025.3533097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ternary recombination of excited Ar+(2P1/2) ions. II. Internal states of nascent Ar2+ and a novel view on the elementary recombination processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Kalus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent X. Gadéa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 163 (1), pp.014302. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0276161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the N 2 + ion in cold helium plasma: III. Relaxation of rotational excitations in N 2 +</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Nongni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Kalus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent X. Gadéa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leininger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34 (3), pp.035013. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/adbb8b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of Ar2+ ions in cold argon plasmas through the ternary recombination mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.T. Nongni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Kalus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent X. Gadéa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33 (4), pp.045011. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/ad377a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air Pulsed-Corona discharges for degradation of emerging pharmaceutical pollutants in water and toxicity by-products control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djakaou Iya-Sou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalloul Bouajila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Water Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 67, pp.106127. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jwpe.2024.106127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ternary recombination of excited Ar+(P1/22) ions, established experimental results reinterpreted with a new extended model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.T. Nongni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Kalus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent X. Gadéa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 160 (16), pp.161101. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0202524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study and scaling-up of multi-tip pulsed-corona air discharges for degradation of paracetamol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djakaou Iya-Sou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalloul Bouajila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 58 (2), pp.025202. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/ad80a1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotational Transitions in the N2+ Ion Induced by Collisions with Helium Atoms in Cold Helium Plasmas. A Quasiclassical Trajectory Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Paláček</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Kalus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent X. Gadéa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leininger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25, pp.e202300469. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.202300469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma energy efficiency and equivalent electrical circuit of the multi-tips pulsed corona discharge in dry air at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyen Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electrostatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 122, pp.103784. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.elstat.2022.103784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the $\mathrm{N}_2^+$ ion in cold helium plasma II: transport properties of $\mathrm{N}_2^+$ in helium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanilas Paláček</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Beseda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Kalus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent X. Gadéa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (1), pp.015007. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/acb1d2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-induced fluorescence measurements of spatially resolved OH densities in a helium plasma jet interacting with three different targets in the open air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Cosimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J P Gardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (6), pp.065012. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/acdbe6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the N2+ ion in cold helium plasma: dynamics of N2+/He collisions and cross-sections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Paláček</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Beseda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Kalus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent X. Gadéa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (10), pp.105004. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/ac949e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma energy efficiency in tip-to-plane air corona discharges at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyen Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electrostatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 115, pp.103642. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.elstat.2021.103642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio approaches for N 2 + and N 2 + / He ions towards modeling of the N 2 + ion in cold helium plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Beseda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paláček</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent X. Gadéa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leininger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Kalus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Theoretical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1215, pp.113809. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comptc.2022.113809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active species evolution in presence of different targets impacted by helium plasma jet at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cosimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/ac4294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron transport coefficients in the mixtures of H2O with N2, O2, CO2 and dry air for the optimization of non-thermal atmospheric pressure plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ruiz-Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Urquijo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43 (45), pp.455201. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/43/45/455201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical electric fields in hot SF 6 , C 2 F 4 and Cu mixtures: Calculations with experimental validations for gas circuit breaker applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Reichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Petchanka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1711 - 1720. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDEI.2022.3194491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Numerical Simulation of a Low-Temperature Argon Plasma Jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Barkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Ben Halima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Jomaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Charrada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 49 (4), pp.1302-1310. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2021.3066848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Dielectric Barrier Ambient Air Plasma on Two Brassicaceae Seeds: Arabidopsis thaliana and Camelina sativa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bafoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Plasma-Activated Seed Germination, 22 (18), pp.9923. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms22189923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composites based on polyphtalamides matrices and continuous glass fibers: structure-processing and properties relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dkier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Colella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-020-01564-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical equivalent circuit and modeling of a pulsed air corona discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guedah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24, pp.119-124. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matpr.2019.07.703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational temperature of NOγ band in pulsed corona discharge for tip-to-plane configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guedah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24, pp.110-113. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matpr.2019.07.692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relaxation of electronic excitations in Kr-2(+) ions in cold krypton plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril van de Steen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Kalus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajko Ćosić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent X. Gadéa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (2), pp.025004. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/ab5f42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization of argon/air mixture microwave plasmas using optical emission spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 370, pp.111278. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jms.2020.111278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave absorption and optical emission spectrometry analyses of ambient air plasmas induced by pulsed electron beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ribiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 128 (9), pp.093304. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0015482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Electrostatic Discharges induced Plasmas in dielectrics irradiated by multi-MeV electron beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gouriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ribière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie-Marie Plewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Maisonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cessennat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (1), pp.013502. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5127814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility and dissociation of electronically excited Kr2+ ions in cold krypton plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril van de Steen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Kalus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajko Ćosić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent X. Gadéa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (9), pp.095008. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/ab3a17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights of low-temperature plasma effects on germination of three genotypes of Arabidopsis thaliana seeds under osmotic and saline stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bafoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Le Ru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.8649. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-44927-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and Experimental Characterizations of Currents and Magnetic Fields Produced by Electrostatic Discharges Within Dielectrics Irradiated by High-Energy Electron Flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gouriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ribiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47 (8), pp.3766-3775. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2019.2907737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculations of cross-sections, dissociation rate constants and transport coefficients of Xe2+ colliding with Xe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril van de Steen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Kalus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajko Ćosić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvie Illésová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (13), pp.7029-7038. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9CP00338J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-sections, transport coefficients and dissociation rate constants for kr2+ molecular ion interacting with Kr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril van de Steen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Kalus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajko Ćosić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvie Illésová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (3), pp.035007. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/aaebe0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed Electric Field Treatment Enhances the Cytotoxicity of Plasma-Activated Liquids in a Three-Dimensional Human Colorectal Cancer Cell Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Griseti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Kolosnjaj-Tabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gibot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fourquaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.7583. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-44087-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced kinetics model for X-ray-generated atmospheric air plasmas fitted by microwave transmission measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ribiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gouriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Azais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 125 (8), pp.083303. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5064510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemo-rheological studies and monitoring of high-Tg reactive polyphtalamides towards a fast innovative RTM processing of fiber-reinforced thermoplastic composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dkier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 120, pp.109227. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2019.109227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Investigation of Effects of Electric Operating Parameters on Pulsed Corona Discharges in Humid Air at Atmospheric Pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guedah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of analytical Sciences, Methods and Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (4), pp.49-64. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/jasmi.2018.84005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of low temperature plasmas and plasma activated waters on Arabidopsis thaliana germination and growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bafoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Jemmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (4), pp.e0195512. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0195512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collision cross sections and transport coefficients of O−, O2−, O3− and O4− negative ions in O2, N2 and dry air for non-thermal plasmas modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hennad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 72 (2), pp.27. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2017-80479-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculations with experimental validations of cross-sections and transport coefficients of Xe+ colliding with Xe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril van de Steen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Kalus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent X. Gadéa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (18), pp.185204. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6455/aad92a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced time-dependent collisional-radiative models of non-equilibrium plasmas produced by surface flashover on a velvet cathode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie-Marie Plewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ribiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Maisonny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (28), </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/aacabb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum and semi-classical collision cross-sections and transport data for a Kr+/Kr system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril van de Steen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Kalus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent X. Gadéa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (6), pp.065005. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/aac8c1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of six simulation codes for positive streamers in air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Bagheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Teunissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U Ebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (9), pp.095002. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/aad768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OES spectroscopic measurements of temperatures and densities of charged particles in micro-air plasma for gene transfection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Zerrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Motomura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ikeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jinno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (4), pp.445-446. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/PlasmaMed.2018019247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therapeutic Efficacy Of Plasma Activated Medium In 2d And 3d In Vitro Head And Neck Fadu Cancer Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chaivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Vicendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Plasma Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.40-41. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cpme.2017.12.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D streamers simulation in a pin to plane configuration using massively parallel computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Plewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (9), </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/aaa91b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and experimental characterization of the plasma produced by a velvet cathode in a linear induction accelerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph-Marie Plewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Wattieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (8), pp.083506. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5038012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High power electron diode for linear induction accelerator at a flash radiographic facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie-Marie Plewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Poulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Accelerators and Beams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (7), pp.070401. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevAccelBeams.21.070401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of reactive oxygen and nitrogen species generated in three liquid media by low temperature helium plasma jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Vicendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (4562), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-04650-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of absolute atomic nitrogen density by two-photon absorption laser-induced fluorescence spectroscopy in hot air plasma generated by microwave resonant cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Wattieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical Sciences, Methods and Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 07 (04), pp.93-115. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/jasmi.2017.74008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breakdown electric fields in dissociated hot gas mixtures of sulfur hexafluoride including teflon: Calculations with experimental validations and utilization in fluid dynamics arc simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Reichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Petchanka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (10), pp.103302. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4977864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric and Spectroscopic Studies of Pulsed Corona Discharges in Nitrogen at Atmospheric Pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guedah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of analytical Sciences, Methods and Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (3), pp.57-74. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/jasmi.2017.73006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotoxic and cytotoxic effects of plasma activated media on Multi-Cellular Tumor Spheroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), pp.47-57. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/PlasmaMed.2016015823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical emission spectroscopy characterizations of micro-air plasma used for simulation of cell membrane poration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Zerrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Motomura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ikeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jinno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58 (7), 075006 ; Special Issue. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0741-3335/58/7/075006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical analysis of atmospheric air plasma induced by multi-MeV pulsed X-ray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Maulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ribiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pouzalgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (10), pp.102117. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4966048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Ar plasma jets induced by single and double dielectric barrier discharges at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Wattieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (11), pp.114901. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4961037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Determination of Density of Ground State Atomic Oxygen from Both TALIF and Emission Spectroscopy in Hot Air Plasma Generated by Microwave Resonant Cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Wattieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (3), pp.259-265. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1009-0630/18/3/08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo Poration Model of Cell Membranes for Application to Plasma Gene Transfection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Zerrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Rhallabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideki Motomura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masafumi Jinno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Processes and Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (6), pp.633 - 648. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppap.201500144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarks of 3D Laplace Equation Solvers in a Cubic Configuration for Streamer Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph-Marie Plewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (5), pp.538 - 543. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1009-0630/18/5/16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short and long time effects of low temperature Plasma Activated Media on 3D multicellular tumor spheroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fongia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ducommun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lobjois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, 12 p. ; 21421. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep21421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical kinetics and relaxation of non-equilibrium air plasma generated by energetic photon and electron beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Maulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ribiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Azais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (4), pp.043501. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4944923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical investigations of air plasmas induced by multi-MeV pulsed X-ray from low to atmospheric pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Maulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ribiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pouzalgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP : Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (12), pp.123302. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4963116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport and dissociation of neon dimer cations in neon gas: a joint dynamical and Monte Carlo modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Stachoň</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent X. Gadéa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Kalus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic and Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (17), pp.175205. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-4075/49/17/175205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-Hydrodynamics and Kinetic Modeling of Dry and Humid Air Flows Activated by Corona Discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (5), pp.469-472. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1009-0630/18/5/04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Studies of Double Dielectric Barrier Discharge and Microwave Argon Plasma Jets at Atmospheric Pressure for Biomedical Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judee Florian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Wattieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph-Marie Plewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 43 (9), pp.3332-3338. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2015.2404879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Injected in Multi-tip Pulsed Corona Discharge Reactor in Air at Atmospheric Pressure for Pollution Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyen Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guedah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (9), pp.4694-4700 ; Part B. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matpr.2015.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionic compatibilization of polypropylene/polyamide 6 blends using an ionic liquids/nanotalc filler combination: morphology, thermal and mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crepin-Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Greenhill-Hooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.46197-46205. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5ra00816f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved fictitious charge method for calculations of electric potential and field generated by point-to-plane electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djilali Benyoucef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electrostatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 76, pp.24-30. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.elstat.2015.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of superficial surface texture anisotropy in helical slide and plateau honing on ring-pack performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabeur Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mansori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part J: Journal of Engineering Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 230 (8), pp.1030-1037</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle modelling of magnetically confined oxygen plasma in low pressure radio frequency discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djilali Benyoucef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (1), pp.013510. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4907178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ar+/Ar, O2+/O2 and N2+/N2 Elastic Momentum Collision Cross Sections : Calculation and Validation Using the Semi-Classical Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djilali Benyoucef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (6), </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1009-0630/16/6/09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale analysis of the roughness effect on lubricated rough contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mezghani S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Mansori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 136 (1), pp.0011501-1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-temperature plasma-induced antiproliferative effects on multi-cellular tumor spheroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph-Marie Plewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Frongia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ducommun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16, pp.043027. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/16/4/043027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Analysis of the Roughness Effect on Lubricated Rough Contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabeur Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mansori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiscale Analysis of the Roughness Effect on Lubricated Rough Contact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 136, pp.8. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4025222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First principles transport coefficients and reaction rates of Ar2+ ions in argon for cold plasma jet modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chicheportiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Stachoň</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent X. Gadéa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Kalus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 141 (13), pp.134302. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4896613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01121607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual effect of groove size and anisotropy of cylinder liner honed textures on engine performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabeur Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Mansori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 966-967, pp.175-183. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.966-967.175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of absolute atomic oxygen density by two-photon absorption laser-induced fluorescence spectroscopy in hot air plasma generated by microwave resonant cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Science International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (3), pp.416-433. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9734/PSIJ/2014/6986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-parametric study of sizes of dielectric barrier discharge setup and its effects on engineering of low temperature plasma jets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Jomaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering and Technology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (2), pp.12-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio transport coefficients of Ar+ ions in Ar for cold plasma jet modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chicheportiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent X. Gadéa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 89, pp.063102. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.89.063102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle modelling of low-pressure radio-frequency magnetron discharges including the effects of self-induced electromagnetic fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djilali Benyoucef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (4), pp.044007. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/23/4/044007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-temperature plasmas at atmospheric pressure: toward new pharmaceutical treatments in medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pathak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (2), pp.123-135. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fcp.12018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion collision cross sections and transport coefficients extended to intermediate energies and reduced electric fields for He2+ ions colliding with He</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chicheportiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kalus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 88 (4), 043104 [13 p.]. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.88.043104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical kinetics and discharge dynamics models associated to optical emission spectroscopy for tuning the active species in helium–oxygen plasma jet in ambient air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hennad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Wattieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP : Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric cold plasmas for biofilm inactivation: does biofilm extracellular matrix limit the bactericidal process?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Seyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Randrianjatovo-Gbalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering and Technology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.123-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-hydrodynamics and kinetic modelling of polluted air flow activated by multi-tip-to-plane corona discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Meziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 113 (15), pp.153302. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4801879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of new synthetic talc as reinforcing nanofillers for polypropylene and polyamide 6 systems: thermal and mechanical properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crépin-Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2013.04.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of collision cross-sections and ion transport coefficients from several He+/He interaction potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chicheportiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent X. Gadéa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46 (6), pp.065201. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-4075/46/6/065201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Expansion of Thermal Shock and Pressure Waves Inducaed by a Streamer Dynamics in Positive DC Corona Discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Meziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41 (4), pp.942-947. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2013.2249118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical emission spectroscopy for quantification of ultraviolet radiations and biocide active species in microwave argon plasma jet at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Wattieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 89 (1), pp.66-76. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sab.2013.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Running-in wear modeling of honed surface for combustion engine cylinder liners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabeur Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mansori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 302, pp.1360-1369. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2013.01.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Multi-Tips Pulsed Corona Discharges in Air at Atmospheric Pressure for VOC Removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Mraihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasma Environmental Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (1), pp.75-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual influence of cross hatch angle and superficial roughness of honed surfaces on friction in ring-pack tribo-system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabeur Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mansori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 66, pp.54-59. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2013.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Increasing Magnetic Field and Decreasing Pressure on Asymmetric Magnetron Radio Frequency Ar/O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djilali Benyoucef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41 (4), pp.829-838. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2013.2250312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D analysis of proliferation and apoptosis of HCT116 multicell tumor spheroïds exposed to low temperature plasma jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ducommun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lobjois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Frongia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of ionization wave dynamics in low-temperature plasma jets from fluid modeling supported by experimental investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Jomaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (4), pp.045003. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/21/4/045003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic data of ions in He-air mixtures for fluid modeling of low temperature plasma jets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hennad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP : Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 112, pp.043301. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4747936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric and Spectroscopic Analysis of Surface Corona Discharges in Ambient Air and Comparison With Volume Corona Discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J P Gardou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40 (4), pp.1167-1176. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2012.2184804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inactivation of Gram-positive biofilms by low-temperature plasma jet at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Fontagné-Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45 (34), pp.345202. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/45/34/345202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full multi grid method for electric field computation in point-to-plane streamer discharge in air at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Renon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 231 (2), pp.251-261. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2011.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collision cross sections, transport and reaction coefficients of ions in He-Air mixtures for optimization of low temperature plasma jets at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hennad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP : Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 112, pp.043301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle-in-cell Monte Carlo simulation using free path method for radio frequency argon discharge modelling: Comparison with experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djilali Benyoucef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Belmadani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of the Physical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (33), pp.5256-5265. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5897/IJPS10.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Scale Effect of Roughness on Hydrodynamic Contact Friction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabeur Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Zahouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mansori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Scale Effect of Roughness on Hydrodynamic Contact Friction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 55, pp.705-712. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10402004.2012.694990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport properties of F&#8722; in SF6–Xe, SF6–Ar and SF6–He mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21, pp.015014. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/21/1/015014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Low-Temperature Plasma Jet on Thermal Stability and Physical Structure of Type I Collagen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Samouillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40 (6), pp.1688-1695. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2012.2190303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of numerical and physical anisotropic diffusion on branching phenomena of negative-streamer dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanadi Bensaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45 (38), pp.385203. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/45/38/385203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion collision cross sections with transport and reaction coefficients in Ar, Cl2 and N2 and their mixtures for photonic crystal applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hennad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44 (2), pp.25201. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/44/2/025201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Analysis of Pulsed Positive Multipoint Corona Discharges in Air at Atmospheric Pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyen Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Mraihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (11), pp.2230-2231. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2011.2138168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of Thermal Techniques for the Characterization and Selection of Natural Biomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Samouillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jany Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (3), pp.230-248. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jfb2030230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collision cross sections and swarm coefficients of water vapour ion clusters (H2O)nH+ with n = 1, 2 and 3 in N2, O2 and air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bekstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 61 (1), pp.153-159. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2010-10376-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-consistent particle modeling of radio frequency discharge in Ar/O2 mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djilali Benyoucef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Belmadani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP : Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 109 (083304), </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3569708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical and spectroscopic analysis of mono- and multi-tip pulsed corona discharges in air at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Mraihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyen Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (6), pp.065002. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/20/6/065002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D simulation of active species and ozone production in a multi-tip DC air corona discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Meziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56 (2), pp.24005. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2011110154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic data for atmospheric pressure non-thermal plasma investigations in environmental and biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bekstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (3), pp.034004. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/19/3/034004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drift and reactions of positive tetratomic ions in dry, atmospheric air: Their effects on the dynamics of primary and secondary streamers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bekstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP : Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 107 (10), pp.103308. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3410798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIC MC Using Free Path for the Simulation of Low-Pressure RF Discharge in Argon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djilali Benyoucef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Belmadani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Settaouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 38 (4), pp.902-908. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2010.2042305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Several High Order Eulerian Numerical Schemes on Streamer Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances and Applications in Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (1), pp.1-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antioxidant activities and chemical composition of essential oil of Pistacia atlantica from Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gourine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bombarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nadjemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Stocker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 31 (2), pp.203--208. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2009.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisations électro-hydrodynamiques des décharges couronne dans l’air à la pression atmosphérique pour application aux actionneurs plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Charrada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6-7, pp.99-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron swarm coefficients in CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; and CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. De Urquijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Juarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Basurto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Hernández-Ávila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 37 (6), pp.764-772. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2009.2017538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The defensive role of lysozyme in human gingiva in inflammatory periodontal disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ghorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Khalife</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Igondjo-Tchen-Changotade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Periodontal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 44 (5), pp.578-587. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0765.2008.01148.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertinent cell population to characterize periodontal disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ghorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Khalife</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Igondjo-Tchen-Changotade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tissue and Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (2), pp.141-150. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tice.2008.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport properties of SF&amp;lt;sup&amp;gt;-&amp;lt;/sup&amp;gt;&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt; in SF&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt;–Ne, SF&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt;–N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; and SF&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt;–O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. De Urquijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hennad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (12), pp.125203. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/42/12/125203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle model analyses of N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O dilution with He on electrical characteristics of radiofrequency discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Younis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP : Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 105, pp.093305. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3125442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative ion clusters in oxygen : collision cross sections and transport coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. De Urquijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bekstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ruiz-Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 55 (3), pp.637-643. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2009-00248-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric pressure dielectric barrier discharges under unipolar and bipolar HV excitation in view of chemical reactivity in afterglow conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Panousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 37 (6 PART 1), pp.1004--1015. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2009.2014871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel method for studying the dynamics of polymers confined in spherical nanoparticles in nanoblends.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Porcar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lindner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rharbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marcromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (Issue 6), pp. 2190-2197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic characterization of an atmospheric pressure dbd afterglow under unipolar and bipolar pulsed excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Panousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13 (3-4), pp.359--372. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/HighTempMatProc.v13.i3-4.90⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of dielectric barrier discharges under unipolar and bipolar pulsed excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Panousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16 (3), pp.734--741. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDEI.2009.5128513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical and electrical analyses of DC positive corona discharge in N2/O2/CO2 gas mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyen Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal - Applied Physics (EPJ AP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42 (1), pp.55-61. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap:2008035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary and Secondary Streamer Dynamics in Pulsed Positive Corona Discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyen Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 36 (4), pp.924-925</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion swarm data of N4+ in N2, O2 and dry air for streamer dynamics simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bekstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal - Applied Physics (EPJ AP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42 (1), pp.33-40. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap:2008037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis and modeling of positive streamer in air : towards an estimation of O and N radical production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyen Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 41 (23), pp.234002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Breakdown Electric Field Calculation for SF6 High Voltage Circuit Breaker Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Robin-Jouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (6), pp.690-694</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DBD-Corona Discharge for Degradation of Toxic Gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pacheco-Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Moreno-Saavedra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Diaz-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mercado-Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (6), </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1009-0630/9/6/09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical Analysis on Two-Dimensional Point-to-Plane Streamer Simulations Using the Finite Element and Finite Volume Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leberis Papageorghiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Spyrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 35 (5), pp.1287-1300. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2007.905112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swarm data of O-, NO-, He+, N2O+, and ions in N2O, He and N2O–He mixtures for PECVD applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hennad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 40 (6), pp.1751-1762</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical analysis of DC positive corona discharge in air and N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;, O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; and CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP : Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 101, pp.053304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power dissipation analysis in N2O RF discharges using Monte Carlo modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Younis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Despax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Caquineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 40 (7), pp.2045-2054. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/40/7/029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de l'anisotropie des collisions ion-atome sur le transport des ions par simulation de Monte-Carlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hennad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lamrous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 7 (9), pp.1877-1892. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp3:1997229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00249687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boltzmann-equation analysis of electron kinetics in a positive column of low-pressure Hg–rare-gas discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zissis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alkaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Damelincourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 42 (2), pp.978-988. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.42.978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DETERMINATION OF MACROSCOPIC QUANTITIES FOR A TOWNSEND DISCHARGE IN HELIUM BY BOTH BOLTZMANN EQUATION AND MONTE CARLO METHODS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Segur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pareathumby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique Colloques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1979, 40 (C7), pp.C7-539-C7-540. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jphyscol:19797261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00219247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (136)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of humidity on the positive corona discharge in the tip-plane reacto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guedah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyen Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Plasma and Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Agadir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalent electrical circuit of the plasma jet reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guedah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyen Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Plasma and Energy Materials (ICPEM2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Agadir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breakdown criteria in air : critical analysis and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SICT 2022 / PLASMA TECH 2022 / TRIBOLOGY 2022 HYBRID JOINT CONFERENCES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de densités absolues de radicaux OH par LIF dans un jet plasma d'hélium à la pression atmosphérique pour applications médicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cosimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR HappyBio-SFPb-SFPMed,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse of effects of ambient air cold plasmas on germination of different genotypes of Arabidopsis Thaliana under osmotic and saline stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bafoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dunand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Plasma Medicine (ICPM-8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low temperature air plasma effects on germination of two Brassica-ceae seeds, Arabidopsis thaliana and Camelina sativa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bafoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Processing and Technology International Conference (Plasma Tech 2021) 07-09 april 2021 Paris, France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de traitements au plasma à barrière diélectrique dans l'air ambiant sur la germination et la surface de deux graines de Brassicacées : Arabidopsis thaliana et Camelina sativa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bafoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR HappyBio-SFPb-SFPMed,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of excited species in helium plasma jet in interaction with various surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cosimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Plasma Medicine (ICPM-8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corona discharges : Physics and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SICT / Plasma Tech 2021 Joint Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed electric field as a key element to overcome plasma activated liquids limited cytotoxicity in 3D spheroids 8th International</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Griseti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Kolosnjaj-Tabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gibot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Plasma Medicine (ICPM-8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiation of plasma-activated liquid cytotoxicity with pulsed electric fields for cancer treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Griseti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Kolosnjaj-Tabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gibot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Plasma for Cancer Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of electron beam spectra on internal electrostatic discharge in Dielectrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gouriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ribière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Radiation and its Effects on Components and Systems: Radecs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous determination of rotational and vibrational temperatures in microwave plasma torch operating in Ar or Air/Ar mixtures using optical emission spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rassou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th Annual Meeting of the APS Division of Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, milwaukee, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of pulsed corona multi-tips reactor parameters on injected energy and ozone production at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cosimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guedah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Plasma and Energy Materials (ICPEM2019) 21-22 Feb 2019 Agadir (Morocco)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Agadir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a cold helium plasma jet at atmospheric pressure impinging on glass, water and metal substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cosimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIV International Conference on Phenomena in Ionized Gases (XXXIV ICPIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antitumor effect of Plasma Activated Medium on human colorectal cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gibot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Vicendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIV International Conference on Phenomena in Ionized Gases (XXXIV ICPIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy efficiency transferred to the corona discharge reactor fed by a DC voltage in dry air at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guedah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Plasma and Energy Materials (ICPEM2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Agadir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of helium plasma jet at atmospheric pressure touching water, metal and dielectric surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cosimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Symposium on Plasma Chemistry (ISPC 24), June 9-14, 2019, Napoli (ITALIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Napoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of low temperature plasmas in ambient air on germination and plant growth of different genotypes of Arabidopsis thaliana seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bafoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Symposium on Plasma Chemistry (ISPC 24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of 3D Streamer branching using High Performance Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie-Marie Plewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE 2018 : 11ème Conférence de la Société Française d’Électrostatique, 29-31 Août 2018, Grenoble (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulation of germination and growth of Arabidopsis thaliana using low temperature plasmas and plasma activated waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bafoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Plasma Medicine (ICPM7), June 17-22, 2018, Philadelphia (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the substrate on the discharge characteristics in an atmospheric-pressure helium plasma jet : Optical diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cosimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th International High Tech Plasma Processes Conference (HTPP 15), July 2-6, 2018, Toulouse (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Activated Medium (PAM) Effect on Human Colorectal Cancer and Investigation of Cell Death Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gibot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vicendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. -P. Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Plasma Medicine (ICPM7), June 17-22, 2018, Philadelphia (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low temperature plasmas for biological applications: Fundamentals and technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22th International Conference on Gas Discharges and Their Applications (GD 2018), Sept. 2-7, 2018, Novi Sad (SERBIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Novi Sad, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of effect of Plasma Activated Medium on FaDu (Head & Neck Cancer) MultiCellular Tumor Spheroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vicendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gibot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Plasma Medicine (ICPM7), June 17-22, 2018, Philadelphia (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical characterizations of the current and magnetic fields produced by electrostatic discharge within dielectrics generated by 6 MeV electrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gouriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ribiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Assaillit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th Spacecraft Charging Technology Conference, June 25-29, 2018, Kobe (JAPAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High power electron diode for linear induction accelerator at the epure flash radiographic facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie-Marie Plewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Poulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 45th IEEE International Conference on Plasma Science (ICOPS 2018), June 24-28, 2018, Denver, CO (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Denver, United States. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icops35962.2018.9576009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therapeutic efficacy of Plasma Activated Medium in 2D and 3D in vitro Head and Neck FaDu cancer cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vicendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Plasma for Cancer Treatment (IWPCT 2018), March 20-21, 2018, Greifswald (GERMANY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Greifswald, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma jet simulation in helium-air mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22th International Conference on Gas Discharges and Their Applications (GD 2018), Sept. 2-7, 2018, Novi Sad (SERBIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Novi Sad, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the cytotoxicity of Plasma Activated Medium by the quantification of free radical species generated by low-temperature plasma jet in liquid media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vicendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Plasma Medicine (ICPM7), June 17-22, 2018, Philadelphia (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breakdown criteria in air : an overview supported by simulation predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ducasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE 2018 : 11ème Conférence de la Société Française d’Électrostatique, 29-31 Août 2018, Grenoble (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and experimental characterization of the plasma produced by velvet cathode in a linear induction acceleratorg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie-Marie Plewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. d'Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Pulsed Power Conference (PPC 2017), June 18-22, 2017, Brighton (UK)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of free radicals species generates by He cold atmospheric plasma jet in different liquid media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vicendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Phenomena in Ionized Gases (ICPIG 2017) July, 9-14, 2017, Estoril (PORTUGAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Estoril, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and experimental characterization of a high power electron diode for linear induction accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie-Marie Plewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Maisonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Wattieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Pulsed Power Conference (PPC 2017), June 18-22, 2017, Brighton (UK)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotational, vibrational and electronic temperatures of pulsed corona discharge at atmospheric pressure in humid air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guedah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Phenomena in Ionized Gases (ICPIG 2017), July 9-14, 2017, Estoril (PORTUGAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Estoril, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of free radical species generated in culture medium by He low-temperature plasma jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vicendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR ABioPlas, 3-4 Novembre 2016, Albi (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of cell death mechanisms of 3D multicellular tumor spheroids (MCTS) after contact with a plasma activated medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vicendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. -P. Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Plasma Medicine (ICPM-6), Sept. 4-9, 2016, Bratislava (SLOVAKIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between measured and simulated electron density of air plasma generated at atmospheric pressure by multi-MeV pulsed X-ray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Maulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ribiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Azais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd International Conference on Plasma Science, June 19-23, 2016, Banff, Alberta (CANADA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Alberta, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma-induced germination of Arabidopsis thaliana using 3 low temperature plasma devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Jemmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Wattieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWOPA : 1st International Workshop on Plasma Agriculture, May 15-20, 2016, Philadelphia (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment of Weissella confusa biofilms with low temperature plasma jet at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritxu Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fontagné-Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR ABioPlas, 3-4 Novembre 2016, Albi (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse des cellules tumorales tête et cou (FaDu) aux traitements par milieux activés par plasma (PAM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vicendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR ABioPlas, 3-4 Novembre 2016, Albi (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport and dissociation coefficients of helium, neon and argon dimer cations in their parent gases for low temperature plasma modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kalus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. X. Gadea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 23rd Europhysics Conference on Atomic and Molecular Physics of Ionized Gases (ESCAMPIG XXIII), July 12-16, 2016, Bratislava (SLOVAKIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of low temperature plasma activated liquid media on multi-cellular tumor spheroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph-Marie Plewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Plasma Medicine (ICPM-6), Sept. 4-9, 2016, Bratislava (SLOVAKIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bratislava, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of ring-rod argon plasma jets at atmospheric pressure for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Wattieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Plasma Medicine (ICPM-6), Sept. 4-9, 2016, Bratislava (SLOVAKIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Pins Corona Discharge Treatment Of Dry Air Flue Gas Polluted By Nitrogen Oxide With Or Without Propene : Experimental And Theoritical Investigations For An Optimized Chemical Kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Loganathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khacef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Gas Discharges and Their Applications (GD2016), Sept. 11-16, 2016, Nagoya (JAPAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic simulations with experimental validation of plasma-induced poration of cell membranes for gene transfection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Zerrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rhallabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Motomura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jinno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Plasma Medicine (ICPM-6), Sept. 4-9, 2016, Bratislava (SLOVAKIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-air plasma characterizations from optical emission spectroscopy for gene transfection application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Zerrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Motomura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ikeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jinno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Plasma Spectroscopy (IPS 2016), June 26-29, 2016, Inuyama (JAPAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Inuyama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of free radical species generated by low-temperature plasma jet in culture liquid media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vicendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Plasma Medicine (ICPM-6), Sept. 4-9, 2016, Bratislava (SLOVAKIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des mécanismes de la mort cellulaire de sphéroïdes HCT 116 après contact avec milieux activés par plasma (PAM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vicendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. -P. Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR ABioPlas, 3-4 Novembre 2016, Albi (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperatures and densities of charged particles versus OES spectroscopic measurements of temperatures and densities of charged particles in micro-air plasma for gene transfection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Zerrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Motomura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ikeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jinno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Plasma Medicine (ICPM-6), Sept. 4-9, 2016, Bratislava (SLOVAKIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic modelling of non-equilibrium air plasma generated by energetic photon flash and electron beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Maulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ribiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Azais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd International Conference on Plasma Science, June 19-23, 2016, Banff, Alberta (CANADA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarks Of 3D Laplace Equation Solvers Using Parallel High Performance Computing Streamer Discharge Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph-Marie Plewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Gas Discharges and Their Applications (GD2016), Sept. 11-16, 2016, Nagoya (JAPAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ fibrillation of bio-based PLA/PA11 blends: Effect of the matrix elasticity on the morphology, rheology and mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Chomat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Dadouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-F Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50ème congrès annuel du Groupe Français de Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, LILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma-induced germination of Arabidopsis thaliana seeds using 3 low temperature plasma setups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jemmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Wattieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Advanced Application of Plasma Technologies in Central European Agriculture (WAAPT), April 17-21, 2016, Ljubljana (SLOVENIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma activated medium induces growth inhibition and DNA damages on multi cellular tumour spheroids HCT116</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Frongia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ducommun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOPLASMAS &amp; PLASMAS WITH LIQUIDS - Joint Conference of COST ACTIONS TD1208 “Electrical discharges with liquids for future applications” &amp; MP1101 Biomedical Applications of Atmospheric Pressure Plasma Technology, Sept. 13-17, 2015, Bertinoro (ITALY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bertinoro, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment of Arabidopsis thaliana seeds with N2/O2 late afterglows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Jemmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Villeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th Asian-European International Conference on Plasma Surface Engineering (AEPSE2015), Sept. 20-24, 2015, Jeju Island (REPUBLIC OF KOREA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Jeju Island, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of three low temperature plasmas on early events of Arabidopsis thaliana germination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Jemmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Wattieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Phenomena Ionized gases (ICPIG 2015), July 26-31, 2015, Iasi (ROMANIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Iasi, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiproliferative effects on multi-cellular tumor spheroids induced by low-temperature plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie-Marie Plewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Frongia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Symposium on Plasma Chemistry (ISPC 22), July 5-10, 2015, Antwerp (BELGIUM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth inhibition and DNA damages on multi cellular tumour spheroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Frongia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ducommun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCT116 induced by Plasma activated medium, GDR AbioPlas, Nov. 18-19, 2015, Orléans (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of recombination and relaxation of non-equilibrium air plasma generated by short time energetic electron and photon beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Maulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ribiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Symposium on Plasma Chemistry (ISPC 22), July 5-10, 2015, Antwerp (BELGIUM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo poration model of cell membrane permeabilization for plasma gene transfection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Zerrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rhallabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Motomura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jinno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR AbioPlas, Nov. 18-19, 2015, Orléans (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo simulation of cell membrane permeabilization by cold plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Zerrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rhallabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Motomura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jinno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Phenomena Ionized gases (ICPIG 2015), July 26-31, 2015, Iasi (ROMANIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Iasi, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo poration model of cell membrane permeabilization for plasma gene transfection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Zerrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rhallabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Motomura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jinno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Symposium on Plasma Chemistry (ISPC 22), July 5-10, 2015, Antwerp (BELGIUM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of He low temperature plasma jet on multi cellular tumor spheroids HCT116</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Frongia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ducommun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hakone XIV, September 21-26, Zinnowitz (GERMANY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Zinnowitz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotoxic and cytotoxic effects on multi cellular tumor spheroids exposed to low temperature plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph-Marie Plewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Frongia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ducommun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPM 5, May 18-23, Nara (JAPAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Nara, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic Data of Mono-Atomic Ar+ and Diatomic Ar2+ Ions in Argon Gas Needed to Optimize Low Temperature Plasma Jets for Biomedical Uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chicheportiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. X. Gadea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Gas Discharges and their applications GD2014, 6-11 July, Orléans (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning of low temperature plasmas ejected in open air for biomedical applications from diagnostic and modeling tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Wattieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Jomaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPM 5, May 18-23, Nara (JAPAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Nara, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-Hydro-Dynamic Modeling with Experimental Validation of Cold Plasma Jets at Atmospheric Pressure for Biomedical and industrial Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Jomaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Charrada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hakone XIV, September 21-26, Zinnowitz (GERMANY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Zinnowitz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D tests of Poisson equation solvers for streamer simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Renon,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conferenceon Gas Discharges and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Orleans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental quantification of ultraviolet radiations and biocide active species in microwave argon plasma jet in open air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Wattieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. P. Castanié-Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Gas Discharges and their applications GD2014, 6-11 July, Orléans (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D modeling of electro-hydrodynamics and chemical kinetic of dry and humid air flow activated by corona discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Gas Discharges and their applications GD2014, 6-11 July, Orléans (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la production d’un jet d’hélium dans l’air ambiant : Etudes expérimentales et théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Abioplas, La Rochelle France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low temperature plasmas at atmospheric pressure: a new weapon against cancer?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Target Cancer Conference 2013, Beijing China</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion collision cross-sections and transport coefficients of Ar+/Ar for modelling low temperature plasma jets used in biomedical field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chicheportiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. X. Gadea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPIG 2013 : 31st International Conference on Phenomena in Ionized Gases Granada, Spain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-dimensional simulation of a polluted gas flow stressed by a DC positive multi-pins corona discharge reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Meziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Non-Thermal/Thermal Plasma Pollution Control Technology &amp; Sustainable Energy (ISNTP-8), June 25-29, 2012, Camaret (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Camaret, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to tailor low temperature plasma at atmospheric pressure for a given biomedical application?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Plasma Medicine, Orélans, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of bacteria inactivation using two distinct devices of low temperature plasma jets at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zarrouki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Plasma Medicine, Orléans, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of multi-tip pulsed corona discharges in air at atmospheric pressure for VOC remova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Mraihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISNTP-8 : International Symposium on Non-Thermal/Thermal Plasma Pollution Control Technology &amp; Sustainable Energy, Camaret, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Camaret, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment of Weissella confusa biofilm models with low temperature plasma jet at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fontagné-Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofilms 5 - 5th International Conference on biofilms, Paris, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integral cross sections of He+/He and He2+/He interaction systems for optimization of low temperature plasma sources for biomedical uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chicheportiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Svarnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. X. Gadea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI Escampig : Europhysics Conference on the Atomic and Molecular Physics of Ionized Gases, Viana do Castelo, Portugal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Viana do Castelo, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-Plasma research works done in PRHE team of Laplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST MP1101 : action Biomedical Applications of Atmospheric Pressure Plasma Technology, Bari, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of active species and ozone production in a multi-tip dc air corona discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Meziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIP 2011 : 18th International colloquium on Plasma processes, Nantes, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric analysis of a low temperature plasma jet at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIP 2011 : 18th International colloquium on Plasma processes Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between bactericidal potentialities of atmospheric and reduced pressure discharges and afterglows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR ABioPlas Nantes France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic Data effect on Physical Modeling of Low Temperature Plasma Jet at Atmospheric Pressure for Biomedial Uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIth International Symposium On Electron-Molecule collisions, Maynooth, Ireland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Maynooth, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notions générales sur les sources de plasmas froids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières Rencontres Plasma / Photochimie : Applications à la santé et à l’environnement, Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes de formation et de propagation des jets de plasmas froids générés à l’aide d’un flux d’hélium à la pression atmosphérique par décharges à barrières diélectriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Jomaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Abioplas, 5-7 Décembre 2011, Toulouse (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric modeling of a positive point to plan corona discharge at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Raouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Flazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djilali Benyoucef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIP 2011 : 18th International colloquium on Plasma processes Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo simulation of pressure and temperature dependence of nitrogen recombination probability on Pyrex and Silica surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boularas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIP 2011 : 18th International colloquium on Plasma processes, Nantes, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non thermal atmospheric pressure plasma treatment and characterization of collagen for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Samouillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Gardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jany Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Plasma Medicine (ICPM-3), San Antonio, Greifswald (GERMANY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Greifswald, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of krypton excimers between 200 and 300 K following selective excitation of the Kr(5s) resonant or metastable states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peyo Rodriguez Akerreta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neermalsing Sewraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII International Conference on Gas Discharge and Their Applications (GD 2010), Sept. 5-10, 2010, Greifswald (GERMANY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Greifswald, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and characterization of plasma and laser treated collagen for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Samouillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Gardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jany Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIth Annual Meeting of the French Society of the Extracellular Matrix Biology (SFBMEC), Paris (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shock wave and Gas dynamics simulation in point-to-plane air corona discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanadi Bensaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII International Conference on Gas Discharge and Their Applications (GD 2010), Sept. 5-10, 2010, Greifswald (GERMANY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Greifswald, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measured and calculated electron transport coefficients for H2O and N2-H2O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. De Urquijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bekstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Basurto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII International Conference on Gas Discharge and Their Applications (GD 2010), Sept. 5-10, 2010, Greifswald (GERMANY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Greifswald, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non thermal atmospheric pressure plasma jet for bio-decontamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cousty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Plasma Medicine (ICPM-3), San Antonio, Greifswald (GERMANY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Greifswald, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma and UV treated collagen for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Samouillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Gardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jany Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes Journées de Calorimétrie et d’Analyse Thermique (JCAT 41), Tozeur (TUNISIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Tozeur, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources de plasmas froids pour le biomédical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du GDR Abioplas, 18-19 Novembre 2010, Orléans (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric analysis of surface corona discharges and comparisons with their homologous volume discharges in ambient air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Gardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Conference of the French Society of Electrostatics (SFE 2010), Aug. 30-Sept. 1st, 2010, Montpellier (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMULATION OF THERMAL AND CHEMICAL RELAXATION IN A POST-DISCHARGE AIR CORONA REACTOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Meziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII International Conference on Gas Discharges and Their Applications (GD 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Greifswald, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full multi grid technique for the solution of elliptic equations in streamer simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanadi Bensaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII International Conference on Gas Discharge and Their Applications (GD 2010), Sept. 5-10, 2010, Greifswald (GERMANY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Greifswald, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamental processes and basic data in non thermal atmospheric pressure plasmas for environmental and biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII International Conference on Gas Discharge and Their Applications (GD 2010), Sept. 5-10, 2010, Greifswald (GERMANY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Greifswald, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul Analytique du Champ Magnétique Créé par Deux Aimants Permanents Concentriques Utilisé dans les Décharges Plasmas Magnétrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djilali Benyoucef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Belmadani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Séminaire Nationale sur le génie Electrique Appliqué aux énergies renouvelables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Chlef, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical and Optical study of a DBD reactor in Ar/(O2-N2) mixtures and in pulsed electrical conditions. Application to bacterial decontamination : Escherichia Coli model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rouffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Symposium on Plasma Chemistry (ISPC 19), july 26-31, 2009, Bochum (GERMANY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic data needed for atmospheric pressure non thermal Plasma investigations in environmental and biological applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIX International Conference on Phenomena in Ionized Gases (ICPIG 2009), July 12-17, 2009, Cancún (MEXICO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Cancún, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical And Electrical Analyses Of Pulsed Corona Discharges In Dry Air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyen Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Congress on Cold Atmospheric Pressure Plasmas : Sources and Applications, June 22-24, 2009, Gent (BELGIUM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of VUV emission of krypton using two-photon absorption laser induced fluorescence (TALIF) technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peyo Rodriguez Akerreta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIX International Conference on Phenomena in Ionized Gases (ICPIG 2009), July 12-17, 2009, Cancún (MEXICO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Cancún, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of VUV emission from Mono-Filamentary Dielectric Barrier Discharge in pure nitrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peyo Rodriguez Akerreta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neermalsing Sewraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIX International Conference on Phenomena in Ionized Gases (ICPIG 2009), July 12-17, 2009, Cancún (MEXICO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Cancún, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Diagnotics Of Positive Corona Discharge In Air At Atmospheric Pressure For Pollution Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyen Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International colloquium on plasma processes (CIP 2009), June 22-23, 2009, Marseille (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analyses of electrical characteristics of surface and volume corona discharges in ambient air at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Gardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIX International Conference on Phenomena in Ionized Gases (ICPIG 2009), July 12-17, 2009, Cancún (MEXICO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Cancún, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swarm Data of (H2O)nH+ Ions in N2, O2 and Dry Air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bekstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIX International Conference on Phenomena in Ionized Gases (ICPIG 2009), July 12-17, 2009, Cancún (MEXICO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Cancún, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Comparison of a Dielectric Barrier Discharge Atmospheric Pressure Reactor in Bipolar and Monopolar Pulsed Conditions for Biomedical Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Panousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garyfallos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Plasma Medicine (ICPM-2), March 16-20, 2009, San Antonio, Texas (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, San Antonio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O4 + Ions in Dry Air: Swarm Data and Corona Discharge Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bekstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIX International Conference on Phenomena in Ionized Gases (ICPIG 2009), July 12-17, 2009, Cancún (MEXICO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Cancún, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron swarm coefficients in CO2-Air mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. De Urquijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Juarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bekstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Basurto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIX International Conference on Phenomena in Ionized Gases (ICPIG 2009), July 12-17, 2009, Cancún (MEXICO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Cancún, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF discharge characteristics from particle model based on two optimized Monte Carlo methods for collision treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djilali Benyoucef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Belmadani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIX International Conference on Phenomena in Ionized Gases (ICPIG 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Cancún, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron transport coefficients in water vapour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Basurto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. De Urquijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Hernández-Ávila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Juarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th E‌urophysics Conference on the Atomic and Molecular Physics of Ionized Gases (ESCAMPIG XIX), July 15-19, 2008, Granada (SPAIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis of dielectric barrier discharges under unipolar pulsed voltage excitation at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Panousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Gas Discharges and their Applications (GD 2008), Sept. 7-12, 2008, Cardiff University (UK)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmas for environnemental issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference on Plasma Processing Science, July 13-18, 2008, Mount Holyoke College, MA (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Mount Holyoke, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breakdown simulations: which stakes for 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Robin-Jouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGRE 2008: Conseil International des Grands Réseaux Électriques, Aug. 24-29, 2008, Paris (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical analysis of the SF6 dielectric recovery in high voltage circuit-breaders around current zero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kairouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Robin-Jouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assen Vassilev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Gas Discharges and their Applications (GD 2008), Sept. 7-12, 2008, Cardiff University (UK)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative dissipated energy in DBD discharges using pulsed mono and bi polar electrical power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Panousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Held</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès de la Société Française d'Électrostatique (SFE 2008), July 7-9, 2008, Paris (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swarm data of H(H2O)n+ ions in N2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bekstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Europhysics Conference on the Atomic and Molecular Physics of Ionized Gases (ESCAMPIG XIX), July 15-19, 2008, Granada (SPAIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of an atmospheric pressure DBD under unipolar pulsed HV excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Panousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GD 2008 - 17th International Conference on Gas Discharges and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Cardiff, Unknown Region. pp.269--272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculations and experimental validation of SF6-swarm data in mixtures involving SF6 with rare gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. De Urquijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Hernández-Ávila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bekstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Gas Discharges and their Applications (GD 2008), Sept. 7-12, 2008, Cardiff University (UK)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O4- Swarm data in O2 and N2/O2 mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bekstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. De Urquijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Gas Discharges and their Applications (GD 2008), Sept. 7-12, 2008, Cardiff University (UK)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Electric Diagnostics of corona discharges in air at atmospheric pressure for gas pollution control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyen Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès de la Société Française d'Électrostatique (SFE 2008), July 7-9, 2008, Paris (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non thermal plasma Modelling for flue gas pollution control : Basic data and experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop &amp; Summer School on Plasma Physics (IWSSPP'08), July 3-5, 2008, Kiten (BULGARIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Kiten, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical emission spectroscopy characterization of an atmospheric pressure Nitrogen DBD afterglow under unipolar and bipolar pulsed excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Panousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th HTPP conference, July 7-11, 2008, Patras (GREECE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Patras, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non thermal Plasmas for environmental aspects: Basic data, electro-hydrodynamic and kinetic modeling with experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conferences on Plasma Processing Science (USA, Massachusetts), USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Massachusetts, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC positive corona discharge analyses in air and N2/O2/CO2 mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyen Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIP2007: 16th International Colloquium on Plasma ,Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements and calculations of electron swarm coefficients in N2-CO2 mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Juarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Basurto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Hernández-Ávila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPIG 2007 : XXVIII International Conference on Phenomena in Ionized Gases, Prague,Czech Republic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Prague, Czech Republic. pp.192-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation and comparison with experiment for a positive point to plane corona discharges in dry air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPIG 2007 : XXVIII International Conference on Phenomena in Ionized Gases, Prague,Czech Republic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Prague, Czech Republic. pp.1046-1049</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Updated Ion Swarm Data in N4+/N2 system for air pollution control applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bekstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIP 2007: 16th International Colloquium on Plasma Processes, Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Streamer dynamics in air corona discharges at atmospheric pressure: Comparisons between modelling and experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Streamers, sprites, leaders, lightning: from micro- to macroscales Leiden, Netherlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron-molecule collision cross sections needed for breakdown electric field calculations of hot dissociated SF6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV Intenational Symposium on electron-molecule collisions and swarms, Reading, UNITED KINGDOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Reading, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion swarm data of N4+ in N2, O2 and dry air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bekstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPIG 2007 : XXVIII International Conference on Phenomena in Ionized Gases, Prague,Czech Republic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positive point-to-plane corona discharge in air: electrical and optical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPIG 2007 : XXVIII International Conference on Phenomena in Ionized Gases, Prague,Czech Republic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Prague, Czech Republic. pp.963-966</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of cell membrane transport enhanced by plasma irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Uchida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bogaerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jinno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Motomura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulation of Cell Membrane Transport by Plasma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.173-247, 2018, 978-0-12-815004-7. </w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/C2017-0-01916-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Formation and Decay of Rare-Gas Excimers by Laser- Induced Fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neermalsing Sewraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J P Gardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photon Counting - Fundamentals and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, 2017, </w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/intechopen.71942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Temperature Plasmas for Biology Applications : Fundamentals and Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Plasma Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor &amp; Francis, pp.First Edition ; Two Volume Set, 2016, Low temperature plasmas for biology applications: Fundamentals and technology, </w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1081/E-EPLT-120053941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Volume Method for Streamer and Gas Dynamics Modelling in Air Discharges at Atmospheric Pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Volume Method - Powerful Means of Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Sofia, pp.283-308, 2012, 978-953-51-0445-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-hydrodynamics of micro-discharges in gases at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Intech, pp.442, 2011, 978-953-307-569-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non Thermal Plasma Sources of Production of Active Species for Biomedical uses: Analyses, Optimization and Prospect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Intech, 2011, 978-953-308-105-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENDOPROTHESE VASCULAIRE A PROPRIETES ANTI-THROMBOTIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Payrastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: EP3801661. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENDOPROTHESE VASCULAIRE A PROPRIETES ANTI-THROMBOTIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Payrastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2019234350. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endoprothèse vasculaire à propriétés anti-thrombotiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Payrastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3082116A1. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Device for emitting a plasma jet from the atmospheric pressure air at ambient temperature and pressure, and use of said device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US2012141321A1. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif d’émission d’un jet de plasma à partir de l’air atmosphérique à température et pression ambiantes et utilisation d’un tel dispositif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2947416A1. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude tribo-fonctionnelle des textures bas frottement des cylindres de moteurs générées par le procédé de rodage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie mécanique [physics.class-ph]. École Nationale Supérieure des Arts et Métiers, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014ENAM0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01148194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId704"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224284v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Kalus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Benhenni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent X. Gad&#233;a" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yousfi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0276161" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126621v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Saber" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyen Abahazem" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nofel Merbahi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Guedah" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2025.3533097" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014255v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Nongni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leininger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/adbb8b" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564344v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.T. Nongni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ad377a" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693514v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djakaou Iya-Sou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalloul Bouajila" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2024.106127" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566289v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0202524" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755136v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ad80a1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382615v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Pal&#225;&#269;ek" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202300469" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932923v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2022.103784" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998558v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanilas Pal&#225;&#269;ek" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beseda" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/acb1d2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208929v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cosimi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marchal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Eichwald" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Gardou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/acdbe6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809738v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pal&#225;&#269;ek" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2022.113809" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809736v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pal&#225;&#269;ek" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Beseda" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ac949e" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464219v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2021.103642" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510293v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cosimi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marchal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ac4294" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778382v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yousfi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Reichert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petchanka" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2022.3194491" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828467v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ruiz-Vargas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Urquijo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/45/455201" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-5DJ87NWW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351189v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bafoil" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dunand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22189923" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373108v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Barkaoui" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Ben Halima" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Jomaa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Charrada" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2021.3066848" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555242v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guedah" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abahazem" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Saber" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2019.07.692" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555250v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2019.07.703" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560456v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rassou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Piquemal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2020.111278" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512355v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril van de Steen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajko &#262;osi&#263;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab5f42" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086856v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dkier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Colella" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lamnawar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maazouz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-020-01564-x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930118v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribiere" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0015482" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03371631v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Gouriou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ribi&#232;re" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie-Marie Plewa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maisonny" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cessennat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5127814" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308452v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab3a17" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480532v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Ru" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44927-4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555200v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aubert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2019.2907737" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125006v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvie Ill&#233;sov&#225;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP00338J" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125060v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aaebe0" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169459v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Griseti" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Kolosnjaj-Tabi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gibot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fourquaux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Rols" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44087-5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480526v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Azais" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5064510" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02280833v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2019.109227" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828109v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jasmi.2018.84005" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03623518v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Jemmat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martinez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0195512" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834073v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lepetit" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aac8c1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03778627v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hennad" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2017-80479-8" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877234v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/aad92a" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828024v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aacabb" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03778633v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bagheri" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Teunissen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Ebert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Becker" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aad768" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828481v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Zerrouki" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Motomura" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ikeda" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jinno" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/PlasmaMed.2018019247" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268841v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chaivin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jud&#233;e" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vicendo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpme.2017.12.063" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01810755v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessante" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Plewa" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ducasse" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Jacobs" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aaa91b" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819949v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph-Marie Plewa" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Wattieaux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cartier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5038012" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861902v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Bernigaud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barnes" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poulet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Georges" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevAccelBeams.21.070401" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194995v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chauvin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-04650-4" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270448v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jasmi.2017.74008" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03778031v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4977864" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828108v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jasmi.2017.73006" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828471v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/58/7/075006" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819948v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Maulois" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ribiere" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pouzalgues" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4966048" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828100v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/PlasmaMed.2016015823" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723464v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Rhallabi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Motomura" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masafumi Jinno" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201500144" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L0G5FLPV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01810768v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1009-0630/18/5/16" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269760v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jud&#233;e" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4961037" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270440v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piquemal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1009-0630/18/3/08" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828103v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fongia" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ducommun" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lobjois" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep21421" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819947v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pouzalgues" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963116" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819946v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Azais" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4944923" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384982v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Stacho&#328;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/49/17/175205" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270444v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Sarrette" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1009-0630/18/5/04" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828025v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2015.10.001" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P07ZBMKH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269968v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judee Florian" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2015.2404879" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174204v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Livi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dumas" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Crepin-Leblond" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Greenhill-Hooper" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra00816f" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828470v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilali Benyoucef" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2015.05.005" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VBJPL3L1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148901v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Demirci" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeur Mezghani" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mansori" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828465v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4907178" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819943v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frongia" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/16/4/043027" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069681v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mezghani S." TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Mansori" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828468v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1009-0630/16/6/09" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270425v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/PSIJ/2014/6986" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178168v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Mansori" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.966-967.175" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880991v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4025222" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121607v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chicheportiche" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4896613" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819944v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jomaa" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009540v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.063102" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828469v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/23/4/044007" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819901v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pathak" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12018" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XW6BBJJQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270421v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Robert" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Seyer" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Randrianjatovo-Gbalou" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270394v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Meziane" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4801879" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00820409v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Dumas" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Roux" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cr&#233;pin-Leblond" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2013.04.019" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXTXVBZ9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934556v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kalus" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.043104" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819780v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hennad" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819848v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Kacem" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2013.2249118" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828101v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2013.08.010" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7WTSKS8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842161v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/46/6/065201" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819942v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Mraihi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martignac" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915626v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2013.01.026" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914071v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2013.04.014" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828464v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2013.2250312" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828026v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819768v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819846v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Renon" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2011.08.003" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7T2704DR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819900v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/21/4/045003" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-VXDBJBFX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819769v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4747936" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268828v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2012.2184804" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270388v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Robert" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fontagn&#233;-Faucher" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/45/34/345202" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6357665CDE03F4B79936B0B2C952CC2E3B922CF4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828434v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Belmadani" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/IJPS10.028" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881208v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Zahouani" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10402004.2012.694990" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819767v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/21/1/015014" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-PS93ZS46-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819847v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanadi Bensaad" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/45/38/385203" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-BJ16N5DN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528804v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Samouillan" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gardou" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delaunay" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2012.2190303" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597850v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hennad" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/2/025201" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819899v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2011.2138168" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828433v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3569708" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819756v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bekstein" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2010-10376-7" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GNM4QGCH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541471v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jany Dandurand" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jfb2030230" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819919v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/20/6/065002" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-DJSQKSRD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746202v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meziane" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2011110154" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819755v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3410798" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828432v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Settaouti" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2010.2042305" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819754v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/19/3/034004" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-8X35J7WX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819845v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460241v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gourine" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bombarda" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nadjemi" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stocker" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2009.10.003" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2L61T8BC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819945v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Charrada" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819753v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. De Urquijo" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2009-00248-8" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-36MG5350-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828429v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Younis" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Despax" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3125442" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819752v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/12/125203" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-JCHCJ9G2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828431v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Juarez" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Basurto" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Hern&#225;ndez-&#193;vila" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2009.2017538" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463163v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Younes" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ghorra" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khalife" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Igondjo-Tchen-Changotade" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0765.2008.01148.x" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q5PF0T6V-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463162v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tice.2008.09.003" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6M7F976-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503143v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Panousis" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Clement" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ricard" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2009.2014871" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372058v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Porcar" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lindner" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bou&#233;" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rharbi" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503145v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v13.i3-4.90" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503144v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Loiseau" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2009.5128513" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819898v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dubois" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2008035" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-VCDTPWLG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819750v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2008037" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-GW5SBTXR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819844v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819751v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819843v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leberis Papageorghiou" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spyrou" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2007.905112" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828427v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pacheco-Pacheco" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pacheco" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Moreno-Saavedra" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Diaz-Gomez" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mercado-Cabrera" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1009-0630/9/6/09" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-BX4PJSXD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828426v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Robin-Jouan" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819747v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819749v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828428v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Caquineau" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/7/029" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-QJM8V57M-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249687v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lamrous" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1997229" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DAE6A8AAB2B4E9779D4012FC35238646C838AE30/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547124v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zissis" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alkaa" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Damelincourt" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.42.978" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00219247v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Segur" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pareathumby" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marode" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19797261" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B33C156DF45222AF3C24FF3130A02E1EEB845490/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752996v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753004v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864711v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778649v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911157v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812221v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812212v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778402v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864679v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778638v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183447v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dadouche" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Samuell" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soulestin" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Lacrampe" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5142938" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555398v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966053v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555339v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555331v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555441v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555447v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555417v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Saber" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555356v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965843v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965579v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bernigaud" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poulet" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delaunay" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icops35962.2018.9576009" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965979v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vicendo" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gibot" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965581v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Assaillit" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delbos" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965817v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965921v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -P. Rols" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164923v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965439v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dessante" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacobs" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965578v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dunand" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965981v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965289v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Fawaz" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965438v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965980v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965918v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965577v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cartier" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. d'Almeida" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164798v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965917v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965629v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritxu Labadie" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fontagn&#233;-Faucher" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965310v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. X. Gadea" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965989v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971884v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971883v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rhallabi" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965986v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965584v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loganathan" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khacef" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965985v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965987v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966048v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965984v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965586v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965582v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Jemmat" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971882v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965627v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965442v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966047v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01342003v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Chomat" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Dadouche" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Soulestin" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-F Lacrampe" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164799v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jemmat" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966049v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971887v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971886v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965632v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966052v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965631v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966050v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971424v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Villeger" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971885v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965530v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965576v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965531v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965575v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965286v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lepetit" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965913v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Castani&#233;-Cornet" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241396v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Renon," TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965426v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965529v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164922v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965285v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965524v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965911v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cousty" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zarrouki" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965283v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Svarnas" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965527v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965526v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Robert" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965424v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971881v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164920v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965490v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965915v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965420v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965521v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164921v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965491v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Raouti" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Flazi" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965281v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guerra" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boularas" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965749v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delaunay" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Gardou" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965421v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965910v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965748v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965282v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965747v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965812v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Jabbour" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyo Rodriguez Akerreta" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neermalsing Sewraj" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965522v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cousty" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965750v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983785v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Belmadani" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965422v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339656v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Meziane" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164919v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965489v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954950v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Ledru" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954951v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965240v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965488v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965746v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971018v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rouffet" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164918v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965908v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marlin" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garyfallos" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965242v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965241v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971880v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965483v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Loiseau" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965239v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164916v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971879v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971878v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kairouani" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Perrin" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assen Vassilev" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965486v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Held" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965238v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503104v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965485v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965237v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965236v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164726v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965487v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164917v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965233v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164725v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164915v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965481v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965234v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965419v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965235v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965482v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049348v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Uchida" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bogaerts" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2017-0-01916-X" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270458v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.71942" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049349v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/E-EPLT-120053941" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048688v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047446v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047445v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011663v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cognard" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garcia" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Payrastre" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011668v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092793v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cognard" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garcia" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Payrastre" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092792v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092791v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01148194v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014ENAM0053" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590846v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lias" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Yousfi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Benhenni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0322937" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126621v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Saber" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyen Abahazem" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nofel Merbahi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yousfi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Guedah" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2025.3533097" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224284v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Kalus" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent X. Gad&#233;a" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0276161" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014255v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Nongni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leininger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/adbb8b" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564344v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.T. Nongni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ad377a" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693514v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djakaou Iya-Sou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalloul Bouajila" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2024.106127" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566289v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0202524" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755136v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ad80a1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382615v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Pal&#225;&#269;ek" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202300469" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932923v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2022.103784" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998558v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanilas Pal&#225;&#269;ek" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beseda" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/acb1d2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208929v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cosimi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marchal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Eichwald" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Gardou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/acdbe6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809736v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pal&#225;&#269;ek" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Beseda" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ac949e" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464219v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2021.103642" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809738v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pal&#225;&#269;ek" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2022.113809" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510293v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cosimi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marchal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ac4294" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828467v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ruiz-Vargas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Urquijo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/45/455201" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-5DJ87NWW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778382v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yousfi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Reichert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petchanka" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2022.3194491" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373108v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Barkaoui" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Ben Halima" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Jomaa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Charrada" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2021.3066848" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351189v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bafoil" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dunand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22189923" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086856v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dkier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Colella" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lamnawar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maazouz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-020-01564-x" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555250v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Saber" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guedah" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abahazem" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2019.07.703" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555242v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2019.07.692" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512355v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril van de Steen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajko &#262;osi&#263;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab5f42" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560456v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rassou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Piquemal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2020.111278" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930118v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribiere" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0015482" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03371631v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Gouriou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ribi&#232;re" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie-Marie Plewa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maisonny" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cessennat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5127814" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308452v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab3a17" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480532v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Ru" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44927-4" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555200v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aubert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2019.2907737" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125006v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvie Ill&#233;sov&#225;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP00338J" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125060v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aaebe0" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169459v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Griseti" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Kolosnjaj-Tabi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gibot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fourquaux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Rols" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44087-5" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480526v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Azais" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5064510" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02280833v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2019.109227" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828109v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jasmi.2018.84005" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03623518v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Jemmat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martinez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0195512" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03778627v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hennad" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2017-80479-8" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877234v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lepetit" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/aad92a" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828024v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aacabb" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834073v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aac8c1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03778633v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bagheri" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Teunissen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Ebert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Becker" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aad768" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828481v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Zerrouki" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Motomura" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ikeda" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jinno" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/PlasmaMed.2018019247" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268841v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chaivin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jud&#233;e" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vicendo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpme.2017.12.063" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01810755v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessante" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Plewa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ducasse" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Jacobs" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aaa91b" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819949v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph-Marie Plewa" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Wattieaux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cartier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5038012" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861902v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Bernigaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barnes" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poulet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Georges" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevAccelBeams.21.070401" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194995v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chauvin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-04650-4" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270448v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jasmi.2017.74008" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03778031v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4977864" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828108v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jasmi.2017.73006" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828100v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/PlasmaMed.2016015823" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828471v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/58/7/075006" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819948v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Maulois" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ribiere" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pouzalgues" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4966048" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269760v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jud&#233;e" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4961037" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270440v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piquemal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1009-0630/18/3/08" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723464v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Rhallabi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Motomura" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masafumi Jinno" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201500144" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L0G5FLPV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01810768v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1009-0630/18/5/16" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828103v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fongia" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ducommun" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lobjois" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep21421" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819946v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Azais" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4944923" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819947v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pouzalgues" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963116" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384982v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Stacho&#328;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/49/17/175205" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270444v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Sarrette" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1009-0630/18/5/04" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269968v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judee Florian" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2015.2404879" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828025v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2015.10.001" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P07ZBMKH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174204v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Livi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dumas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Crepin-Leblond" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Greenhill-Hooper" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra00816f" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828470v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilali Benyoucef" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2015.05.005" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VBJPL3L1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148901v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Demirci" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeur Mezghani" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mansori" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828465v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4907178" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828468v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1009-0630/16/6/09" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069681v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mezghani S." TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Mansori" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819943v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frongia" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/16/4/043027" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880991v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4025222" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121607v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chicheportiche" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4896613" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178168v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Mansori" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.966-967.175" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270425v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/PSIJ/2014/6986" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819944v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jomaa" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009540v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.063102" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828469v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/23/4/044007" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819901v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pathak" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12018" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XW6BBJJQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934556v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kalus" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.043104" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819780v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hennad" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270421v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Robert" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Seyer" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Randrianjatovo-Gbalou" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270394v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Meziane" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4801879" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00820409v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Dumas" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Roux" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cr&#233;pin-Leblond" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2013.04.019" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXTXVBZ9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842161v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/46/6/065201" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819848v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Kacem" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2013.2249118" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828101v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2013.08.010" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7WTSKS8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915626v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2013.01.026" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819942v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Mraihi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martignac" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914071v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2013.04.014" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828464v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2013.2250312" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828026v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819900v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/21/4/045003" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-VXDBJBFX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819769v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4747936" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268828v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2012.2184804" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270388v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Robert" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fontagn&#233;-Faucher" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/45/34/345202" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6357665CDE03F4B79936B0B2C952CC2E3B922CF4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819846v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Renon" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2011.08.003" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7T2704DR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819768v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828434v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Belmadani" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/IJPS10.028" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881208v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Zahouani" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10402004.2012.694990" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819767v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/21/1/015014" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-PS93ZS46-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528804v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Samouillan" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gardou" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delaunay" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2012.2190303" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819847v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanadi Bensaad" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/45/38/385203" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-BJ16N5DN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597850v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hennad" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/2/025201" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819899v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2011.2138168" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541471v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jany Dandurand" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jfb2030230" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819756v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bekstein" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2010-10376-7" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GNM4QGCH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828433v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3569708" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819919v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/20/6/065002" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-DJSQKSRD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746202v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meziane" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2011110154" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819754v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/19/3/034004" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-8X35J7WX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819755v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3410798" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828432v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Settaouti" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2010.2042305" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819845v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460241v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gourine" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bombarda" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nadjemi" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stocker" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2009.10.003" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2L61T8BC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819945v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Charrada" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828431v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. De Urquijo" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Juarez" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Basurto" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Hern&#225;ndez-&#193;vila" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2009.2017538" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463163v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Younes" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ghorra" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khalife" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Igondjo-Tchen-Changotade" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0765.2008.01148.x" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q5PF0T6V-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463162v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tice.2008.09.003" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6M7F976-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819752v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/12/125203" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-JCHCJ9G2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828429v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Younis" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Despax" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3125442" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819753v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2009-00248-8" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-36MG5350-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503143v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Panousis" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Clement" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ricard" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2009.2014871" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372058v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Porcar" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lindner" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bou&#233;" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rharbi" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503145v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v13.i3-4.90" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503144v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Loiseau" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2009.5128513" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819898v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dubois" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2008035" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-VCDTPWLG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819844v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819750v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2008037" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-GW5SBTXR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819751v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828426v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Robin-Jouan" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828427v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pacheco-Pacheco" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pacheco" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Moreno-Saavedra" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Diaz-Gomez" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mercado-Cabrera" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1009-0630/9/6/09" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-BX4PJSXD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819843v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leberis Papageorghiou" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spyrou" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2007.905112" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819747v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819749v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828428v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Caquineau" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/40/7/029" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-QJM8V57M-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249687v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lamrous" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1997229" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DAE6A8AAB2B4E9779D4012FC35238646C838AE30/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547124v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zissis" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alkaa" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Damelincourt" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.42.978" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00219247v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Segur" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pareathumby" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marode" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19797261" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B33C156DF45222AF3C24FF3130A02E1EEB845490/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752996v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753004v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864711v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812221v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778649v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911157v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812212v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778402v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864679v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778638v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555331v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555398v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555339v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966053v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555441v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555447v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555417v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Saber" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965843v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555356v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965439v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dessante" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacobs" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965578v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dunand" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965817v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965921v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gibot" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vicendo" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -P. Rols" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164923v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965979v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965581v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Assaillit" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delbos" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965579v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bernigaud" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poulet" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delaunay" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icops35962.2018.9576009" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965981v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965289v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Fawaz" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965980v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965438v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965577v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cartier" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. d'Almeida" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965918v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164798v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965917v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966048v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965984v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965586v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965582v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Jemmat" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965629v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritxu Labadie" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fontagn&#233;-Faucher" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965989v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965310v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. X. Gadea" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965985v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965987v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965584v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loganathan" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khacef" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971883v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rhallabi" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971884v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965986v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966047v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971882v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965627v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965442v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01342003v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Chomat" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Dadouche" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Soulestin" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-F Lacrampe" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164799v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jemmat" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966050v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971424v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Villeger" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966049v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965632v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966052v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965631v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971887v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971886v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971885v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965531v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965575v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965286v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lepetit" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965576v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965530v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241396v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Renon," TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965913v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Castani&#233;-Cornet" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965426v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965529v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164922v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965285v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965424v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965524v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965911v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cousty" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zarrouki" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965527v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965526v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Robert" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965283v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Svarnas" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971881v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965420v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965490v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965915v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164920v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164921v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965521v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965491v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Raouti" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Flazi" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965281v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guerra" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boularas" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965747v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delaunay" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Gardou" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965812v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Jabbour" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyo Rodriguez Akerreta" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neermalsing Sewraj" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965749v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965421v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965282v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965910v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965748v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965522v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cousty" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965750v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339656v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Meziane" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965422v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164919v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983785v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Belmadani" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971018v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rouffet" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164918v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965489v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954950v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Ledru" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954951v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965488v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965746v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965240v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965908v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marlin" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garyfallos" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965241v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965242v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971880v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965239v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965483v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Loiseau" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164916v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971879v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971878v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kairouani" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Perrin" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assen Vassilev" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965486v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Held" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965238v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503104v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965237v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965236v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965485v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164726v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965487v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164917v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965481v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965234v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965419v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965233v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164725v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164915v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965235v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965482v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049348v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Uchida" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bogaerts" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2017-0-01916-X" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270458v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.71942" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049349v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/E-EPLT-120053941" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048688v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047446v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047445v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011663v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cognard" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garcia" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Payrastre" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011668v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092793v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cognard" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garcia" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Payrastre" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092792v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092791v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01148194v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014ENAM0053" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>