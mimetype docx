--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -723,295 +723,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04729002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l'apprentissage multi-labels actif appliqué aux transformers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jose G. Moreno</w:t>
+                <w:t xml:space="preserve">IRIT_IRIS_C at SemEval-2023 Task 6: A Multi-level Encoder-based Architecture for Judgement Prediction of Legal Cases and their Explanation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nishchal Prasad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taoufiq Dkaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Conférence en Recherche d'Information et Applications (CORIA 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the The 17th International Workshop on Semantic Evaluation (SemEval-2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Toronto, France. pp.686-692, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2023.semeval-1.94⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04131550v1</w:t>
+                <w:t xml:space="preserve">hal-04729016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRIT_IRIS_C at SemEval-2023 Task 6: A Multi-level Encoder-based Architecture for Judgement Prediction of Legal Cases and their Explanation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nishchal Prasad</w:t>
+                <w:t xml:space="preserve">Impact de l'apprentissage multi-labels actif appliqué aux transformers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Arens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Teissèdre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Callebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose G. Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Taoufiq Dkaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the The 17th International Workshop on Semantic Evaluation (SemEval-2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18ème Conférence en Recherche d'Information et Applications (CORIA 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.2-17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04729016v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04131550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highlighting exact matching via marking strategies for ad hoc document ranking with pretrained contextualized language models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Boualili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose G. Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1196,51 +1196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Henrique da S. Aranha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taoufiq Dkaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose G. Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 2nd Joint Conference of the Information Retrieval Communities in Europe (CIRCLE 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Samatan, Gers, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1278,51 +1278,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MarkedBERT: Integrating Traditional IR Cues in Pre-trained Language Models for Passage Retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Boualili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose G. Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1363,728 +1363,728 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03011890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetry Sensitive Architecture for Neural Text Matching</w:t>
+                <w:t xml:space="preserve">Architecture Asymétrique pour les Modèles Neuronaux d'Appariement de Textes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiziri Belkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taoufiq Dkaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose G. Moreno</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Taoufiq Dkaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41st European Conference on Information Retrieval (ECIR 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Cologne, Germany. pp.62-69</w:t>
+              <w:t xml:space="preserve">16th Conférence francophone en Recherche d'Information et Applications (CORIA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Lyon, France. pp.1-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02435348v1</w:t>
+                <w:t xml:space="preserve">hal-02435347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">aMV-LSTM: an attention-based model with multiple positional text matching</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jose G. Moreno</w:t>
+                <w:t xml:space="preserve">Novel Node Importance Measures to Improve Keyword Search over RDF Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Menendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Paes Leme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th ACM/SIGAPP Symposium on Applied Computing (SAC 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">30th International Conference on Database and Expert Systems Applications (DEXA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Linz, Austria. pp.143-158, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-27618-8_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02441990v1</w:t>
+                <w:t xml:space="preserve">hal-03881877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture Asymétrique pour les Modèles Neuronaux d'Appariement de Textes</w:t>
+                <w:t xml:space="preserve">Asymmetry Sensitive Architecture for Neural Text Matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiziri Belkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose G. Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taoufiq Dkaki</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jose G. Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Conférence francophone en Recherche d'Information et Applications (CORIA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Lyon, France. pp.1-18</w:t>
+              <w:t xml:space="preserve">41st European Conference on Information Retrieval (ECIR 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Cologne, Germany. pp.62-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02435347v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02435348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Node Importance Measures to Improve Keyword Search over RDF Graphs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luiz Paes Leme</w:t>
+                <w:t xml:space="preserve">aMV-LSTM: an attention-based model with multiple positional text matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiziri Belkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taoufiq Dkaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose G. Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International Conference on Database and Expert Systems Applications (DEXA 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">34th ACM/SIGAPP Symposium on Applied Computing (SAC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Limassol, Cyprus. pp.788-795</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-27618-8_11⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03881877v1</w:t>
+                <w:t xml:space="preserve">hal-02441990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stance Classification through Proximity-based Community Detection</w:t>
+                <w:t xml:space="preserve">#Élysée2017fr: The 2017 French Presidential Campaign on Twitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fraisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pitarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romaric Besançon</w:t>
+                <w:t xml:space="preserve">Romaric Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th ACM Conference on Hypertext and Social Media (HT 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association for Computing Machinery, Jul 2018, Baltimore, MD, United States. pp.220-228, </w:t>
+              <w:t xml:space="preserve">International Conference on Weblogs and Social Media (ICWSM 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Stanford, California, United States. pp.501-510, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3209542.3209549⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1609/icwsm.v12i1.14984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03152874v1</w:t>
+                <w:t xml:space="preserve">hal-02319715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">#Élysée2017fr: The 2017 French Presidential Campaign on Twitter</w:t>
+                <w:t xml:space="preserve">Stance Classification through Proximity-based Community Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fraisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pitarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romaric Besancon</w:t>
+                <w:t xml:space="preserve">Romaric Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Weblogs and Social Media (ICWSM 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Stanford, California, United States. pp.501-510, </w:t>
+              <w:t xml:space="preserve">29th ACM Conference on Hypertext and Social Media (HT 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Computing Machinery, Jul 2018, Baltimore, MD, United States. pp.220-228, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1609/icwsm.v12i1.14984⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3209542.3209549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02319715v1</w:t>
+                <w:t xml:space="preserve">hal-03152874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la présence/absence des termes de la requête dans le document sur le processus d'appariement document-requête en utilisant Word2Vec</w:t>
               </w:r>
@@ -2096,51 +2096,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiziri Belkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taoufiq Dkaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose G. Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2535,555 +2535,555 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02611135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Just-In-Time Recommendation Approach Within A Mobile Context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Imen Akermi</w:t>
+                <w:t xml:space="preserve">Exploring Current Viewing Context for TV Contents Recommendation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriam Bambia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Faiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Web Intelligence (WI 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IEEE; WIC; ACM, Oct 2016, Omaha, Nebraska, United States. pp.636--639, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Oct 2016, Omaha, NE, United States. pp.272-279</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03116293v1</w:t>
+                <w:t xml:space="preserve">hal-02441970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Users Are Known by the Company They Keep: Topic Models for Viewpoint Discovery in Social Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Cabanac</w:t>
+                <w:t xml:space="preserve">Apprentissage de représentations de documents et leur exploitation en recherche d'information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiziri Belkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taoufiq Dkaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose G. Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Information and Knowledge Management (CIKM 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14e Conference francophone en Recherche d'Information et Applications (CORIA 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Marseille, France. pp.1-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02611113v1</w:t>
+                <w:t xml:space="preserve">hal-02559775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage de représentations de documents et leur exploitation en recherche d'information</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jose G. Moreno</w:t>
+                <w:t xml:space="preserve">Emphasizing temporal-based user profile modeling in the context of session search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameni Kacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Faiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e Conference francophone en Recherche d'Information et Applications (CORIA 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">32nd ACM SIGAPP Symposium On Applied Computing (SAC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Marrakech, Morocco. pp.925--930, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3019612.3019693⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02559775v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03120310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emphasizing temporal-based user profile modeling in the context of session search</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ameni Kacem</w:t>
+                <w:t xml:space="preserve">Just-In-Time Recommendation Approach Within A Mobile Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Akermi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Faiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd ACM SIGAPP Symposium On Applied Computing (SAC 2017)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3019612.3019693⟩</w:t>
+              <w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Web Intelligence (WI 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE; WIC; ACM, Oct 2016, Omaha, Nebraska, United States. pp.636--639, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WI.2016.0112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03120310v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Current Viewing Context for TV Contents Recommendation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meriam Bambia</w:t>
+                <w:t xml:space="preserve">Users Are Known by the Company They Keep: Topic Models for Viewpoint Discovery in Social Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Thonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rim Faiz</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Web Intelligence (WI 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Information and Knowledge Management (CIKM 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM SIGWEB: Special Interest Group on Hypertext, Hypermedia and Web; ACM SIGIR: Special Interest Group on Information Retrieval, Nov 2017, Singapore, Singapore. pp.87--96, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3132847.3132897⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02441970v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02611113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncovering Like-minded Political Communities on Twitter</w:t>
               </w:r>
@@ -3108,51 +3108,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pitarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3284,239 +3284,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01726407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de points de vue à l'aide des proximités inter-profils</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Romaric Besancon</w:t>
+                <w:t xml:space="preserve">Emotional Social Signals for Search Ranking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Badache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur les Modèles et l'Analyse des Réseaux : Approches Mathématiques et Informatique (MARAMI 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">40th International ACM SIGIR Conference on Research and Development in Information Retrieval (SIGIR 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM-SIGIR: Association for computing machinery - Special interest group on information retrieval, Aug 2017, Tokyo, Japan. pp.1053-1056, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3077136.3080718⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02611652v1</w:t>
+                <w:t xml:space="preserve">hal-01873739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotional Social Signals for Search Ranking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ismail Badache</w:t>
+                <w:t xml:space="preserve">Détection de points de vue à l'aide des proximités inter-profils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fraisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cabanac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pitarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th International ACM SIGIR Conference on Research and Development in Information Retrieval (SIGIR 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conférence sur les Modèles et l'Analyse des Réseaux : Approches Mathématiques et Informatique (MARAMI 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, La Rochelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3077136.3080718⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01873739v1</w:t>
+                <w:t xml:space="preserve">hal-02611652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Signaux Sociaux émotionnels : Quel impact sur la recherche d'information ?</w:t>
               </w:r>
@@ -3578,618 +3578,618 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01490083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de flux de messages en temps réel</w:t>
+                <w:t xml:space="preserve">Multi-criterion real time tweet summarization based upon adaptive threshold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Chellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e Conference francophone en Recherche d'Information et Applications (CORIA 2016) dans le cadre de la semaine du document numerique et de la recherche d'information : SDNRI 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Toulouse, France. pp. 515-529</w:t>
+              <w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Web Intelligence (WI 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Omaha, Nebraska, United States. pp. 264-271</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01530414v1</w:t>
+                <w:t xml:space="preserve">hal-01447220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-criterion real time tweet summarization based upon adaptive threshold</w:t>
+                <w:t xml:space="preserve">IRIT at the NTCIR-12 MobileClick-2 Task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Chellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Dousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Web Intelligence (WI 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Omaha, Nebraska, United States. pp. 264-271</w:t>
+              <w:t xml:space="preserve">12th Conference on Evaluation of Information Access Technologies (NTCIR 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Tokyo, Japan. pp. 143-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01447220v1</w:t>
+                <w:t xml:space="preserve">hal-01514633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRIT at the NTCIR-12 MobileClick-2 Task</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IRIT at TREC Real Time Summarization 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Moulahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamjed Ben Jabeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Chellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Tamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Conference on Evaluation of Information Access Technologies (NTCIR 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Tokyo, Japan. pp. 143-146</w:t>
+              <w:t xml:space="preserve">25th Text REtrieval Conference (TREC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Gaithersburg, Maryland, United States. pp. 1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01514633v1</w:t>
+                <w:t xml:space="preserve">hal-01692735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRIT at TREC Real Time Summarization 2016</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IRIT at TREC Microblog 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Chellal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lamjed Ben Jabeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bilel Moulahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamjed Ben Jabeur</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thomas Palmer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lynda Tamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Text REtrieval Conference (TREC 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Gaithersburg, Maryland, United States. pp. 1-13</w:t>
+              <w:t xml:space="preserve">34th Text REtrieval Conference (TREC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Gaithersburg, MD, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01692735v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01290136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRIT at TREC Microblog 2015</w:t>
+                <w:t xml:space="preserve">Synthèse de flux de messages en temps réel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Chellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Boughanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dousset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th Text REtrieval Conference (TREC 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Gaithersburg, MD, United States</w:t>
+              <w:t xml:space="preserve">13e Conference francophone en Recherche d'Information et Applications (CORIA 2016) dans le cadre de la semaine du document numerique et de la recherche d'information : SDNRI 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Toulouse, France. pp. 515-529</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01290136v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01530414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VODUM: a Topic Model Unifying Viewpoint, Topic and Opinion Discovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Thonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th European Conference on Information Retrieval (ECIR 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Padua, Italy. pp. 533-545</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4214,51 +4214,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle de langue pour l'estimation de la fraîcheur et la pertinence des documents Web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriam Bambia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4417,77 +4417,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IRIT at TREC Temporal Summarization 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Abbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Moulahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Chellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4523,624 +4523,624 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01303851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection d'informations vitales pour la mise à jour de bases de connaissances</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t>
+                <w:t xml:space="preserve">Pertinence a Priori Basée sur la Diversité et la Temporalité des Signaux Sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Badache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26èmes journées francophones d'Ingénierie des Connaissances (IC 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PFIA : Plate-forme Intelligence Artificielle; Marie-Hélène Abel (UTC), Jun 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">Conférence en Recherche d'Information et Applications (CORIA 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARIA (Association Francophone de Recherche d’Information (RI) et Applications), Mar 2015, Paris, France. pp.23--38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01165507v2</w:t>
+                <w:t xml:space="preserve">hal-01276255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Context-Awareness and Viewer Behavior Prediction in Social-TV Recommender Systems: Survey and Challenges</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rim Faiz</w:t>
+                <w:t xml:space="preserve">Leveraging temporal expressions to filter vital documents related to an entity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Abbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th East-European Conference on Advances in Databases and Information Systems (ADBIS 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LIAS/ISAE-ENSMA - Laboratory of Computer Science and Automatic Control for Systems, Sep 2015, Poitiers, France. pp.52--59, </w:t>
+              <w:t xml:space="preserve">30th ACM/SIGAPP Symposium on Applied Computing (SAC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM Special Interest Group on Applied Computing (SIGAPP), Apr 2015, Salamanca, Spain. pp.1093--1098, </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-23201-0_7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2695664.2695910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03213975v1</w:t>
+                <w:t xml:space="preserve">hal-03190218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Document Priors Based On Time-Sensitive Social Signals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ismail Badache</w:t>
+                <w:t xml:space="preserve">Adaptation du modèle de langue pour le tri des réponses dans les BD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Chellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Amrouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th European Conference on Information Retrieval (ECIR 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence francophone en Recherche d'Information et Applications (CORIA 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Paris, France. pp.487--502</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03154377v1</w:t>
+                <w:t xml:space="preserve">hal-03190227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation du modèle de langue pour le tri des réponses dans les BD</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelhamid Chellal</w:t>
+                <w:t xml:space="preserve">Détection d'informations vitales pour la mise à jour de bases de connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Abbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karima Amrouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence francophone en Recherche d'Information et Applications (CORIA 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Paris, France. pp.487--502</w:t>
+              <w:t xml:space="preserve">26èmes journées francophones d'Ingénierie des Connaissances (IC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PFIA : Plate-forme Intelligence Artificielle; Marie-Hélène Abel (UTC), Jun 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03190227v1</w:t>
+                <w:t xml:space="preserve">hal-01165507v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging temporal expressions to filter vital documents related to an entity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
+                <w:t xml:space="preserve">Context-Awareness and Viewer Behavior Prediction in Social-TV Recommender Systems: Survey and Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriam Bambia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Faiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th ACM/SIGAPP Symposium on Applied Computing (SAC 2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2695664.2695910⟩</w:t>
+              <w:t xml:space="preserve">19th East-European Conference on Advances in Databases and Information Systems (ADBIS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LIAS/ISAE-ENSMA - Laboratory of Computer Science and Automatic Control for Systems, Sep 2015, Poitiers, France. pp.52--59, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-23201-0_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03190218v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03213975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pertinence a Priori Basée sur la Diversité et la Temporalité des Signaux Sociaux</w:t>
+                <w:t xml:space="preserve">Document Priors Based On Time-Sensitive Social Signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Badache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence en Recherche d'Information et Applications (CORIA 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">37th European Conference on Information Retrieval (ECIR 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Vienna, Austria. pp.617-622, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-16354-3_68⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01276255v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accelerating the update of knowledge base instances by detecting vital information from a document stream</w:t>
               </w:r>
@@ -5152,51 +5152,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Abbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5424,51 +5424,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles de langue pour la mise à jour d'un profil d'entité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Abbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5513,321 +5513,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03263722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRIT at TREC Temporal Summarization 2014</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
+                <w:t xml:space="preserve">Exploitation de signaux sociaux pour estimer la pertinence a priori d'une ressource</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Badache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Text REtrieval Conference 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Gaithersburg, United States</w:t>
+              <w:t xml:space="preserve">11ème Conférence en Recherche d’Information et Applications (CORIA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine; Laboratoire lorrain de Recherche en Informatique et ses Applications, Mar 2014, Nancy, France. pp. 163-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03263720v1</w:t>
+                <w:t xml:space="preserve">hal-01113523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation de signaux sociaux pour estimer la pertinence a priori d'une ressource</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ismail Badache</w:t>
+                <w:t xml:space="preserve">Time-Sensitive User Profile for Optimizing Search Personlization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameni Kacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Faiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Conférence en Recherche d’Information et Applications (CORIA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd International Conference on User Modeling, Adaptation and Personalization (UMAP 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Aalborg, Denmark. pp.111-121, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-08786-3_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01113523v1</w:t>
+                <w:t xml:space="preserve">hal-01387803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Sensitive User Profile for Optimizing Search Personlization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ameni Kacem</w:t>
+                <w:t xml:space="preserve">IRIT at TREC Temporal Summarization 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Abbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rim Faiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on User Modeling, Adaptation and Personalization (UMAP 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Text REtrieval Conference 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Gaithersburg, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-08786-3_10⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01387803v1</w:t>
+                <w:t xml:space="preserve">hal-03263720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic opinion models based on subjective sources</w:t>
               </w:r>
@@ -6216,51 +6216,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IRIT at TREC KBA 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Abbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6324,51 +6324,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IRIT at TREC Knowledge Base Acceleration 2013: Cumulative Citation Recommendation Task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Abbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6413,433 +6413,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01143717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landmark Image Annotation Using Textual and Geolocation Metadata</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apport du Web et du Web de Données pour la recherche d'attributs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Abbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madalina Mitran</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Cabanac</w:t>
+                <w:t xml:space="preserve">Arlind Kopliku</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Conference on Open Research Areas in Information Retrieval (OAIR 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Lisbonne, Portugal. pp.65-68</w:t>
+              <w:t xml:space="preserve">Conférence en Recherche d'Information et Applications - CORIA 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Neuchâtel, Suisse. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04084506v1</w:t>
+                <w:t xml:space="preserve">hal-01123509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating Structural Relevance of XML Elements Through Language Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Laitang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Conference on Open Areas in Information Retrieval (OAIR 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM SIGIR: Special Interest Group on Information Retrieval, May 2013, Lisbon, Portugal. pp.41-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04084469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport du Web et du Web de Données pour la recherche d'attributs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafik Abbes</w:t>
+                <w:t xml:space="preserve">Landmark Image Annotation Using Textual and Geolocation Metadata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Mitran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arlind Kopliku</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
+                <w:t xml:space="preserve">Rada Mihalcea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence en Recherche d'Information et Applications - CORIA 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Neuchâtel, Suisse. pp.0</w:t>
+              <w:t xml:space="preserve">10th Conference on Open Research Areas in Information Retrieval (OAIR 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Lisbonne, Portugal. pp.65-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123509v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IRIT at TREC Microblog Track 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamjed Ben Jabeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firas Damak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Tamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Text REtrieval Conference - TREC 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Gaithersburg, United States. pp.0</w:t>
@@ -6868,64 +6868,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DTD based costs for Tree-Edit distance in Structured Information Retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Laitang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6976,51 +6976,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effectiveness of State-of-the-art Features for Microblog Search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firas Damak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7175,51 +7175,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Diary Study-Based Evaluation Framework for Mobile Information Retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ourdia Bouidghaghen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Tamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7266,64 +7266,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle de Recherche d'Information Sociale pour l'Accès aux Ressources Bibliographiques : Vers un réseau social pondéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamjed Ben Jabeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Tamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7465,64 +7465,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A social model for Literature Access: Towards a weighted social network of authors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamjed Ben Jabeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Tamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7554,226 +7554,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00553751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trouver de quoi parle un article sans le comprendre</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Henri Prade</w:t>
+                <w:t xml:space="preserve">Dynamically Personalizing Search Results for Mobile Users</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ourdia Bouidghaghen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Tamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications (LFA 2009)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Flexible Query Answering Systems-2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Roskild, Denmark. pp.99-110, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-04957-6_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03356846v1</w:t>
+                <w:t xml:space="preserve">hal-00476157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamically Personalizing Search Results for Mobile Users</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lynda Tamine</w:t>
+                <w:t xml:space="preserve">Trouver de quoi parle un article sans le comprendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihab Mallak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flexible Query Answering Systems-2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications (LFA 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Annecy, France. pp.117-124</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-04957-6_9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00476157v1</w:t>
+                <w:t xml:space="preserve">hal-03356846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting association rules and ontology for semantic document indexing</w:t>
               </w:r>
@@ -7785,51 +7785,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Boubekeur-Amirouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Tamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Information Processing and Management of Uncertainty in Knowledge-based Systems (IPMU 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Malaga, Spain. pp.464--472</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7854,51 +7854,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiting Multi-Evidence from Multiple User's Interests to Personalizing Information Retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Tamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7971,51 +7971,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction des profils utilisateurs à base d'une ontologie pour une recherche d'information personnalisée.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Tamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8338,51 +8338,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation et évaluation d'un modèle d'accès personnalisé à l'information basé sur les diagrammes d'influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Zemirli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Tamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8720,606 +8720,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03445673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Information Retrieval Driven by Ontology: from Query to Document Expansion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Baziz</w:t>
+                <w:t xml:space="preserve">On using graphical models for supporting context aware information retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Tamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Boubekeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference Computer-Assisted Information Retrieval - Recherche d'Information et ses Applications (RIAO 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Pittsburgh, PA, United States. pp.301-313</w:t>
+              <w:t xml:space="preserve">International Conference on the Theory of Information Retrieval (ICTIR 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Budapest, Hungary. pp.213-222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03358854v1</w:t>
+                <w:t xml:space="preserve">hal-00359550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On using graphical models for supporting context aware information retrieval</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">A Contextual Information Retrieval Model based on Influence Diagrams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Zemirli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Tamine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatiha Boubekeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on the Theory of Information Retrieval (ICTIR 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Budapest, Hungary. pp.213-222</w:t>
+              <w:t xml:space="preserve">2nd International Workshop on Context Based Information Retrieval (2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Roskilde, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00359550v1</w:t>
+                <w:t xml:space="preserve">hal-00359546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Contextual Information Retrieval Model based on Influence Diagrams</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lynda Tamine</w:t>
+                <w:t xml:space="preserve">An Information Retrieval Driven by Ontology: from Query to Document Expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Baziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Pasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Workshop on Context Based Information Retrieval (2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Roskilde, Denmark</w:t>
+              <w:t xml:space="preserve">8th International Conference Computer-Assisted Information Retrieval - Recherche d'Information et ses Applications (RIAO 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Pittsburgh, PA, United States. pp.301-313</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00359546v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence diagrams for contextual information retrieval</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Inferring the user interests using the search history</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Tamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Zemirli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th European Conference on Information Retrieval (ECIR 2006)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on information retrieval, Learning, Knowledge and Adaptatbility (LWA 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Hildesheim, Germany. pp.108-110</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00359559v1</w:t>
+                <w:t xml:space="preserve">hal-00359556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux possibilistes pour un modèle de recherche d'information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Asma Brini</w:t>
+                <w:t xml:space="preserve">Influence diagrams for contextual information retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Tamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Conférence francophone en Recherche d'Information et Applications (CORIA 2006)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">28th European Conference on Information Retrieval (ECIR 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Londres, United Kingdom. pp.464-467, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11735106_42⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03449172v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00359559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring the user interests using the search history</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lynda Tamine</w:t>
+                <w:t xml:space="preserve">Réseaux possibilistes pour un modèle de recherche d'information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Brini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nesrine Zemirli</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on information retrieval, Learning, Knowledge and Adaptatbility (LWA 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Hildesheim, Germany. pp.108-110</w:t>
+              <w:t xml:space="preserve">3ème Conférence francophone en Recherche d'Information et Applications (CORIA 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Lyon, France. pp.143-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00359556v1</w:t>
+                <w:t xml:space="preserve">hal-03449172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fuzzy Set Approach to Concept-based Information Retrieval</w:t>
               </w:r>
@@ -9331,51 +9331,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Baziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Pasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9511,251 +9511,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03451861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rank-ordering documents according to their relevance in information retrieval using refinements of ordered-weighted aggregations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Query propagation in possibilistic Information retrieval Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Brini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis M. de Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Workshop on Adaptive Multimedia Retrieval: User, Context, and Feedback (AMR 2005)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4th Conference of the European Society for Fuzzy Logic and Technology and the 11ème Eleventh "Rencontres Francophones sur la Logique Floue et ses Applications" (Eusflat-LFA 2005 joint Conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Barcelona, Espagne. pp.1281-1286</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03367401v1</w:t>
+                <w:t xml:space="preserve">hal-03451863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Query propagation in possibilistic Information retrieval Networks</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rank-ordering documents according to their relevance in information retrieval using refinements of ordered-weighted aggregations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Conference of the European Society for Fuzzy Logic and Technology and the 11ème Eleventh "Rencontres Francophones sur la Logique Floue et ses Applications" (Eusflat-LFA 2005 joint Conference)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Third International Workshop on Adaptive Multimedia Retrieval: User, Context, and Feedback (AMR 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Glasgow, United Kingdom. pp.44-54, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11670834_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03451863v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving document ranking in information retrieval using ordered weighted aggregation and leximin refinement</w:t>
               </w:r>
@@ -10432,51 +10432,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study on using genetic niching for query optimisation in document retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Tamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th European Colloquium on Information Retrieval (ECIR 2002)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2002, Glasgow, United Kingdom. pp.135-149, </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10510,51 +10510,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applying Heuristics to Improve A Genetic Query Optimisation Process in Information Retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Tamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10592,51 +10592,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Query optimisation using an improved genetic algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Tamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10715,64 +10715,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rééquilibrer la distribution des labels tout en éliminant le temps d'attente inhérent dans l'apprentissage actif multi-label appliqué aux transformers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Arens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Callebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José G. Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10879,51 +10879,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pitarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11483,51 +11483,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highlighting exact matching via marking strategies for ad hoc document ranking with pretrained contextualized language models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Boualili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose G. Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11886,51 +11886,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Said Lhadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Amrouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Association for Information Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 67 (12), pp.2909-2927. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11977,51 +11977,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When temporal expressions help to detect vital documents related to an entity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Abbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12072,64 +12072,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aggregated search: a new information retrieval paradigm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlind Kopliku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12378,437 +12378,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01282933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la gestion de bases de données à la gestion de grands espaces de données</w:t>
+                <w:t xml:space="preserve">Opinion mining: Reviewed from word to document level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Collet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicole Bidoit</w:t>
+                <w:t xml:space="preserve">Malik Muhammad Saad Missen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cabanac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/isi.18.4.11-31⟩</w:t>
+              <w:t xml:space="preserve">Social Network Analysis and Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, vol. 3 (n° 1), pp. 107-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13278-012-0057-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00923534v1</w:t>
+                <w:t xml:space="preserve">hal-01139760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the document structure as a source of evidence for multimedia fragment retrieval</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t>
+                <w:t xml:space="preserve">De la gestion de bases de données à la gestion de grands espaces de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Amann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Bidoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokrane Bouzeghoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Processing and Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18 (4), pp.11-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/isi.18.4.11-31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ipm.2013.06.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01131253v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00923534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opinion mining: Reviewed from word to document level</w:t>
+                <w:t xml:space="preserve">Investigating the document structure as a source of evidence for multimedia fragment retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malik Muhammad Saad Missen</w:t>
+                <w:t xml:space="preserve">Mouna Torjmen-Khemakhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Cabanac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Network Analysis and Mining</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, vol. 3 (n° 1), pp. 107-125. </w:t>
+              <w:t xml:space="preserve">Information Processing and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, vol. 49 (n° 6), pp. 1281-1300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13278-012-0057-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ipm.2013.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01139760v1</w:t>
+                <w:t xml:space="preserve">hal-01131253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A survey on tree matching and XML retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Amin Tahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Laitang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13318,51 +13318,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un nouveau passage à l'échelle en recherche d'information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Tamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13478,51 +13478,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chevalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luis Aguirre Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Tamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13547,51 +13547,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accès personnalisé à l'information : Vers un modèle basé sur les diagrammes d'influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Tamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13737,51 +13737,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple query evaluation based on an enchanced genetic algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Tamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chrisment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13867,51 +13867,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chrisment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Tamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Society for Information Systems and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 53 (11), pp.934-942. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13945,51 +13945,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un Algorithme génétique spécifique à une reformulation multi-requêtes dans un système de recherche d'information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Tamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14053,51 +14053,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chrisment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Tamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Retrieval Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 1 (3), pp.175-192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14201,51 +14201,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Akermi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Pasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karam Abdulahhad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14494,51 +14494,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Pasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sanchez, Elie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuzzy Logic and the semantic web</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 (Chapter 18), </w:t>
@@ -14735,51 +14735,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connexionisme et génétique pour la recherche d'information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Tamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ihadjadene Madjid. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les systèmes de recherche d'informations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, chapter 4, Hermes Science Publications, pp.77-99, 2004, Sciences &amp; Techniques</w:t>
@@ -14860,51 +14860,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Mothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Soulé-Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Tamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Computing in Information Retrieval Techniques and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 50, </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15034,51 +15034,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pitarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15210,51 +15210,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">APMD: Accès Personnalisé à des Masses de Données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokrane Bouzeghoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15317,64 +15317,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailoring aggregated search per class of query</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlind Kopliku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15733,51 +15733,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330652v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eya Hammami" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Boughanem" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufiq Dkaki" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298876v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sign&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose G Moreno" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiziri Belkacem" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3731120.3744624" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330641v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; G. Moreno" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728347v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Oussaidene" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Said Lhadj" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2024.long_32" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728602v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729002v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishchal Prasad" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56060-6_15" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131550v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Arens" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Teiss&#232;dre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Callebert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose G. Moreno" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729016v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.semeval-1.94" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131567v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Boualili" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728988v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838583v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre G. De Lima" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Henrique da S. Aranha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011890v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3397271.3401194" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435348v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441990v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435347v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881877v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Menendez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Casanova" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Paes Leme" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27618-8_11" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152874v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fraisier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pitarch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Besan&#231;on" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3209542.3209549" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319715v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Besancon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/icwsm.v12i1.14984" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305347v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623030v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Akermi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Faiz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548108v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Chellal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871301v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611135v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dousset" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56608-5_62" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116293v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI.2016.0112" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611113v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Thonet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Pinel-Sauvagnat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132847.3132897" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559775v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120310v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Kacem" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3019612.3019693" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441970v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Bambia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912808v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3121050.3121091" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726407v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Badache" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3020165.3020177" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611652v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873739v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3077136.3080718" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490083v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530414v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447220v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514633v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692735v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Moulahi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamjed Ben Jabeur" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Palmer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Tamine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290136v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Soulier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567069v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441985v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360875v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Imhof" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303851v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Abbes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jane Hernandez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01165507v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213975v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23201-0_7" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154377v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16354-3_68" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190227v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Amrouche" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190218v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2695664.2695910" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276255v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334707v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283948v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914043v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263722v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263720v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113523v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387803v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08786-3_10" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080944v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Belbachir" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Missen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2554850.2555091" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378996v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2637002.2637016" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109811v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2014.48" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081961v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#259;d&#259;lina Mitran" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2554850.2554866" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263721v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143717v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084506v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Mitran" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rada Mihalcea" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084469v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Laitang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123509v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlind Kopliku" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137223v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Damak" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264568v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084586v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2480362.2480537" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668943v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553756v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourdia Bouidghaghen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17187-1_38" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553753v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351569v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Mallak" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Prade" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2010.5584404" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553751v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356846v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476157v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04957-6_9" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476487v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Boubekeur-Amirouche" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359554v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Zemirli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDIM.2007.4444192" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376157v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Daoud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chebaro Bilal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356858v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335030v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358842v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359567v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358855v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Baziz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361566v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Loiseau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75410-7_19" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-R2L4BXZZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445673v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Brini" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubois" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358854v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Pasi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359550v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Boubekeur" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359546v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359559v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11735106_42" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449172v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359556v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367409v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451861v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11575832_31" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367401v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11670834_4" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FBFG5S4D-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451863v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M. de Campos" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367402v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451870v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451876v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451871v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375242v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03299808v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chrisment" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Benferhat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378852v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359561v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45886-7_10" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359563v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359566v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/354756.354842" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623001v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jep-taln2024.sciencesconf.org/resource/page/id/4" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982575v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154389v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154387v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154385v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154382v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728737v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-68312-1_23" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881847v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10791-022-09414-x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881862v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Hammache" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asi.24431" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279437v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2018.07.001" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682968v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Dahak" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Balla" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2016.06.008" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516901v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asi.23553" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282057v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123809v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2523817" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519742v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Zaoui" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.17.2.81-100" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282933v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ahmed-Ouamar" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-013-0618-x" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923534v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Collet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Amann" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bidoit" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Bouzeghoub" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.18.4.11-31" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-NK86Q05D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131253v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Torjmen-Khemakhem" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2013.06.001" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139760v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Muhammad Saad Missen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-012-0057-9" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131158v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Amin Tahraoui" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamamache Kheddouci" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosrev.2013.02.001" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01286646v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khazri" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tmar" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abid" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1925" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353601v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218488509006042" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442446v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2008.10.005" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445676v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359532v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Calabretto" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jena Pierre Chevallet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563109v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevalet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Aguirre Martinez" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359533v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108638v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359526v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0306-4573(02)00048-1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359529v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asi.10119" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359534v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359535v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1009931404333" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L9SXMX9S-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001574v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Abdulahhad" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-06170-8_5" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-06170-8_5" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358858v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-540-71258-9_10" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71258-9_10" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F6948AB1D17E0A343074A88A6FF4B09FA91863C2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361591v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S1574957606800201" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1574-9576(06)80020-1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367400v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/3-540-31590-X_8" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-31590-X_8" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AB3A445CE2279D126C80BF5F1C02CE4430BA1A45/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359540v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359538v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mothe" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Soul&#233;-Dupuy" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-7908-1849-9_8" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-1849-9_8" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3J2Q12B5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116290v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165011v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aussenac-Gilles" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Joly" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Sibilla" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323369v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198268v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954074v2" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berrut" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-642-00958-7" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00958-7" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330652v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eya Hammami" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Boughanem" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufiq Dkaki" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298876v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sign&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose G Moreno" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiziri Belkacem" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3731120.3744624" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330641v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; G. Moreno" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728347v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Oussaidene" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Said Lhadj" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2024.long_32" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728602v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729002v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishchal Prasad" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56060-6_15" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729016v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.semeval-1.94" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131550v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Arens" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Teiss&#232;dre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Callebert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose G. Moreno" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131567v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Boualili" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728988v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838583v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre G. De Lima" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Henrique da S. Aranha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011890v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3397271.3401194" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435347v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881877v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Menendez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Casanova" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Paes Leme" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27618-8_11" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435348v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441990v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319715v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fraisier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pitarch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Besancon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/icwsm.v12i1.14984" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152874v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Besan&#231;on" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3209542.3209549" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305347v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623030v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Akermi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Faiz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548108v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Chellal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871301v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611135v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dousset" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56608-5_62" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441970v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Bambia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559775v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120310v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Kacem" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3019612.3019693" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116293v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI.2016.0112" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611113v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Thonet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Pinel-Sauvagnat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132847.3132897" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912808v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3121050.3121091" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726407v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Badache" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3020165.3020177" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873739v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3077136.3080718" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611652v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490083v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447220v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514633v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692735v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Moulahi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamjed Ben Jabeur" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Palmer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Tamine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290136v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Soulier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530414v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567069v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441985v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360875v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Imhof" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303851v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Abbes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jane Hernandez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276255v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190218v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2695664.2695910" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190227v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Amrouche" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01165507v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213975v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23201-0_7" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154377v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16354-3_68" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334707v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283948v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914043v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263722v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113523v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387803v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08786-3_10" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263720v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080944v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Belbachir" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Missen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2554850.2555091" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378996v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2637002.2637016" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109811v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2014.48" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081961v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#259;d&#259;lina Mitran" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2554850.2554866" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263721v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143717v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123509v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlind Kopliku" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084469v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Laitang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084506v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Mitran" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rada Mihalcea" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137223v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Damak" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264568v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084586v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2480362.2480537" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668943v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553756v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourdia Bouidghaghen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17187-1_38" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553753v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351569v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Mallak" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Prade" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2010.5584404" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553751v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476157v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04957-6_9" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356846v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476487v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Boubekeur-Amirouche" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359554v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Zemirli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDIM.2007.4444192" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376157v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Daoud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chebaro Bilal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356858v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335030v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358842v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359567v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358855v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Baziz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361566v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Loiseau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75410-7_19" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-R2L4BXZZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445673v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Brini" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubois" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359550v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Boubekeur" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359546v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358854v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Pasi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359556v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359559v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11735106_42" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449172v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367409v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451861v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11575832_31" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451863v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M. de Campos" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367401v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11670834_4" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FBFG5S4D-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367402v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451870v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451876v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451871v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375242v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03299808v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chrisment" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Benferhat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378852v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359561v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45886-7_10" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359563v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359566v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/354756.354842" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623001v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jep-taln2024.sciencesconf.org/resource/page/id/4" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982575v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154389v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154387v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154385v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154382v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728737v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-68312-1_23" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881847v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10791-022-09414-x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881862v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Hammache" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asi.24431" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279437v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2018.07.001" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682968v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Dahak" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Balla" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2016.06.008" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516901v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asi.23553" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282057v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123809v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2523817" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519742v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Zaoui" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.17.2.81-100" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282933v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ahmed-Ouamar" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-013-0618-x" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139760v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Muhammad Saad Missen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-012-0057-9" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923534v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Collet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Amann" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bidoit" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Bouzeghoub" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.18.4.11-31" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-NK86Q05D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131253v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Torjmen-Khemakhem" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2013.06.001" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131158v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Amin Tahraoui" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamamache Kheddouci" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosrev.2013.02.001" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01286646v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khazri" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tmar" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abid" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1925" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353601v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218488509006042" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442446v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2008.10.005" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445676v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359532v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Calabretto" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jena Pierre Chevallet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563109v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevalet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Aguirre Martinez" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359533v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108638v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359526v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0306-4573(02)00048-1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359529v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asi.10119" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359534v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359535v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1009931404333" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L9SXMX9S-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001574v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Abdulahhad" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-06170-8_5" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-06170-8_5" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358858v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-540-71258-9_10" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71258-9_10" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F6948AB1D17E0A343074A88A6FF4B09FA91863C2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361591v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S1574957606800201" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1574-9576(06)80020-1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367400v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/3-540-31590-X_8" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-31590-X_8" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AB3A445CE2279D126C80BF5F1C02CE4430BA1A45/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359540v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359538v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mothe" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Soul&#233;-Dupuy" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-7908-1849-9_8" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-1849-9_8" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3J2Q12B5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116290v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165011v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aussenac-Gilles" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Joly" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Sibilla" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323369v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198268v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954074v2" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berrut" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-642-00958-7" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00958-7" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>