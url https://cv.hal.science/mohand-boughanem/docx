--- v1 (2026-04-06)
+++ v2 (2026-05-05)
@@ -1363,384 +1363,384 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03011890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture Asymétrique pour les Modèles Neuronaux d'Appariement de Textes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jose G. Moreno</w:t>
+                <w:t xml:space="preserve">Novel Node Importance Measures to Improve Keyword Search over RDF Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Menendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Paes Leme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Conférence francophone en Recherche d'Information et Applications (CORIA 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">30th International Conference on Database and Expert Systems Applications (DEXA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Linz, Austria. pp.143-158, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-27618-8_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02435347v1</w:t>
+                <w:t xml:space="preserve">hal-03881877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Node Importance Measures to Improve Keyword Search over RDF Graphs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luiz Paes Leme</w:t>
+                <w:t xml:space="preserve">Asymmetry Sensitive Architecture for Neural Text Matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiziri Belkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose G. Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taoufiq Dkaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International Conference on Database and Expert Systems Applications (DEXA 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">41st European Conference on Information Retrieval (ECIR 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Cologne, Germany. pp.62-69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-27618-8_11⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03881877v1</w:t>
+                <w:t xml:space="preserve">hal-02435348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetry Sensitive Architecture for Neural Text Matching</w:t>
+                <w:t xml:space="preserve">aMV-LSTM: an attention-based model with multiple positional text matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiziri Belkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taoufiq Dkaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose G. Moreno</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Taoufiq Dkaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41st European Conference on Information Retrieval (ECIR 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Cologne, Germany. pp.62-69</w:t>
+              <w:t xml:space="preserve">34th ACM/SIGAPP Symposium on Applied Computing (SAC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Limassol, Cyprus. pp.788-795</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02435348v1</w:t>
+                <w:t xml:space="preserve">hal-02441990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">aMV-LSTM: an attention-based model with multiple positional text matching</w:t>
+                <w:t xml:space="preserve">Architecture Asymétrique pour les Modèles Neuronaux d'Appariement de Textes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiziri Belkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taoufiq Dkaki</w:t>
@@ -1758,73 +1758,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jose G. Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th ACM/SIGAPP Symposium on Applied Computing (SAC 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Limassol, Cyprus. pp.788-795</w:t>
+              <w:t xml:space="preserve">16th Conférence francophone en Recherche d'Information et Applications (CORIA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Lyon, France. pp.1-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02441990v1</w:t>
+                <w:t xml:space="preserve">hal-02435347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">#Élysée2017fr: The 2017 French Presidential Campaign on Twitter</w:t>
               </w:r>
@@ -2349,324 +2349,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02548108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRIT at TREC Real-Time Summarization 2017</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelhamid Chellal</w:t>
+                <w:t xml:space="preserve">Exploring Current Viewing Context for TV Contents Recommendation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriam Bambia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Faiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Text REtrieval Conference (TREC 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Maryland, United States. pp.1</w:t>
+              <w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Web Intelligence (WI 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Omaha, NE, United States. pp.272-279</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02871301v1</w:t>
+                <w:t xml:space="preserve">hal-02441970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Word Similarity Based Model for Tweet Stream Prospective Notification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelhamid Chellal</w:t>
+                <w:t xml:space="preserve">Just-In-Time Recommendation Approach Within A Mobile Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Akermi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Dousset</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Faiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th European Conference on Information Retrieval (ECIR 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Aberdeen, United Kingdom. pp.655--661, </w:t>
+              <w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Web Intelligence (WI 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE; WIC; ACM, Oct 2016, Omaha, Nebraska, United States. pp.636--639, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-56608-5_62⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WI.2016.0112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02611135v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Current Viewing Context for TV Contents Recommendation</w:t>
+                <w:t xml:space="preserve">Users Are Known by the Company They Keep: Topic Models for Viewpoint Discovery in Social Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meriam Bambia</w:t>
+                <w:t xml:space="preserve">Thibaut Thonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rim Faiz</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Web Intelligence (WI 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Information and Knowledge Management (CIKM 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM SIGWEB: Special Interest Group on Hypertext, Hypermedia and Web; ACM SIGIR: Special Interest Group on Information Retrieval, Nov 2017, Singapore, Singapore. pp.87--96, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3132847.3132897⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02441970v1</w:t>
+                <w:t xml:space="preserve">hal-02611113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage de représentations de documents et leur exploitation en recherche d'information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiziri Belkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2708,1488 +2743,1453 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14e Conference francophone en Recherche d'Information et Applications (CORIA 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Marseille, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02559775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emphasizing temporal-based user profile modeling in the context of session search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameni Kacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Faiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd ACM SIGAPP Symposium On Applied Computing (SAC 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Marrakech, Morocco. pp.925--930, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3019612.3019693⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03120310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Just-In-Time Recommendation Approach Within A Mobile Context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Imen Akermi</w:t>
+                <w:t xml:space="preserve">Fresh and Diverse Social Signals: Any Impacts on Search?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Badache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rim Faiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Web Intelligence (WI 2016)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WI.2016.0112⟩</w:t>
+              <w:t xml:space="preserve">Conference on Conference Human Information Interaction and Retrieval (CHIIR 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Oslo, Norway. pp.155--164, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3020165.3020177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03116293v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Users Are Known by the Company They Keep: Topic Models for Viewpoint Discovery in Social Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Thonet</w:t>
+                <w:t xml:space="preserve">Uncovering Like-minded Political Communities on Twitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fraisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pitarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Besancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Information and Knowledge Management (CIKM 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM SIGIR International Conference on Theory of Information Retrieval (ICTIR 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM SIGIR, Oct 2017, Amsterdam, Netherlands. pp.261-264, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3121050.3121091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3132847.3132897⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02611113v1</w:t>
+                <w:t xml:space="preserve">hal-01912808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncovering Like-minded Political Communities on Twitter</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Romaric Besancon</w:t>
+                <w:t xml:space="preserve">Emotional Social Signals for Search Ranking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Badache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM SIGIR International Conference on Theory of Information Retrieval (ICTIR 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">40th International ACM SIGIR Conference on Research and Development in Information Retrieval (SIGIR 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM-SIGIR: Association for computing machinery - Special interest group on information retrieval, Aug 2017, Tokyo, Japan. pp.1053-1056, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3077136.3080718⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3121050.3121091⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01912808v1</w:t>
+                <w:t xml:space="preserve">hal-01873739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fresh and Diverse Social Signals: Any Impacts on Search?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ismail Badache</w:t>
+                <w:t xml:space="preserve">Détection de points de vue à l'aide des proximités inter-profils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fraisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cabanac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pitarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Conference Human Information Interaction and Retrieval (CHIIR 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence sur les Modèles et l'Analyse des Réseaux : Approches Mathématiques et Informatique (MARAMI 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, La Rochelle, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01726407v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02611652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotional Social Signals for Search Ranking</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Les Signaux Sociaux émotionnels : Quel impact sur la recherche d'information ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Badache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th International ACM SIGIR Conference on Research and Development in Information Retrieval (SIGIR 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence en Recherche d’Information et Applications (CORIA 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873739v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01490083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de points de vue à l'aide des proximités inter-profils</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Romaric Besancon</w:t>
+                <w:t xml:space="preserve">Word Similarity Based Model for Tweet Stream Prospective Notification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Chellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur les Modèles et l'Analyse des Réseaux : Approches Mathématiques et Informatique (MARAMI 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">39th European Conference on Information Retrieval (ECIR 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Aberdeen, United Kingdom. pp.655--661, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-56608-5_62⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02611652v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02611135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Signaux Sociaux émotionnels : Quel impact sur la recherche d'information ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ismail Badache</w:t>
+                <w:t xml:space="preserve">IRIT at TREC Real-Time Summarization 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Chellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence en Recherche d’Information et Applications (CORIA 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">Text REtrieval Conference (TREC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Maryland, United States. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01490083v1</w:t>
+                <w:t xml:space="preserve">hal-02871301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-criterion real time tweet summarization based upon adaptive threshold</w:t>
+                <w:t xml:space="preserve">Synthèse de flux de messages en temps réel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Chellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Web Intelligence (WI 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Omaha, Nebraska, United States. pp. 264-271</w:t>
+              <w:t xml:space="preserve">13e Conference francophone en Recherche d'Information et Applications (CORIA 2016) dans le cadre de la semaine du document numerique et de la recherche d'information : SDNRI 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Toulouse, France. pp. 515-529</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01447220v1</w:t>
+                <w:t xml:space="preserve">hal-01530414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRIT at the NTCIR-12 MobileClick-2 Task</w:t>
+                <w:t xml:space="preserve">Multi-criterion real time tweet summarization based upon adaptive threshold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Chellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Conference on Evaluation of Information Access Technologies (NTCIR 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Tokyo, Japan. pp. 143-146</w:t>
+              <w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Web Intelligence (WI 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Omaha, Nebraska, United States. pp. 264-271</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01514633v1</w:t>
+                <w:t xml:space="preserve">hal-01447220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRIT at TREC Real Time Summarization 2016</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IRIT at the NTCIR-12 MobileClick-2 Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Chellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Boughanem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Text REtrieval Conference (TREC 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Gaithersburg, Maryland, United States. pp. 1-13</w:t>
+              <w:t xml:space="preserve">12th Conference on Evaluation of Information Access Technologies (NTCIR 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Tokyo, Japan. pp. 143-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01692735v1</w:t>
+                <w:t xml:space="preserve">hal-01514633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRIT at TREC Microblog 2015</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IRIT at TREC Real Time Summarization 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Moulahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamjed Ben Jabeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Chellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Tamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th Text REtrieval Conference (TREC 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Gaithersburg, MD, United States</w:t>
+              <w:t xml:space="preserve">25th Text REtrieval Conference (TREC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Gaithersburg, Maryland, United States. pp. 1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01290136v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de flux de messages en temps réel</w:t>
+                <w:t xml:space="preserve">IRIT at TREC Microblog 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Chellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamjed Ben Jabeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Moulahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e Conference francophone en Recherche d'Information et Applications (CORIA 2016) dans le cadre de la semaine du document numerique et de la recherche d'information : SDNRI 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Toulouse, France. pp. 515-529</w:t>
+              <w:t xml:space="preserve">34th Text REtrieval Conference (TREC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Gaithersburg, MD, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01530414v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01290136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VODUM: a Topic Model Unifying Viewpoint, Topic and Opinion Discovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Thonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th European Conference on Information Retrieval (ECIR 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Padua, Italy. pp. 533-545</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4208,1362 +4208,1362 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01567069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle de langue pour l'estimation de la fraîcheur et la pertinence des documents Web</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meriam Bambia</w:t>
+                <w:t xml:space="preserve">Leveraging temporal expressions to filter vital documents related to an entity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Abbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rim Faiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFormatique des Organisations et Systemes d'Information et de Decision (INFORSID 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">30th ACM/SIGAPP Symposium on Applied Computing (SAC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM Special Interest Group on Applied Computing (SIGAPP), Apr 2015, Salamanca, Spain. pp.1093--1098, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2695664.2695910⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02441985v1</w:t>
+                <w:t xml:space="preserve">hal-03190218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal Social Book Search</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Pertinence a Priori Basée sur la Diversité et la Temporalité des Signaux Sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Badache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Conference on Multilingual and Multimodal Information Access Evaluation (CLEF 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Toulouse, France. pp. 1-9</w:t>
+              <w:t xml:space="preserve">Conférence en Recherche d'Information et Applications (CORIA 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARIA (Association Francophone de Recherche d’Information (RI) et Applications), Mar 2015, Paris, France. pp.23--38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01360875v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01276255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRIT at TREC Temporal Summarization 2015</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Détection d'informations vitales pour la mise à jour de bases de connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Abbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Boughanem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Text REtrieval Conference (TREC 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Gaithersburg, Maryland, United States. pp. 1-10</w:t>
+              <w:t xml:space="preserve">26èmes journées francophones d'Ingénierie des Connaissances (IC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PFIA : Plate-forme Intelligence Artificielle; Marie-Hélène Abel (UTC), Jun 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303851v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01165507v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pertinence a Priori Basée sur la Diversité et la Temporalité des Signaux Sociaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ismail Badache</w:t>
+                <w:t xml:space="preserve">Context-Awareness and Viewer Behavior Prediction in Social-TV Recommender Systems: Survey and Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriam Bambia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Faiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence en Recherche d'Information et Applications (CORIA 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th East-European Conference on Advances in Databases and Information Systems (ADBIS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LIAS/ISAE-ENSMA - Laboratory of Computer Science and Automatic Control for Systems, Sep 2015, Poitiers, France. pp.52--59, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-23201-0_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01276255v1</w:t>
+                <w:t xml:space="preserve">hal-03213975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging temporal expressions to filter vital documents related to an entity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
+                <w:t xml:space="preserve">Document Priors Based On Time-Sensitive Social Signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Badache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th ACM/SIGAPP Symposium on Applied Computing (SAC 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">37th European Conference on Information Retrieval (ECIR 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Vienna, Austria. pp.617-622, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-16354-3_68⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2695664.2695910⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03190218v1</w:t>
+                <w:t xml:space="preserve">hal-03154377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation du modèle de langue pour le tri des réponses dans les BD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Chellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Amrouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence francophone en Recherche d'Information et Applications (CORIA 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Paris, France. pp.487--502</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03190227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection d'informations vitales pour la mise à jour de bases de connaissances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Accelerating the update of knowledge base instances by detecting vital information from a document stream</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Abbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26èmes journées francophones d'Ingénierie des Connaissances (IC 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PFIA : Plate-forme Intelligence Artificielle; Marie-Hélène Abel (UTC), Jun 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Web Intelligence and Intelligent Agent Technology (WI-IAT 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Singapour, Singapore. pp. 173-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01165507v2</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01334707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Context-Awareness and Viewer Behavior Prediction in Social-TV Recommender Systems: Survey and Challenges</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rim Faiz</w:t>
+                <w:t xml:space="preserve">A Priori Relevance Based On Quality and Diversity Of Social Signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Badache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th East-European Conference on Advances in Databases and Information Systems (ADBIS 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM SIGIR Special Interest Group on Information Retrieval (SIGIR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Santiago, Chile. pp.731-734</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-23201-0_7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03213975v1</w:t>
+                <w:t xml:space="preserve">hal-01283948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Document Priors Based On Time-Sensitive Social Signals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ismail Badache</w:t>
+                <w:t xml:space="preserve">Une Approche de recommandation proactive dans un environnement mobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Akermi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Faiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th European Conference on Information Retrieval (ECIR 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">33eme congres INFormatique des Organisations et Systemes d'Information et de Decision (INFORSID 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Biarritz, France. pp.301-316</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03154377v1</w:t>
+                <w:t xml:space="preserve">hal-01914043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerating the update of knowledge base instances by detecting vital information from a document stream</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t>
+                <w:t xml:space="preserve">Un modèle de langue pour l'estimation de la fraîcheur et la pertinence des documents Web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriam Bambia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Faiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Web Intelligence and Intelligent Agent Technology (WI-IAT 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Singapour, Singapore. pp. 173-176</w:t>
+              <w:t xml:space="preserve">INFormatique des Organisations et Systemes d'Information et de Decision (INFORSID 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Biarritz, France. pp.317-330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01334707v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Priori Relevance Based On Quality and Diversity Of Social Signals</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">IRIT at TREC Temporal Summarization 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Abbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Moulahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Chellal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM SIGIR Special Interest Group on Information Retrieval (SIGIR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Santiago, Chile. pp.731-734</w:t>
+              <w:t xml:space="preserve">Text REtrieval Conference (TREC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Gaithersburg, Maryland, United States. pp. 1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01283948v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une Approche de recommandation proactive dans un environnement mobile</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Imen Akermi</w:t>
+                <w:t xml:space="preserve">Multimodal Social Book Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Imhof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Badache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rim Faiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33eme congres INFormatique des Organisations et Systemes d'Information et de Decision (INFORSID 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Biarritz, France. pp.301-316</w:t>
+              <w:t xml:space="preserve">6th Conference on Multilingual and Multimodal Information Access Evaluation (CLEF 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Toulouse, France. pp. 1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01914043v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles de langue pour la mise à jour d'un profil d'entité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">IRIT at TREC Temporal Summarization 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Abbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence francophone en Recherche d'Information et Applications (CORIA 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARIA : Association francophone de Recherche d’Information et Applications, Mar 2014, Nancy, France. pp.129--143</w:t>
+              <w:t xml:space="preserve">Text REtrieval Conference 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Gaithersburg, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03263722v1</w:t>
+                <w:t xml:space="preserve">hal-03263720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation de signaux sociaux pour estimer la pertinence a priori d'une ressource</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Badache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5601,51 +5601,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-Sensitive User Profile for Optimizing Search Personlization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameni Kacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5699,957 +5699,957 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01387803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRIT at TREC Temporal Summarization 2014</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
+                <w:t xml:space="preserve">Probabilistic opinion models based on subjective sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiza Belbachir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Missen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Text REtrieval Conference 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM Symposium on Applied Computing (SAC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM: Association for Computing Machinery, Mar 2014, Gyeongju, South Korea. pp.925-926, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2554850.2555091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03263720v1</w:t>
+                <w:t xml:space="preserve">hal-04080944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic opinion models based on subjective sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Faiza Belbachir</w:t>
+                <w:t xml:space="preserve">Social Priors to Estimate Relevance of a Resource</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Badache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Malik Missen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Symposium on Applied Computing (SAC 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th Information Interaction in Context Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Regensburg, Germany. pp.106-114, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2637002.2637016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2554850.2555091⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04080944v1</w:t>
+                <w:t xml:space="preserve">hal-02378996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Priors to Estimate Relevance of a Resource</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Harnessing Social Signals to Enhance a Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Badache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Information Interaction in Context Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/WIC/ACM International Joint Conferences on Web Intelligence (WI 2014) and Intelligent Agent Technologies (IAT 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Warsaw, Poland. pp.303--309, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WI-IAT.2014.48⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2637002.2637016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02378996v1</w:t>
+                <w:t xml:space="preserve">hal-01109811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harnessing Social Signals to Enhance a Search</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ismail Badache</w:t>
+                <w:t xml:space="preserve">GeoTime-Based Tag Ranking Model for Automatic Image Annotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mădălina Mitran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/WIC/ACM International Joint Conferences on Web Intelligence (WI 2014) and Intelligent Agent Technologies (IAT 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">29th ACM Symposium on Applied Computing (SAC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM Special Interest Group on Applied Computing, Mar 2014, Gyeongju, South Korea. pp.896-901, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2554850.2554866⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WI-IAT.2014.48⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01109811v1</w:t>
+                <w:t xml:space="preserve">hal-04081961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GeoTime-Based Tag Ranking Model for Automatic Image Annotation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Cabanac</w:t>
+                <w:t xml:space="preserve">IRIT at TREC KBA 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Abbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th ACM Symposium on Applied Computing (SAC 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Twenty-Third Text REtrieval Conference (2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Gaithersburg, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2554850.2554866⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04081961v1</w:t>
+                <w:t xml:space="preserve">hal-03263721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRIT at TREC KBA 2014</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Modèles de langue pour la mise à jour d'un profil d'entité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Abbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twenty-Third Text REtrieval Conference (2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Gaithersburg, United States</w:t>
+              <w:t xml:space="preserve">Conférence francophone en Recherche d'Information et Applications (CORIA 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARIA : Association francophone de Recherche d’Information et Applications, Mar 2014, Nancy, France. pp.129--143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03263721v1</w:t>
+                <w:t xml:space="preserve">hal-03263722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRIT at TREC Knowledge Base Acceleration 2013: Cumulative Citation Recommendation Task</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Estimating Structural Relevance of XML Elements Through Language Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Laitang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Twenty-Second Text REtrieval Conference - TREC 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Gaithersburg, United States. pp. 1-4</w:t>
+              <w:t xml:space="preserve">10th Conference on Open Areas in Information Retrieval (OAIR 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM SIGIR: Special Interest Group on Information Retrieval, May 2013, Lisbon, Portugal. pp.41-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01143717v1</w:t>
+                <w:t xml:space="preserve">hal-04084469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport du Web et du Web de Données pour la recherche d'attributs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Abbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlind Kopliku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence en Recherche d'Information et Applications - CORIA 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Neuchâtel, Suisse. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating Structural Relevance of XML Elements Through Language Model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">IRIT at TREC Knowledge Base Acceleration 2013: Cumulative Citation Recommendation Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Abbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Conference on Open Areas in Information Retrieval (OAIR 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACM SIGIR: Special Interest Group on Information Retrieval, May 2013, Lisbon, Portugal. pp.41-46</w:t>
+              <w:t xml:space="preserve">The Twenty-Second Text REtrieval Conference - TREC 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Gaithersburg, United States. pp. 1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04084469v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landmark Image Annotation Using Textual and Geolocation Metadata</w:t>
               </w:r>
@@ -6743,103 +6743,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IRIT at TREC Microblog Track 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamjed Ben Jabeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firas Damak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Tamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Text REtrieval Conference - TREC 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Gaithersburg, United States. pp.0</w:t>
@@ -6868,64 +6868,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DTD based costs for Tree-Edit distance in Structured Information Retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Laitang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6976,51 +6976,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effectiveness of State-of-the-art Features for Microblog Search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firas Damak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7080,51 +7080,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle de langue pour la détection d'opinion dans les blogs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faiza Belbachir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7156,468 +7156,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03668943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Diary Study-Based Evaluation Framework for Mobile Information Retrieval</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new factor for computing the relevance of a document to a query</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Boughanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ourdia Bouidghaghen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mohand Boughanem</w:t>
+                <w:t xml:space="preserve">Ihab Mallak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Asia Information Retrieval Societies Conference (AIRS 2010)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-17187-1_38⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems (FUZZ-IEEE 2010) part of WCC 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jul 2010, Barcelone, Spain. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZY.2010.5584404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00553756v1</w:t>
+                <w:t xml:space="preserve">hal-03351569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle de Recherche d'Information Sociale pour l'Accès aux Ressources Bibliographiques : Vers un réseau social pondéré</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">A social model for Literature Access: Towards a weighted social network of authors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamjed Ben Jabeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Tamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier REcherche et REcommandation d'information dans les RESeaux sOciaux @ INFORSID 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INFORSID (INFormatique des ORganisations et Systèmes d’Information et de Décision), May 2010, Marseille, France. pp.37--49</w:t>
+              <w:t xml:space="preserve">International Conference on Adaptivity, Personalization and Fusion of Heterogeneous Information (RIAO 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Paris, France. (support électronique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00553753v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00553751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new factor for computing the relevance of a document to a query</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un modèle de Recherche d'Information Sociale pour l'Accès aux Ressources Bibliographiques : Vers un réseau social pondéré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamjed Ben Jabeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Tamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems (FUZZ-IEEE 2010) part of WCC 2010</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Atelier REcherche et REcommandation d'information dans les RESeaux sOciaux @ INFORSID 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INFORSID (INFormatique des ORganisations et Systèmes d’Information et de Décision), May 2010, Marseille, France. pp.37--49</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03351569v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00553753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A social model for Literature Access: Towards a weighted social network of authors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">A Diary Study-Based Evaluation Framework for Mobile Information Retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ourdia Bouidghaghen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Tamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Adaptivity, Personalization and Fusion of Heterogeneous Information (RIAO 2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th Asia Information Retrieval Societies Conference (AIRS 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Taipei, Taiwan. pp.389-398, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-17187-1_38⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00553751v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00553756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamically Personalizing Search Results for Mobile Users</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ourdia Bouidghaghen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Tamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7664,64 +7664,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trouver de quoi parle un article sans le comprendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihab Mallak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7753,899 +7753,899 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03356846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting association rules and ontology for semantic document indexing</w:t>
+                <w:t xml:space="preserve">Construction des profils utilisateurs à base d'une ontologie pour une recherche d'information personnalisée.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatiha Boubekeur-Amirouche</w:t>
+                <w:t xml:space="preserve">Mariam Daoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Tamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lynda Tamine</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chebaro Bilal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Information Processing and Management of Uncertainty in Knowledge-based Systems (IPMU 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Malaga, Spain. pp.464--472</w:t>
+              <w:t xml:space="preserve">francophone en Recherche d'Information et Applications (CORIA 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Trégastel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00476487v1</w:t>
+                <w:t xml:space="preserve">hal-00376157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting Multi-Evidence from Multiple User's Interests to Personalizing Information Retrieval</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extracting topics in texts: Towards a fuzzy logic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nesrine Zemirli</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Prade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ourdia Bouidghaghen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Digital Information Management (ICDIM 2007)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12th International Conference on Information Processing and Management of Uncertainty in Knowledge-based Systems (IPMU 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Málaga, Spain. pp.1733--1740</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00359554v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction des profils utilisateurs à base d'une ontologie pour une recherche d'information personnalisée.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recherche d'information : de la RI orientée système vers la RI orientée contexte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chebaro Bilal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">francophone en Recherche d'Information et Applications (CORIA 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Trégastel, France</w:t>
+              <w:t xml:space="preserve">10éme Colloque International Francophone sur l'Ecrit et le Document (CIFED 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Rouen, France. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00376157v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00335030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting topics in texts: Towards a fuzzy logic approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extraire les thématiques des textes: Vers une approche par la logique floue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ourdia Bouidghaghen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ourdia Bouidghaghen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Information Processing and Management of Uncertainty in Knowledge-based Systems (IPMU 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Málaga, Spain. pp.1733--1740</w:t>
+              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications (FLA 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Lens, France. pp.34-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03356858v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche d'information : de la RI orientée système vers la RI orientée contexte</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploiting association rules and ontology for semantic document indexing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Boubekeur-Amirouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Tamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10éme Colloque International Francophone sur l'Ecrit et le Document (CIFED 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Rouen, France. pp.7</w:t>
+              <w:t xml:space="preserve">International Conference on Information Processing and Management of Uncertainty in Knowledge-based Systems (IPMU 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Malaga, Spain. pp.464--472</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00335030v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00476487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraire les thématiques des textes: Vers une approche par la logique floue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ourdia Bouidghaghen</w:t>
+                <w:t xml:space="preserve">Exploiting Multi-Evidence from Multiple User's Interests to Personalizing Information Retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Tamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Henri Prade</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Zemirli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications (FLA 2008)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd International Conference on Digital Information Management (ICDIM 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2007, Lyon, France. pp.7-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDIM.2007.4444192⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03358842v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00359554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation et évaluation d'un modèle d'accès personnalisé à l'information basé sur les diagrammes d'influence</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Refining Aggregation Functions for Improving Document Ranking in Information Retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Informatique des Organisations et Systèmes d'Information et de Décision (INFORSID 2007)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Scalable Uncertainty Management (SUM 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Washington,DC, United States. pp.255-267, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-75410-7_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00359567v1</w:t>
+                <w:t xml:space="preserve">hal-03361566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche de représentation de l'information en RI basée sur les sous- arbres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Baziz</w:t>
+                <w:t xml:space="preserve">On using graphical models for supporting context aware information retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Tamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Boubekeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence francophone en Recherche d'Information et Applications (CORIA 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARIA : (Association Francophone de Recherche d’Information (RI) et Applications), Mar 2007, Saint-Etienne, France. pp.335-350</w:t>
+              <w:t xml:space="preserve">International Conference on the Theory of Information Retrieval (ICTIR 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Budapest, Hungary. pp.213-222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03358855v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00359550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refining Aggregation Functions for Improving Document Ranking in Information Retrieval</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Contextual Information Retrieval Model based on Influence Diagrams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Zemirli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Tamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Scalable Uncertainty Management (SUM 2007)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2nd International Workshop on Context Based Information Retrieval (2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Roskilde, Denmark</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03361566v1</w:t>
+                <w:t xml:space="preserve">hal-00359546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Possibilistic networks for information retrieval (IRGM 2007)</w:t>
               </w:r>
@@ -8720,982 +8720,982 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03445673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On using graphical models for supporting context aware information retrieval</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Information Retrieval Driven by Ontology: from Query to Document Expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatiha Boubekeur</w:t>
+                <w:t xml:space="preserve">Mustapha Baziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Pasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on the Theory of Information Retrieval (ICTIR 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Budapest, Hungary. pp.213-222</w:t>
+              <w:t xml:space="preserve">8th International Conference Computer-Assisted Information Retrieval - Recherche d'Information et ses Applications (RIAO 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Pittsburgh, PA, United States. pp.301-313</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00359550v1</w:t>
+                <w:t xml:space="preserve">hal-03358854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Contextual Information Retrieval Model based on Influence Diagrams</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Présentation et évaluation d'un modèle d'accès personnalisé à l'information basé sur les diagrammes d'influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Zemirli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Tamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Workshop on Context Based Information Retrieval (2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Roskilde, Denmark</w:t>
+              <w:t xml:space="preserve">Congrès Informatique des Organisations et Systèmes d'Information et de Décision (INFORSID 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Perros-Guirec, France. pp.75-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00359546v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00359567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Information Retrieval Driven by Ontology: from Query to Document Expansion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">Une approche de représentation de l'information en RI basée sur les sous- arbres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Baziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference Computer-Assisted Information Retrieval - Recherche d'Information et ses Applications (RIAO 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Pittsburgh, PA, United States. pp.301-313</w:t>
+              <w:t xml:space="preserve">Conférence francophone en Recherche d'Information et Applications (CORIA 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARIA : (Association Francophone de Recherche d’Information (RI) et Applications), Mar 2007, Saint-Etienne, France. pp.335-350</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03358854v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring the user interests using the search history</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Influence diagrams for contextual information retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Tamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nesrine Zemirli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on information retrieval, Learning, Knowledge and Adaptatbility (LWA 2006)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">28th European Conference on Information Retrieval (ECIR 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Londres, United Kingdom. pp.464-467, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11735106_42⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00359556v1</w:t>
+                <w:t xml:space="preserve">hal-00359559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence diagrams for contextual information retrieval</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lynda Tamine</w:t>
+                <w:t xml:space="preserve">Réseaux possibilistes pour un modèle de recherche d'information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Brini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th European Conference on Information Retrieval (ECIR 2006)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3ème Conférence francophone en Recherche d'Information et Applications (CORIA 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Lyon, France. pp.143-154</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/11735106_42⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00359559v1</w:t>
+                <w:t xml:space="preserve">hal-03449172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux possibilistes pour un modèle de recherche d'information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Asma Brini</w:t>
+                <w:t xml:space="preserve">Inferring the user interests using the search history</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Tamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Dubois</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Zemirli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Conférence francophone en Recherche d'Information et Applications (CORIA 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Lyon, France. pp.143-154</w:t>
+              <w:t xml:space="preserve">Workshop on information retrieval, Learning, Knowledge and Adaptatbility (LWA 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Hildesheim, Germany. pp.108-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03449172v1</w:t>
+                <w:t xml:space="preserve">hal-00359556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fuzzy Set Approach to Concept-based Information Retrieval</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Baziz</w:t>
+                <w:t xml:space="preserve">Query propagation in possibilistic Information retrieval Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Brini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis M. de Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Conference of the European Society for Fuzzy Logic and Technology and 11èmes Rencontres Francophones sur la Logique Floue et ses Applications (Eusflat-LFA 2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Barcelona, Espagne. pp.1287-1292</w:t>
+              <w:t xml:space="preserve">4th Conference of the European Society for Fuzzy Logic and Technology and the 11ème Eleventh "Rencontres Francophones sur la Logique Floue et ses Applications" (Eusflat-LFA 2005 joint Conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Barcelona, Espagne. pp.1281-1286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03367409v1</w:t>
+                <w:t xml:space="preserve">hal-03451863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model for Information Retrieval Based on Possibilistic Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Asma Brini</w:t>
+                <w:t xml:space="preserve">A Fuzzy Set Approach to Concept-based Information Retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Baziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Dubois</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Pasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on String Processing and Information Retrieval (SPIRE 2005)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th Conference of the European Society for Fuzzy Logic and Technology and 11èmes Rencontres Francophones sur la Logique Floue et ses Applications (Eusflat-LFA 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Barcelona, Espagne. pp.1287-1292</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/11575832_31⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03451861v1</w:t>
+                <w:t xml:space="preserve">hal-03367409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Query propagation in possibilistic Information retrieval Networks</w:t>
+                <w:t xml:space="preserve">A Model for Information Retrieval Based on Possibilistic Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Brini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luis M. de Campos</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dubois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Conference of the European Society for Fuzzy Logic and Technology and the 11ème Eleventh "Rencontres Francophones sur la Logique Floue et ses Applications" (Eusflat-LFA 2005 joint Conference)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Conference on String Processing and Information Retrieval (SPIRE 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Buenos Aires, Argentina. pp.271-282, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11575832_31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03451863v1</w:t>
+                <w:t xml:space="preserve">hal-03451861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rank-ordering documents according to their relevance in information retrieval using refinements of ordered-weighted aggregations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Workshop on Adaptive Multimedia Retrieval: User, Context, and Feedback (AMR 2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Glasgow, United Kingdom. pp.44-54, </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9754,64 +9754,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving document ranking in information retrieval using ordered weighted aggregation and leximin refinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Conference of the European Society for Fuzzy Logic and Technology and 11èmes Rencontres Francophones sur la Logique Floue et ses Applications (EUSFLAT LFA 2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Barcelona, Espagne. pp.1269-1274</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9830,368 +9830,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03367402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Possibilistic Approach for Information Retrieval</w:t>
+                <w:t xml:space="preserve">Une approche possibiliste pour la recherche d'information (LFA 2004)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Brini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Data and Knowledge Engineering (EUROFUSE 2004)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Working Group of EURO and EUSFLAT, Sep 2004, Varsovie, Poland. pp.92-102</w:t>
+              <w:t xml:space="preserve">Rencontres francophones sur le logique floue et ses applications (LFA 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Nantes, France. pp.51-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03451870v1</w:t>
+                <w:t xml:space="preserve">hal-03451876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche possibiliste pour la recherche d'information (LFA 2004)</w:t>
+                <w:t xml:space="preserve">Une Approche Possibiliste pour la Recherche d'Information (VSST 2004)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Brini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres francophones sur le logique floue et ses applications (LFA 2004)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Nantes, France. pp.51-56</w:t>
+              <w:t xml:space="preserve">Colloque Veille stratégique scientifique et technologique (VSST 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRIT : Institut en recherche Informatique de Toulouse, Oct 2004, Toulouse, France. pp.55-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03451876v1</w:t>
+                <w:t xml:space="preserve">hal-03451871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une Approche Possibiliste pour la Recherche d'Information (VSST 2004)</w:t>
+                <w:t xml:space="preserve">Towards a Possibilistic Approach for Information Retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Brini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Veille stratégique scientifique et technologique (VSST 2004)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRIT : Institut en recherche Informatique de Toulouse, Oct 2004, Toulouse, France. pp.55-65</w:t>
+              <w:t xml:space="preserve">Workshop on Data and Knowledge Engineering (EUROFUSE 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Working Group of EURO and EUSFLAT, Sep 2004, Varsovie, Poland. pp.92-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03451871v1</w:t>
+                <w:t xml:space="preserve">hal-03451870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtrage qualitatif d'informations linguistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications (LFA 2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2003, Tours, France. pp.39-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10210,351 +10210,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03375242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disambiguation translation in multilingual queries</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A study on using genetic niching for query optimisation in document retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Tamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ninth International Conference, Information Processing and Management of Uncertainty in Knowledge-based Systems (IPMU 2002)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24th European Colloquium on Information Retrieval (ECIR 2002)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2002, Glasgow, United Kingdom. pp.135-149, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-45886-7_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03299808v1</w:t>
+                <w:t xml:space="preserve">hal-00359561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graded pattern matching in a multilingual context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Meeting of the Euro Working Group on Fuzzy Sets (EUROFUSE 2002)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Varenna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03378852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study on using genetic niching for query optimisation in document retrieval</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Disambiguation translation in multilingual queries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chrisment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Prade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Benferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lynda Tamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th European Colloquium on Information Retrieval (ECIR 2002)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ninth International Conference, Information Processing and Management of Uncertainty in Knowledge-based Systems (IPMU 2002)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Annecy, France. pp.1375-1381</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00359561v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03299808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applying Heuristics to Improve A Genetic Query Optimisation Process in Information Retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Tamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10592,51 +10592,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Query optimisation using an improved genetic algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Tamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10961,51 +10961,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotional Social Signals for Search Ranking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Badache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11043,51 +11043,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Signals: Any Impacts in Search?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Badache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11125,51 +11125,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Priori Relevance Based On Quality and Diversity Of Social Signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Badache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11207,51 +11207,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priors Based On Time-Sensitive Social Signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Badache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11665,51 +11665,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using language models to improve opinion detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faiza Belbachir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11886,51 +11886,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Said Lhadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Amrouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Association for Information Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 67 (12), pp.2909-2927. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11964,77 +11964,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When temporal expressions help to detect vital documents related to an entity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Abbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12066,339 +12066,339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01282057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggregated search: a new information retrieval paradigm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t>
+                <w:t xml:space="preserve">Modèles de langues pour la détection d'opinions dans les blogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiza Belbachir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Zaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Computing Surveys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2523817⟩</w:t>
+              <w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, vol. 17 (n° 2), pp. 81-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/DN.17.2.81-100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123809v1</w:t>
+                <w:t xml:space="preserve">hal-03519742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles de langues pour la détection d'opinions dans les blogs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Faiza Belbachir</w:t>
+                <w:t xml:space="preserve">Combining compound and single terms under language model framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arezki Hammache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lynda Zaoui</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ahmed-Ouamar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/DN.17.2.81-100⟩</w:t>
+              <w:t xml:space="preserve">Knowledge and Information Systems (KAIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, vol. 39 (n° 2), pp. 329-349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10115-013-0618-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03519742v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining compound and single terms under language model framework</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arezki Hammache</w:t>
+                <w:t xml:space="preserve">Aggregated search: a new information retrieval paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlind Kopliku</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachid Ahmed-Ouamar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge and Information Systems (KAIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, vol. 39 (n° 2), pp. 329-349. </w:t>
+              <w:t xml:space="preserve">ACM Computing Surveys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, vol. 46 (n° 3), pp. 1-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10115-013-0618-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2523817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282933v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opinion mining: Reviewed from word to document level</w:t>
               </w:r>
@@ -12647,51 +12647,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the document structure as a source of evidence for multimedia fragment retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Torjmen-Khemakhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12751,64 +12751,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A survey on tree matching and XML retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Amin Tahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Laitang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12989,90 +12989,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fuzzy logic approach to topic extraction in texts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ourdia Bouidghaghen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Boughanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Prade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihab Mallak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Uncertainty, Fuzziness and Knowledge-Based Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 17 (Suppl. 1), pp.81-112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13299,407 +13299,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03445676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un nouveau passage à l'échelle en recherche d'information</w:t>
+                <w:t xml:space="preserve">Passage à l’échelle dans la taille des corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Calabretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Luis Aguirre Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Tamine</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jena Pierre Chevallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 11 (4), pp.9-35</w:t>
+              <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00359532v1</w:t>
+                <w:t xml:space="preserve">hal-01563109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passage à l’échelle dans la taille des corpus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accès personnalisé à l'information : Vers un modèle basé sur les diagrammes d'influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Tamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Lynda Tamine</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chrisment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006</w:t>
+              <w:t xml:space="preserve">Revue I3 - Information Interaction Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, tome 6, pp.69-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01563109v1</w:t>
+                <w:t xml:space="preserve">hal-00359533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accès personnalisé à l'information : Vers un modèle basé sur les diagrammes d'influence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Un nouveau passage à l'échelle en recherche d'information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Boughanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Tamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claude Chrisment</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Calabretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jena Pierre Chevallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue I3 - Information Interaction Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, tome 6, pp.69-90</w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 11 (4), pp.9-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00359533v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00359532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualitative pattern matching with linguistic terms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13737,64 +13737,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple query evaluation based on an enchanced genetic algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Tamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chrisment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13854,64 +13854,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On using genetic algorithms for multimodal relevance optimisation in information retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chrisment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Tamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Society for Information Systems and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 53 (11), pp.934-942. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13945,51 +13945,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un Algorithme génétique spécifique à une reformulation multi-requêtes dans un système de recherche d'information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Tamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14040,64 +14040,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic appraoch to query space exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chrisment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Tamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Retrieval Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 1 (3), pp.175-192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14201,51 +14201,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Akermi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Pasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karam Abdulahhad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14309,90 +14309,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuzzy logic and ontology-based information retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Baziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wang, Paul; Ruan, Da; Kerre, Etienne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuzzy Logic: a spectrum of theorical and practical issues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 215, </w:t>
@@ -14455,90 +14455,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fuzzy logic approach to information retrieval using an ontology-based representation of documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Baziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Pasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sanchez, Elie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuzzy Logic and the semantic web</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 (Chapter 18), </w:t>
@@ -14589,77 +14589,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of term-based queries using possibilistic ontologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Herrera-Viedma, Enrique; Pasi, Gabriella; Crestani, Fabio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Computing for Information Retrieval on the Web</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 197, </w:t>
@@ -14735,51 +14735,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connexionisme et génétique pour la recherche d'information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Tamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ihadjadene Madjid. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les systèmes de recherche d'informations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, chapter 4, Hermes Science Publications, pp.77-99, 2004, Sciences &amp; Techniques</w:t>
@@ -14821,90 +14821,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connexionist and genetic approaches to achieve IR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chrisment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Mothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Soulé-Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Tamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Computing in Information Retrieval Techniques and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 50, </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15317,64 +15317,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailoring aggregated search per class of query</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlind Kopliku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15733,51 +15733,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330652v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eya Hammami" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Boughanem" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufiq Dkaki" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298876v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sign&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose G Moreno" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiziri Belkacem" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3731120.3744624" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330641v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; G. Moreno" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728347v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Oussaidene" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Said Lhadj" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2024.long_32" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728602v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729002v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishchal Prasad" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56060-6_15" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729016v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.semeval-1.94" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131550v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Arens" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Teiss&#232;dre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Callebert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose G. Moreno" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131567v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Boualili" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728988v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838583v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre G. De Lima" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Henrique da S. Aranha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011890v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3397271.3401194" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435347v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881877v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Menendez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Casanova" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Paes Leme" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27618-8_11" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435348v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441990v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319715v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fraisier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pitarch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Besancon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/icwsm.v12i1.14984" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152874v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Besan&#231;on" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3209542.3209549" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305347v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623030v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Akermi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Faiz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548108v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Chellal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871301v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611135v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dousset" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56608-5_62" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441970v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Bambia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559775v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120310v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Kacem" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3019612.3019693" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116293v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI.2016.0112" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611113v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Thonet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Pinel-Sauvagnat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132847.3132897" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912808v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3121050.3121091" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726407v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Badache" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3020165.3020177" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873739v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3077136.3080718" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611652v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490083v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447220v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514633v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692735v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Moulahi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamjed Ben Jabeur" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Palmer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Tamine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290136v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Soulier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530414v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567069v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441985v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360875v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Imhof" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303851v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Abbes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jane Hernandez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276255v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190218v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2695664.2695910" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190227v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Amrouche" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01165507v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213975v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23201-0_7" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154377v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16354-3_68" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334707v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283948v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914043v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263722v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113523v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387803v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08786-3_10" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263720v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080944v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Belbachir" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Missen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2554850.2555091" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378996v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2637002.2637016" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109811v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2014.48" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081961v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#259;d&#259;lina Mitran" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2554850.2554866" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263721v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143717v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123509v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlind Kopliku" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084469v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Laitang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084506v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Mitran" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rada Mihalcea" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137223v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Damak" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264568v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084586v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2480362.2480537" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668943v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553756v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourdia Bouidghaghen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17187-1_38" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553753v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351569v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Mallak" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Prade" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2010.5584404" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553751v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476157v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04957-6_9" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356846v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476487v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Boubekeur-Amirouche" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359554v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Zemirli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDIM.2007.4444192" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376157v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Daoud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chebaro Bilal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356858v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335030v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358842v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359567v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358855v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Baziz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361566v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Loiseau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75410-7_19" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-R2L4BXZZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445673v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Brini" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubois" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359550v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Boubekeur" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359546v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358854v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Pasi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359556v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359559v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11735106_42" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449172v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367409v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451861v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11575832_31" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451863v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M. de Campos" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367401v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11670834_4" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FBFG5S4D-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367402v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451870v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451876v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451871v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375242v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03299808v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chrisment" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Benferhat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378852v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359561v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45886-7_10" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359563v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359566v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/354756.354842" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623001v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jep-taln2024.sciencesconf.org/resource/page/id/4" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982575v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154389v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154387v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154385v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154382v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728737v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-68312-1_23" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881847v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10791-022-09414-x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881862v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Hammache" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asi.24431" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279437v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2018.07.001" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682968v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Dahak" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Balla" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2016.06.008" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516901v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asi.23553" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282057v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123809v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2523817" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519742v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Zaoui" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.17.2.81-100" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282933v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ahmed-Ouamar" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-013-0618-x" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139760v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Muhammad Saad Missen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-012-0057-9" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923534v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Collet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Amann" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bidoit" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Bouzeghoub" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.18.4.11-31" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-NK86Q05D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131253v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Torjmen-Khemakhem" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2013.06.001" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131158v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Amin Tahraoui" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamamache Kheddouci" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosrev.2013.02.001" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01286646v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khazri" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tmar" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abid" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1925" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353601v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218488509006042" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442446v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2008.10.005" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445676v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359532v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Calabretto" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jena Pierre Chevallet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563109v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevalet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Aguirre Martinez" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359533v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108638v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359526v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0306-4573(02)00048-1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359529v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asi.10119" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359534v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359535v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1009931404333" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L9SXMX9S-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001574v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Abdulahhad" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-06170-8_5" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-06170-8_5" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358858v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-540-71258-9_10" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71258-9_10" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F6948AB1D17E0A343074A88A6FF4B09FA91863C2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361591v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S1574957606800201" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1574-9576(06)80020-1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367400v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/3-540-31590-X_8" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-31590-X_8" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AB3A445CE2279D126C80BF5F1C02CE4430BA1A45/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359540v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359538v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mothe" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Soul&#233;-Dupuy" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-7908-1849-9_8" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-1849-9_8" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3J2Q12B5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116290v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165011v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aussenac-Gilles" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Joly" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Sibilla" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323369v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198268v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954074v2" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berrut" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-642-00958-7" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00958-7" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330652v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eya Hammami" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Boughanem" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufiq Dkaki" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298876v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sign&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose G Moreno" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiziri Belkacem" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3731120.3744624" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330641v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; G. Moreno" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728347v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Oussaidene" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Said Lhadj" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2024.long_32" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728602v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729002v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishchal Prasad" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56060-6_15" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729016v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.semeval-1.94" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131550v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Arens" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Teiss&#232;dre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Callebert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose G. Moreno" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131567v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Boualili" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728988v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838583v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre G. De Lima" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Henrique da S. Aranha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011890v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3397271.3401194" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881877v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Menendez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Casanova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Paes Leme" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27618-8_11" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435348v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441990v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435347v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319715v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fraisier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pitarch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Besancon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/icwsm.v12i1.14984" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152874v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Besan&#231;on" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3209542.3209549" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305347v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623030v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Akermi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Faiz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548108v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Chellal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441970v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Bambia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116293v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI.2016.0112" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611113v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Thonet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Pinel-Sauvagnat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132847.3132897" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559775v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120310v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Kacem" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3019612.3019693" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726407v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Badache" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3020165.3020177" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912808v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3121050.3121091" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873739v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3077136.3080718" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611652v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490083v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611135v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dousset" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56608-5_62" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871301v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530414v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447220v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514633v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692735v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Moulahi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamjed Ben Jabeur" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Palmer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Tamine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290136v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Soulier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567069v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190218v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Abbes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jane Hernandez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2695664.2695910" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276255v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01165507v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213975v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23201-0_7" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154377v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16354-3_68" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190227v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Amrouche" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334707v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283948v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914043v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441985v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303851v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360875v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Imhof" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263720v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113523v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387803v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08786-3_10" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080944v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Belbachir" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Missen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2554850.2555091" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378996v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2637002.2637016" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109811v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2014.48" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081961v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#259;d&#259;lina Mitran" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2554850.2554866" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263721v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263722v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084469v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Laitang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123509v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlind Kopliku" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143717v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084506v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Mitran" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rada Mihalcea" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137223v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Damak" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264568v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084586v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2480362.2480537" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668943v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351569v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Mallak" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Prade" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2010.5584404" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553751v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553753v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553756v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourdia Bouidghaghen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17187-1_38" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476157v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04957-6_9" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356846v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376157v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Daoud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chebaro Bilal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356858v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335030v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358842v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476487v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Boubekeur-Amirouche" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359554v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Zemirli" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDIM.2007.4444192" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361566v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Loiseau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75410-7_19" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-R2L4BXZZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359550v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Boubekeur" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359546v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445673v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Brini" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubois" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358854v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Baziz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Pasi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359567v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358855v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359559v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11735106_42" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449172v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359556v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451863v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M. de Campos" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367409v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451861v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11575832_31" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367401v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11670834_4" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FBFG5S4D-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367402v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451876v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451871v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451870v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375242v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359561v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45886-7_10" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378852v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03299808v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chrisment" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Benferhat" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359563v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359566v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/354756.354842" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623001v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jep-taln2024.sciencesconf.org/resource/page/id/4" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982575v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154389v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154387v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154385v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154382v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728737v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-68312-1_23" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881847v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10791-022-09414-x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881862v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Hammache" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asi.24431" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279437v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2018.07.001" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682968v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Dahak" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Balla" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2016.06.008" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516901v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asi.23553" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282057v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519742v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Zaoui" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.17.2.81-100" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282933v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ahmed-Ouamar" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-013-0618-x" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123809v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2523817" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139760v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Muhammad Saad Missen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-012-0057-9" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923534v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Collet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Amann" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bidoit" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Bouzeghoub" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.18.4.11-31" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-NK86Q05D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131253v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Torjmen-Khemakhem" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2013.06.001" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131158v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Amin Tahraoui" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamamache Kheddouci" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosrev.2013.02.001" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01286646v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khazri" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tmar" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abid" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1925" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353601v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218488509006042" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442446v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2008.10.005" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445676v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563109v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Calabretto" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevalet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Aguirre Martinez" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359533v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359532v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jena Pierre Chevallet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108638v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359526v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0306-4573(02)00048-1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359529v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asi.10119" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359534v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359535v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1009931404333" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L9SXMX9S-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001574v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Abdulahhad" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-06170-8_5" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-06170-8_5" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358858v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-540-71258-9_10" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71258-9_10" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F6948AB1D17E0A343074A88A6FF4B09FA91863C2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361591v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S1574957606800201" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1574-9576(06)80020-1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367400v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/3-540-31590-X_8" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-31590-X_8" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AB3A445CE2279D126C80BF5F1C02CE4430BA1A45/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359540v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359538v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mothe" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Soul&#233;-Dupuy" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-7908-1849-9_8" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-1849-9_8" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3J2Q12B5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116290v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165011v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aussenac-Gilles" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Joly" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Sibilla" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323369v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198268v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954074v2" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berrut" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-642-00958-7" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00958-7" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>