--- v2 (2026-05-05)
+++ v3 (2026-05-25)
@@ -2349,1256 +2349,1256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02548108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Current Viewing Context for TV Contents Recommendation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Word Similarity Based Model for Tweet Stream Prospective Notification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Chellal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Boughanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meriam Bambia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rim Faiz</w:t>
+                <w:t xml:space="preserve">Bernard Dousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Web Intelligence (WI 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">39th European Conference on Information Retrieval (ECIR 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Aberdeen, United Kingdom. pp.655--661, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-56608-5_62⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02441970v1</w:t>
+                <w:t xml:space="preserve">hal-02611135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Just-In-Time Recommendation Approach Within A Mobile Context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Imen Akermi</w:t>
+                <w:t xml:space="preserve">IRIT at TREC Real-Time Summarization 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Chellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rim Faiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Web Intelligence (WI 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Text REtrieval Conference (TREC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Maryland, United States. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WI.2016.0112⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03116293v1</w:t>
+                <w:t xml:space="preserve">hal-02871301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Users Are Known by the Company They Keep: Topic Models for Viewpoint Discovery in Social Networks</w:t>
+                <w:t xml:space="preserve">Exploring Current Viewing Context for TV Contents Recommendation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Thonet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Cabanac</w:t>
+                <w:t xml:space="preserve">Meriam Bambia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Faiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Information and Knowledge Management (CIKM 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Web Intelligence (WI 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Omaha, NE, United States. pp.272-279</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02611113v1</w:t>
+                <w:t xml:space="preserve">hal-02441970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage de représentations de documents et leur exploitation en recherche d'information</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jose G. Moreno</w:t>
+                <w:t xml:space="preserve">Just-In-Time Recommendation Approach Within A Mobile Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Akermi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Faiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e Conference francophone en Recherche d'Information et Applications (CORIA 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Web Intelligence (WI 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE; WIC; ACM, Oct 2016, Omaha, Nebraska, United States. pp.636--639, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WI.2016.0112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02559775v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emphasizing temporal-based user profile modeling in the context of session search</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Users Are Known by the Company They Keep: Topic Models for Viewpoint Discovery in Social Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Thonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cabanac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Boughanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ameni Kacem</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rim Faiz</w:t>
+                <w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd ACM SIGAPP Symposium On Applied Computing (SAC 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Marrakech, Morocco. pp.925--930, </w:t>
+              <w:t xml:space="preserve">International Conference on Information and Knowledge Management (CIKM 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM SIGWEB: Special Interest Group on Hypertext, Hypermedia and Web; ACM SIGIR: Special Interest Group on Information Retrieval, Nov 2017, Singapore, Singapore. pp.87--96, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3019612.3019693⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3132847.3132897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03120310v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02611113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fresh and Diverse Social Signals: Any Impacts on Search?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ismail Badache</w:t>
+                <w:t xml:space="preserve">Apprentissage de représentations de documents et leur exploitation en recherche d'information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiziri Belkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taoufiq Dkaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose G. Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Conference Human Information Interaction and Retrieval (CHIIR 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14e Conference francophone en Recherche d'Information et Applications (CORIA 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Marseille, France. pp.1-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01726407v1</w:t>
+                <w:t xml:space="preserve">hal-02559775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncovering Like-minded Political Communities on Twitter</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Romaric Besancon</w:t>
+                <w:t xml:space="preserve">Emphasizing temporal-based user profile modeling in the context of session search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameni Kacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Faiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM SIGIR International Conference on Theory of Information Retrieval (ICTIR 2017)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3121050.3121091⟩</w:t>
+              <w:t xml:space="preserve">32nd ACM SIGAPP Symposium On Applied Computing (SAC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Marrakech, Morocco. pp.925--930, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3019612.3019693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01912808v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03120310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotional Social Signals for Search Ranking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ismail Badache</w:t>
+                <w:t xml:space="preserve">Uncovering Like-minded Political Communities on Twitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fraisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cabanac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pitarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th International ACM SIGIR Conference on Research and Development in Information Retrieval (SIGIR 2017)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3077136.3080718⟩</w:t>
+              <w:t xml:space="preserve">ACM SIGIR International Conference on Theory of Information Retrieval (ICTIR 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM SIGIR, Oct 2017, Amsterdam, Netherlands. pp.261-264, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3121050.3121091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873739v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01912808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de points de vue à l'aide des proximités inter-profils</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Romaric Besancon</w:t>
+                <w:t xml:space="preserve">Fresh and Diverse Social Signals: Any Impacts on Search?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Badache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur les Modèles et l'Analyse des Réseaux : Approches Mathématiques et Informatique (MARAMI 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Conference Human Information Interaction and Retrieval (CHIIR 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Oslo, Norway. pp.155--164, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3020165.3020177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02611652v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Signaux Sociaux émotionnels : Quel impact sur la recherche d'information ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Emotional Social Signals for Search Ranking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Badache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence en Recherche d’Information et Applications (CORIA 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">40th International ACM SIGIR Conference on Research and Development in Information Retrieval (SIGIR 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM-SIGIR: Association for computing machinery - Special interest group on information retrieval, Aug 2017, Tokyo, Japan. pp.1053-1056, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3077136.3080718⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01490083v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Word Similarity Based Model for Tweet Stream Prospective Notification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelhamid Chellal</w:t>
+                <w:t xml:space="preserve">Détection de points de vue à l'aide des proximités inter-profils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fraisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cabanac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pitarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Dousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th European Conference on Information Retrieval (ECIR 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conférence sur les Modèles et l'Analyse des Réseaux : Approches Mathématiques et Informatique (MARAMI 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, La Rochelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-56608-5_62⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02611135v1</w:t>
+                <w:t xml:space="preserve">hal-02611652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRIT at TREC Real-Time Summarization 2017</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelhamid Chellal</w:t>
+                <w:t xml:space="preserve">Les Signaux Sociaux émotionnels : Quel impact sur la recherche d'information ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Badache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Text REtrieval Conference (TREC 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Maryland, United States. pp.1</w:t>
+              <w:t xml:space="preserve">Conférence en Recherche d’Information et Applications (CORIA 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02871301v1</w:t>
+                <w:t xml:space="preserve">hal-01490083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de flux de messages en temps réel</w:t>
               </w:r>
@@ -3610,51 +3610,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Chellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e Conference francophone en Recherche d'Information et Applications (CORIA 2016) dans le cadre de la semaine du document numerique et de la recherche d'information : SDNRI 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Toulouse, France. pp. 515-529</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3673,523 +3673,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01530414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-criterion real time tweet summarization based upon adaptive threshold</w:t>
+                <w:t xml:space="preserve">IRIT at the NTCIR-12 MobileClick-2 Task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Chellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Dousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Web Intelligence (WI 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Omaha, Nebraska, United States. pp. 264-271</w:t>
+              <w:t xml:space="preserve">12th Conference on Evaluation of Information Access Technologies (NTCIR 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Tokyo, Japan. pp. 143-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01447220v1</w:t>
+                <w:t xml:space="preserve">hal-01514633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRIT at the NTCIR-12 MobileClick-2 Task</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IRIT at TREC Real Time Summarization 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Moulahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamjed Ben Jabeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Chellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Palmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Tamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Conference on Evaluation of Information Access Technologies (NTCIR 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Tokyo, Japan. pp. 143-146</w:t>
+              <w:t xml:space="preserve">25th Text REtrieval Conference (TREC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Gaithersburg, Maryland, United States. pp. 1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01514633v1</w:t>
+                <w:t xml:space="preserve">hal-01692735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRIT at TREC Real Time Summarization 2016</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IRIT at TREC Microblog 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Chellal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lamjed Ben Jabeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bilel Moulahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamjed Ben Jabeur</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thomas Palmer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lynda Tamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Text REtrieval Conference (TREC 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Gaithersburg, Maryland, United States. pp. 1-13</w:t>
+              <w:t xml:space="preserve">34th Text REtrieval Conference (TREC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Gaithersburg, MD, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01692735v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01290136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRIT at TREC Microblog 2015</w:t>
+                <w:t xml:space="preserve">Multi-criterion real time tweet summarization based upon adaptive threshold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Chellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Boughanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dousset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th Text REtrieval Conference (TREC 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Gaithersburg, MD, United States</w:t>
+              <w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Web Intelligence (WI 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Omaha, Nebraska, United States. pp. 264-271</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01290136v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01447220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VODUM: a Topic Model Unifying Viewpoint, Topic and Opinion Discovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Thonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th European Conference on Information Retrieval (ECIR 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Padua, Italy. pp. 533-545</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4208,2167 +4208,2167 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01567069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging temporal expressions to filter vital documents related to an entity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
+                <w:t xml:space="preserve">Un modèle de langue pour l'estimation de la fraîcheur et la pertinence des documents Web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriam Bambia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Faiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th ACM/SIGAPP Symposium on Applied Computing (SAC 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INFormatique des Organisations et Systemes d'Information et de Decision (INFORSID 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Biarritz, France. pp.317-330</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03190218v1</w:t>
+                <w:t xml:space="preserve">hal-02441985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pertinence a Priori Basée sur la Diversité et la Temporalité des Signaux Sociaux</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">IRIT at TREC Temporal Summarization 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Abbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Moulahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Chellal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence en Recherche d'Information et Applications (CORIA 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARIA (Association Francophone de Recherche d’Information (RI) et Applications), Mar 2015, Paris, France. pp.23--38</w:t>
+              <w:t xml:space="preserve">Text REtrieval Conference (TREC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Gaithersburg, Maryland, United States. pp. 1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01276255v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection d'informations vitales pour la mise à jour de bases de connaissances</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t>
+                <w:t xml:space="preserve">Multimodal Social Book Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Imhof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Badache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26èmes journées francophones d'Ingénierie des Connaissances (IC 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PFIA : Plate-forme Intelligence Artificielle; Marie-Hélène Abel (UTC), Jun 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">6th Conference on Multilingual and Multimodal Information Access Evaluation (CLEF 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Toulouse, France. pp. 1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01165507v2</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Context-Awareness and Viewer Behavior Prediction in Social-TV Recommender Systems: Survey and Challenges</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rim Faiz</w:t>
+                <w:t xml:space="preserve">Leveraging temporal expressions to filter vital documents related to an entity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Abbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th East-European Conference on Advances in Databases and Information Systems (ADBIS 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LIAS/ISAE-ENSMA - Laboratory of Computer Science and Automatic Control for Systems, Sep 2015, Poitiers, France. pp.52--59, </w:t>
+              <w:t xml:space="preserve">30th ACM/SIGAPP Symposium on Applied Computing (SAC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM Special Interest Group on Applied Computing (SIGAPP), Apr 2015, Salamanca, Spain. pp.1093--1098, </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-23201-0_7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2695664.2695910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03213975v1</w:t>
+                <w:t xml:space="preserve">hal-03190218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Document Priors Based On Time-Sensitive Social Signals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Pertinence a Priori Basée sur la Diversité et la Temporalité des Signaux Sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Badache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th European Conference on Information Retrieval (ECIR 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence en Recherche d'Information et Applications (CORIA 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARIA (Association Francophone de Recherche d’Information (RI) et Applications), Mar 2015, Paris, France. pp.23--38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03154377v1</w:t>
+                <w:t xml:space="preserve">hal-01276255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation du modèle de langue pour le tri des réponses dans les BD</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelhamid Chellal</w:t>
+                <w:t xml:space="preserve">Détection d'informations vitales pour la mise à jour de bases de connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Abbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karima Amrouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence francophone en Recherche d'Information et Applications (CORIA 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Paris, France. pp.487--502</w:t>
+              <w:t xml:space="preserve">26èmes journées francophones d'Ingénierie des Connaissances (IC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PFIA : Plate-forme Intelligence Artificielle; Marie-Hélène Abel (UTC), Jun 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03190227v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01165507v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerating the update of knowledge base instances by detecting vital information from a document stream</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t>
+                <w:t xml:space="preserve">Context-Awareness and Viewer Behavior Prediction in Social-TV Recommender Systems: Survey and Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriam Bambia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Faiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Web Intelligence and Intelligent Agent Technology (WI-IAT 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th East-European Conference on Advances in Databases and Information Systems (ADBIS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LIAS/ISAE-ENSMA - Laboratory of Computer Science and Automatic Control for Systems, Sep 2015, Poitiers, France. pp.52--59, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-23201-0_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01334707v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03213975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Priori Relevance Based On Quality and Diversity Of Social Signals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Document Priors Based On Time-Sensitive Social Signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Badache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM SIGIR Special Interest Group on Information Retrieval (SIGIR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">37th European Conference on Information Retrieval (ECIR 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Vienna, Austria. pp.617-622, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-16354-3_68⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01283948v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une Approche de recommandation proactive dans un environnement mobile</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Imen Akermi</w:t>
+                <w:t xml:space="preserve">Adaptation du modèle de langue pour le tri des réponses dans les BD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Chellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rim Faiz</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Amrouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33eme congres INFormatique des Organisations et Systemes d'Information et de Decision (INFORSID 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Biarritz, France. pp.301-316</w:t>
+              <w:t xml:space="preserve">Conférence francophone en Recherche d'Information et Applications (CORIA 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Paris, France. pp.487--502</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01914043v1</w:t>
+                <w:t xml:space="preserve">hal-03190227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle de langue pour l'estimation de la fraîcheur et la pertinence des documents Web</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meriam Bambia</w:t>
+                <w:t xml:space="preserve">Accelerating the update of knowledge base instances by detecting vital information from a document stream</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Abbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rim Faiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFormatique des Organisations et Systemes d'Information et de Decision (INFORSID 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Biarritz, France. pp.317-330</w:t>
+              <w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Web Intelligence and Intelligent Agent Technology (WI-IAT 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Singapour, Singapore. pp. 173-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02441985v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01334707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRIT at TREC Temporal Summarization 2015</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Priori Relevance Based On Quality and Diversity Of Social Signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Badache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Boughanem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Text REtrieval Conference (TREC 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Gaithersburg, Maryland, United States. pp. 1-10</w:t>
+              <w:t xml:space="preserve">ACM SIGIR Special Interest Group on Information Retrieval (SIGIR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Santiago, Chile. pp.731-734</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303851v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal Social Book Search</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ismail Badache</w:t>
+                <w:t xml:space="preserve">Une Approche de recommandation proactive dans un environnement mobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Akermi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Faiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Conference on Multilingual and Multimodal Information Access Evaluation (CLEF 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Toulouse, France. pp. 1-9</w:t>
+              <w:t xml:space="preserve">33eme congres INFormatique des Organisations et Systemes d'Information et de Decision (INFORSID 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Biarritz, France. pp.301-316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01360875v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01914043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRIT at TREC Temporal Summarization 2014</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Modèles de langue pour la mise à jour d'un profil d'entité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Abbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Text REtrieval Conference 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Gaithersburg, United States</w:t>
+              <w:t xml:space="preserve">Conférence francophone en Recherche d'Information et Applications (CORIA 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARIA : Association francophone de Recherche d’Information et Applications, Mar 2014, Nancy, France. pp.129--143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03263720v1</w:t>
+                <w:t xml:space="preserve">hal-03263722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation de signaux sociaux pour estimer la pertinence a priori d'une ressource</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ismail Badache</w:t>
+                <w:t xml:space="preserve">IRIT at TREC Temporal Summarization 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Abbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Conférence en Recherche d’Information et Applications (CORIA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine; Laboratoire lorrain de Recherche en Informatique et ses Applications, Mar 2014, Nancy, France. pp. 163-178</w:t>
+              <w:t xml:space="preserve">Text REtrieval Conference 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Gaithersburg, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01113523v1</w:t>
+                <w:t xml:space="preserve">hal-03263720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Sensitive User Profile for Optimizing Search Personlization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ameni Kacem</w:t>
+                <w:t xml:space="preserve">Exploitation de signaux sociaux pour estimer la pertinence a priori d'une ressource</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Badache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rim Faiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on User Modeling, Adaptation and Personalization (UMAP 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11ème Conférence en Recherche d’Information et Applications (CORIA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine; Laboratoire lorrain de Recherche en Informatique et ses Applications, Mar 2014, Nancy, France. pp. 163-178</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01387803v1</w:t>
+                <w:t xml:space="preserve">hal-01113523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic opinion models based on subjective sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Faiza Belbachir</w:t>
+                <w:t xml:space="preserve">Time-Sensitive User Profile for Optimizing Search Personlization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameni Kacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Malik Missen</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Faiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Symposium on Applied Computing (SAC 2014)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2554850.2555091⟩</w:t>
+              <w:t xml:space="preserve">22nd International Conference on User Modeling, Adaptation and Personalization (UMAP 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Aalborg, Denmark. pp.111-121, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-08786-3_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04080944v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01387803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Priors to Estimate Relevance of a Resource</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ismail Badache</w:t>
+                <w:t xml:space="preserve">Probabilistic opinion models based on subjective sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiza Belbachir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Missen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Information Interaction in Context Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2637002.2637016⟩</w:t>
+              <w:t xml:space="preserve">ACM Symposium on Applied Computing (SAC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM: Association for Computing Machinery, Mar 2014, Gyeongju, South Korea. pp.925-926, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2554850.2555091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02378996v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04080944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harnessing Social Signals to Enhance a Search</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Social Priors to Estimate Relevance of a Resource</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Badache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/WIC/ACM International Joint Conferences on Web Intelligence (WI 2014) and Intelligent Agent Technologies (IAT 2014)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WI-IAT.2014.48⟩</w:t>
+              <w:t xml:space="preserve">5th Information Interaction in Context Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Regensburg, Germany. pp.106-114, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2637002.2637016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01109811v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GeoTime-Based Tag Ranking Model for Automatic Image Annotation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Cabanac</w:t>
+                <w:t xml:space="preserve">Harnessing Social Signals to Enhance a Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Badache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th ACM Symposium on Applied Computing (SAC 2014)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2554850.2554866⟩</w:t>
+              <w:t xml:space="preserve">IEEE/WIC/ACM International Joint Conferences on Web Intelligence (WI 2014) and Intelligent Agent Technologies (IAT 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Warsaw, Poland. pp.303--309, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WI-IAT.2014.48⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04081961v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01109811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRIT at TREC KBA 2014</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
+                <w:t xml:space="preserve">GeoTime-Based Tag Ranking Model for Automatic Image Annotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mădălina Mitran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twenty-Third Text REtrieval Conference (2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">29th ACM Symposium on Applied Computing (SAC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM Special Interest Group on Applied Computing, Mar 2014, Gyeongju, South Korea. pp.896-901, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2554850.2554866⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03263721v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04081961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles de langue pour la mise à jour d'un profil d'entité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">IRIT at TREC KBA 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Abbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence francophone en Recherche d'Information et Applications (CORIA 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARIA : Association francophone de Recherche d’Information et Applications, Mar 2014, Nancy, France. pp.129--143</w:t>
+              <w:t xml:space="preserve">Twenty-Third Text REtrieval Conference (2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Gaithersburg, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03263722v1</w:t>
+                <w:t xml:space="preserve">hal-03263721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating Structural Relevance of XML Elements Through Language Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Laitang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6406,90 +6406,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport du Web et du Web de Données pour la recherche d'attributs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Abbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlind Kopliku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6521,506 +6521,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRIT at TREC Knowledge Base Acceleration 2013: Cumulative Citation Recommendation Task</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
+                <w:t xml:space="preserve">Landmark Image Annotation Using Textual and Geolocation Metadata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Mitran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rada Mihalcea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Twenty-Second Text REtrieval Conference - TREC 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Gaithersburg, United States. pp. 1-4</w:t>
+              <w:t xml:space="preserve">10th Conference on Open Research Areas in Information Retrieval (OAIR 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Lisbonne, Portugal. pp.65-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01143717v1</w:t>
+                <w:t xml:space="preserve">hal-04084506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landmark Image Annotation Using Textual and Geolocation Metadata</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Cabanac</w:t>
+                <w:t xml:space="preserve">IRIT at TREC Knowledge Base Acceleration 2013: Cumulative Citation Recommendation Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Abbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Conference on Open Research Areas in Information Retrieval (OAIR 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Lisbonne, Portugal. pp.65-68</w:t>
+              <w:t xml:space="preserve">The Twenty-Second Text REtrieval Conference - TREC 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Gaithersburg, United States. pp. 1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04084506v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRIT at TREC Microblog Track 2013</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">DTD based costs for Tree-Edit distance in Structured Information Retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Laitang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Boughanem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Text REtrieval Conference - TREC 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Gaithersburg, United States. pp.0</w:t>
+              <w:t xml:space="preserve">35th European Conference on Information Retrieval (ECIR 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Moscou, Russia. pp.158-179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01137223v1</w:t>
+                <w:t xml:space="preserve">hal-01264568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DTD based costs for Tree-Edit distance in Structured Information Retrieval</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">IRIT at TREC Microblog Track 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamjed Ben Jabeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firas Damak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Tamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cabanac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th European Conference on Information Retrieval (ECIR 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Moscou, Russia. pp.158-179</w:t>
+              <w:t xml:space="preserve">Text REtrieval Conference - TREC 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Gaithersburg, United States. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01264568v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01137223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effectiveness of State-of-the-art Features for Microblog Search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firas Damak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7080,51 +7080,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle de langue pour la détection d'opinion dans les blogs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faiza Belbachir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7156,468 +7156,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03668943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new factor for computing the relevance of a document to a query</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un modèle de Recherche d'Information Sociale pour l'Accès aux Ressources Bibliographiques : Vers un réseau social pondéré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamjed Ben Jabeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Tamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems (FUZZ-IEEE 2010) part of WCC 2010</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Atelier REcherche et REcommandation d'information dans les RESeaux sOciaux @ INFORSID 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INFORSID (INFormatique des ORganisations et Systèmes d’Information et de Décision), May 2010, Marseille, France. pp.37--49</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03351569v1</w:t>
+                <w:t xml:space="preserve">hal-00553753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A social model for Literature Access: Towards a weighted social network of authors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">A Diary Study-Based Evaluation Framework for Mobile Information Retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ourdia Bouidghaghen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Tamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Adaptivity, Personalization and Fusion of Heterogeneous Information (RIAO 2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th Asia Information Retrieval Societies Conference (AIRS 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Taipei, Taiwan. pp.389-398, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-17187-1_38⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00553751v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00553756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle de Recherche d'Information Sociale pour l'Accès aux Ressources Bibliographiques : Vers un réseau social pondéré</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new factor for computing the relevance of a document to a query</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihab Mallak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier REcherche et REcommandation d'information dans les RESeaux sOciaux @ INFORSID 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems (FUZZ-IEEE 2010) part of WCC 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jul 2010, Barcelone, Spain. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZY.2010.5584404⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00553753v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Diary Study-Based Evaluation Framework for Mobile Information Retrieval</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">A social model for Literature Access: Towards a weighted social network of authors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamjed Ben Jabeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Tamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Asia Information Retrieval Societies Conference (AIRS 2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Adaptivity, Personalization and Fusion of Heterogeneous Information (RIAO 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Paris, France. (support électronique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-17187-1_38⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00553756v1</w:t>
+                <w:t xml:space="preserve">hal-00553751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamically Personalizing Search Results for Mobile Users</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ourdia Bouidghaghen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Tamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7664,64 +7664,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trouver de quoi parle un article sans le comprendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihab Mallak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7753,899 +7753,899 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03356846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction des profils utilisateurs à base d'une ontologie pour une recherche d'information personnalisée.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploiting Multi-Evidence from Multiple User's Interests to Personalizing Information Retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Tamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Boughanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariam Daoud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Chebaro Bilal</w:t>
+                <w:t xml:space="preserve">Nesrine Zemirli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">francophone en Recherche d'Information et Applications (CORIA 2008)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd International Conference on Digital Information Management (ICDIM 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2007, Lyon, France. pp.7-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDIM.2007.4444192⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00376157v1</w:t>
+                <w:t xml:space="preserve">hal-00359554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting topics in texts: Towards a fuzzy logic approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploiting association rules and ontology for semantic document indexing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Boubekeur-Amirouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ourdia Bouidghaghen</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Tamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Information Processing and Management of Uncertainty in Knowledge-based Systems (IPMU 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Málaga, Spain. pp.1733--1740</w:t>
+              <w:t xml:space="preserve">International Conference on Information Processing and Management of Uncertainty in Knowledge-based Systems (IPMU 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Malaga, Spain. pp.464--472</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03356858v1</w:t>
+                <w:t xml:space="preserve">hal-00476487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche d'information : de la RI orientée système vers la RI orientée contexte</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Construction des profils utilisateurs à base d'une ontologie pour une recherche d'information personnalisée.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Daoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Tamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chebaro Bilal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10éme Colloque International Francophone sur l'Ecrit et le Document (CIFED 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Rouen, France. pp.7</w:t>
+              <w:t xml:space="preserve">francophone en Recherche d'Information et Applications (CORIA 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Trégastel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00335030v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00376157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraire les thématiques des textes: Vers une approche par la logique floue</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Extracting topics in texts: Towards a fuzzy logic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Boughanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Prade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ourdia Bouidghaghen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications (FLA 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Lens, France. pp.34-41</w:t>
+              <w:t xml:space="preserve">12th International Conference on Information Processing and Management of Uncertainty in Knowledge-based Systems (IPMU 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Málaga, Spain. pp.1733--1740</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03358842v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting association rules and ontology for semantic document indexing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recherche d'information : de la RI orientée système vers la RI orientée contexte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lynda Tamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Information Processing and Management of Uncertainty in Knowledge-based Systems (IPMU 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Malaga, Spain. pp.464--472</w:t>
+              <w:t xml:space="preserve">10éme Colloque International Francophone sur l'Ecrit et le Document (CIFED 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Rouen, France. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00476487v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00335030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting Multi-Evidence from Multiple User's Interests to Personalizing Information Retrieval</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lynda Tamine</w:t>
+                <w:t xml:space="preserve">Extraire les thématiques des textes: Vers une approche par la logique floue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ourdia Bouidghaghen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nesrine Zemirli</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Digital Information Management (ICDIM 2007)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications (FLA 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Lens, France. pp.34-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICDIM.2007.4444192⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00359554v1</w:t>
+                <w:t xml:space="preserve">hal-03358842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refining Aggregation Functions for Improving Document Ranking in Information Retrieval</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Présentation et évaluation d'un modèle d'accès personnalisé à l'information basé sur les diagrammes d'influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Zemirli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Tamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Scalable Uncertainty Management (SUM 2007)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès Informatique des Organisations et Systèmes d'Information et de Décision (INFORSID 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Perros-Guirec, France. pp.75-86</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03361566v1</w:t>
+                <w:t xml:space="preserve">hal-00359567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On using graphical models for supporting context aware information retrieval</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fatiha Boubekeur</w:t>
+                <w:t xml:space="preserve">Une approche de représentation de l'information en RI basée sur les sous- arbres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Baziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on the Theory of Information Retrieval (ICTIR 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Budapest, Hungary. pp.213-222</w:t>
+              <w:t xml:space="preserve">Conférence francophone en Recherche d'Information et Applications (CORIA 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARIA : (Association Francophone de Recherche d’Information (RI) et Applications), Mar 2007, Saint-Etienne, France. pp.335-350</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00359550v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Contextual Information Retrieval Model based on Influence Diagrams</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Refining Aggregation Functions for Improving Document Ranking in Information Retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Workshop on Context Based Information Retrieval (2007)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Scalable Uncertainty Management (SUM 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Washington,DC, United States. pp.255-267, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-75410-7_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00359546v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03361566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Possibilistic networks for information retrieval (IRGM 2007)</w:t>
               </w:r>
@@ -8720,355 +8720,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03445673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Information Retrieval Driven by Ontology: from Query to Document Expansion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On using graphical models for supporting context aware information retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Tamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustapha Baziz</w:t>
+                <w:t xml:space="preserve">Fatiha Boubekeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference Computer-Assisted Information Retrieval - Recherche d'Information et ses Applications (RIAO 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Pittsburgh, PA, United States. pp.301-313</w:t>
+              <w:t xml:space="preserve">International Conference on the Theory of Information Retrieval (ICTIR 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Budapest, Hungary. pp.213-222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03358854v1</w:t>
+                <w:t xml:space="preserve">hal-00359550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation et évaluation d'un modèle d'accès personnalisé à l'information basé sur les diagrammes d'influence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">A Contextual Information Retrieval Model based on Influence Diagrams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Zemirli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Tamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Informatique des Organisations et Systèmes d'Information et de Décision (INFORSID 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Perros-Guirec, France. pp.75-86</w:t>
+              <w:t xml:space="preserve">2nd International Workshop on Context Based Information Retrieval (2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Roskilde, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00359567v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00359546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche de représentation de l'information en RI basée sur les sous- arbres</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">An Information Retrieval Driven by Ontology: from Query to Document Expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Baziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Pasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence francophone en Recherche d'Information et Applications (CORIA 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARIA : (Association Francophone de Recherche d’Information (RI) et Applications), Mar 2007, Saint-Etienne, France. pp.335-350</w:t>
+              <w:t xml:space="preserve">8th International Conference Computer-Assisted Information Retrieval - Recherche d'Information et ses Applications (RIAO 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Pittsburgh, PA, United States. pp.301-313</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03358855v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence diagrams for contextual information retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Tamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9210,77 +9210,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring the user interests using the search history</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Tamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Zemirli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on information retrieval, Learning, Knowledge and Adaptatbility (LWA 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Hildesheim, Germany. pp.108-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9407,411 +9407,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03451863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fuzzy Set Approach to Concept-based Information Retrieval</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rank-ordering documents according to their relevance in information retrieval using refinements of ordered-weighted aggregations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Conference of the European Society for Fuzzy Logic and Technology and 11èmes Rencontres Francophones sur la Logique Floue et ses Applications (Eusflat-LFA 2005)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Third International Workshop on Adaptive Multimedia Retrieval: User, Context, and Feedback (AMR 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Glasgow, United Kingdom. pp.44-54, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11670834_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03367409v1</w:t>
+                <w:t xml:space="preserve">hal-03367401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model for Information Retrieval Based on Possibilistic Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Asma Brini</w:t>
+                <w:t xml:space="preserve">A Fuzzy Set Approach to Concept-based Information Retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Baziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Dubois</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Pasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on String Processing and Information Retrieval (SPIRE 2005)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4th Conference of the European Society for Fuzzy Logic and Technology and 11èmes Rencontres Francophones sur la Logique Floue et ses Applications (Eusflat-LFA 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Barcelona, Espagne. pp.1287-1292</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03451861v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rank-ordering documents according to their relevance in information retrieval using refinements of ordered-weighted aggregations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Model for Information Retrieval Based on Possibilistic Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Brini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Henri Prade</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Workshop on Adaptive Multimedia Retrieval: User, Context, and Feedback (AMR 2005)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Conference on String Processing and Information Retrieval (SPIRE 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Buenos Aires, Argentina. pp.271-282, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11575832_31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/11670834_4⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03367401v1</w:t>
+                <w:t xml:space="preserve">hal-03451861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving document ranking in information retrieval using ordered weighted aggregation and leximin refinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Conference of the European Society for Fuzzy Logic and Technology and 11èmes Rencontres Francophones sur la Logique Floue et ses Applications (EUSFLAT LFA 2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Barcelona, Espagne. pp.1269-1274</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9830,368 +9830,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03367402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche possibiliste pour la recherche d'information (LFA 2004)</w:t>
+                <w:t xml:space="preserve">Towards a Possibilistic Approach for Information Retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Brini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres francophones sur le logique floue et ses applications (LFA 2004)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Nantes, France. pp.51-56</w:t>
+              <w:t xml:space="preserve">Workshop on Data and Knowledge Engineering (EUROFUSE 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Working Group of EURO and EUSFLAT, Sep 2004, Varsovie, Poland. pp.92-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03451876v1</w:t>
+                <w:t xml:space="preserve">hal-03451870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une Approche Possibiliste pour la Recherche d'Information (VSST 2004)</w:t>
+                <w:t xml:space="preserve">Une approche possibiliste pour la recherche d'information (LFA 2004)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Brini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Veille stratégique scientifique et technologique (VSST 2004)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRIT : Institut en recherche Informatique de Toulouse, Oct 2004, Toulouse, France. pp.55-65</w:t>
+              <w:t xml:space="preserve">Rencontres francophones sur le logique floue et ses applications (LFA 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Nantes, France. pp.51-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03451871v1</w:t>
+                <w:t xml:space="preserve">hal-03451876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Possibilistic Approach for Information Retrieval</w:t>
+                <w:t xml:space="preserve">Une Approche Possibiliste pour la Recherche d'Information (VSST 2004)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Brini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Data and Knowledge Engineering (EUROFUSE 2004)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Working Group of EURO and EUSFLAT, Sep 2004, Varsovie, Poland. pp.92-102</w:t>
+              <w:t xml:space="preserve">Colloque Veille stratégique scientifique et technologique (VSST 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRIT : Institut en recherche Informatique de Toulouse, Oct 2004, Toulouse, France. pp.55-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03451870v1</w:t>
+                <w:t xml:space="preserve">hal-03451871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtrage qualitatif d'informations linguistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications (LFA 2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2003, Tours, France. pp.39-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10210,351 +10210,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03375242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study on using genetic niching for query optimisation in document retrieval</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Disambiguation translation in multilingual queries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chrisment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Prade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Benferhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lynda Tamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th European Colloquium on Information Retrieval (ECIR 2002)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ninth International Conference, Information Processing and Management of Uncertainty in Knowledge-based Systems (IPMU 2002)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Annecy, France. pp.1375-1381</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00359561v1</w:t>
+                <w:t xml:space="preserve">hal-03299808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graded pattern matching in a multilingual context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Meeting of the Euro Working Group on Fuzzy Sets (EUROFUSE 2002)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Varenna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03378852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disambiguation translation in multilingual queries</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A study on using genetic niching for query optimisation in document retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Tamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ninth International Conference, Information Processing and Management of Uncertainty in Knowledge-based Systems (IPMU 2002)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24th European Colloquium on Information Retrieval (ECIR 2002)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2002, Glasgow, United Kingdom. pp.135-149, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-45886-7_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03299808v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00359561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applying Heuristics to Improve A Genetic Query Optimisation Process in Information Retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Tamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10592,51 +10592,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Query optimisation using an improved genetic algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Tamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10961,51 +10961,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotional Social Signals for Search Ranking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Badache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11043,51 +11043,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Signals: Any Impacts in Search?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Badache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11125,51 +11125,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Priori Relevance Based On Quality and Diversity Of Social Signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Badache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11207,51 +11207,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priors Based On Time-Sensitive Social Signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Badache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11665,51 +11665,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using language models to improve opinion detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faiza Belbachir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11886,51 +11886,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Said Lhadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Amrouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Association for Information Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 67 (12), pp.2909-2927. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11964,77 +11964,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When temporal expressions help to detect vital documents related to an entity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Abbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12066,339 +12066,339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01282057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles de langues pour la détection d'opinions dans les blogs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Faiza Belbachir</w:t>
+                <w:t xml:space="preserve">Aggregated search: a new information retrieval paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlind Kopliku</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lynda Zaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/DN.17.2.81-100⟩</w:t>
+              <w:t xml:space="preserve">ACM Computing Surveys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, vol. 46 (n° 3), pp. 1-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2523817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03519742v1</w:t>
+                <w:t xml:space="preserve">hal-01123809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining compound and single terms under language model framework</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arezki Hammache</w:t>
+                <w:t xml:space="preserve">Modèles de langues pour la détection d'opinions dans les blogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiza Belbachir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rachid Ahmed-Ouamar</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Zaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge and Information Systems (KAIS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10115-013-0618-x⟩</w:t>
+              <w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, vol. 17 (n° 2), pp. 81-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/DN.17.2.81-100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282933v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggregated search: a new information retrieval paradigm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t>
+                <w:t xml:space="preserve">Combining compound and single terms under language model framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arezki Hammache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ahmed-Ouamar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Computing Surveys</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, vol. 46 (n° 3), pp. 1-31. </w:t>
+              <w:t xml:space="preserve">Knowledge and Information Systems (KAIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, vol. 39 (n° 2), pp. 329-349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2523817⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10115-013-0618-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123809v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opinion mining: Reviewed from word to document level</w:t>
               </w:r>
@@ -12647,51 +12647,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the document structure as a source of evidence for multimedia fragment retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Torjmen-Khemakhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12751,51 +12751,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A survey on tree matching and XML retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Amin Tahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Laitang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12989,90 +12989,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fuzzy logic approach to topic extraction in texts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ourdia Bouidghaghen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihab Mallak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Uncertainty, Fuzziness and Knowledge-Based Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 17 (Suppl. 1), pp.81-112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13299,407 +13299,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03445676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passage à l’échelle dans la taille des corpus</w:t>
+                <w:t xml:space="preserve">Un nouveau passage à l'échelle en recherche d'information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Tamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">José Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sylvie Calabretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Luis Aguirre Martinez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lynda Tamine</w:t>
+                <w:t xml:space="preserve">Jena Pierre Chevallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006</w:t>
+              <w:t xml:space="preserve">, 2006, 11 (4), pp.9-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01563109v1</w:t>
+                <w:t xml:space="preserve">hal-00359532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accès personnalisé à l'information : Vers un modèle basé sur les diagrammes d'influence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Passage à l’échelle dans la taille des corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Boughanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Calabretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chevalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Luis Aguirre Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Tamine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Chrisment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue I3 - Information Interaction Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, tome 6, pp.69-90</w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00359533v1</w:t>
+                <w:t xml:space="preserve">hal-01563109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un nouveau passage à l'échelle en recherche d'information</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accès personnalisé à l'information : Vers un modèle basé sur les diagrammes d'influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Tamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jena Pierre Chevallet</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chrisment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 11 (4), pp.9-35</w:t>
+              <w:t xml:space="preserve">Revue I3 - Information Interaction Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, tome 6, pp.69-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00359532v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00359533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualitative pattern matching with linguistic terms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13737,64 +13737,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple query evaluation based on an enchanced genetic algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Tamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chrisment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13854,64 +13854,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On using genetic algorithms for multimodal relevance optimisation in information retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chrisment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Tamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Society for Information Systems and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 53 (11), pp.934-942. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13945,51 +13945,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un Algorithme génétique spécifique à une reformulation multi-requêtes dans un système de recherche d'information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Tamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14040,64 +14040,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic appraoch to query space exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chrisment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Tamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Retrieval Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 1 (3), pp.175-192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14201,51 +14201,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Akermi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Pasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karam Abdulahhad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14309,90 +14309,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuzzy logic and ontology-based information retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Baziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wang, Paul; Ruan, Da; Kerre, Etienne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuzzy Logic: a spectrum of theorical and practical issues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 215, </w:t>
@@ -14455,90 +14455,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fuzzy logic approach to information retrieval using an ontology-based representation of documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Baziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Pasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sanchez, Elie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuzzy Logic and the semantic web</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 (Chapter 18), </w:t>
@@ -14589,77 +14589,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of term-based queries using possibilistic ontologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Herrera-Viedma, Enrique; Pasi, Gabriella; Crestani, Fabio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Computing for Information Retrieval on the Web</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 197, </w:t>
@@ -14735,51 +14735,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connexionisme et génétique pour la recherche d'information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Tamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ihadjadene Madjid. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les systèmes de recherche d'informations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, chapter 4, Hermes Science Publications, pp.77-99, 2004, Sciences &amp; Techniques</w:t>
@@ -14821,90 +14821,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connexionist and genetic approaches to achieve IR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chrisment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Mothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Soulé-Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Tamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Computing in Information Retrieval Techniques and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 50, </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15330,51 +15330,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailoring aggregated search per class of query</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlind Kopliku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15733,51 +15733,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330652v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eya Hammami" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Boughanem" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufiq Dkaki" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298876v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sign&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose G Moreno" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiziri Belkacem" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3731120.3744624" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330641v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; G. Moreno" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728347v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Oussaidene" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Said Lhadj" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2024.long_32" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728602v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729002v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishchal Prasad" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56060-6_15" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729016v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.semeval-1.94" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131550v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Arens" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Teiss&#232;dre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Callebert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose G. Moreno" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131567v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Boualili" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728988v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838583v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre G. De Lima" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Henrique da S. Aranha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011890v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3397271.3401194" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881877v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Menendez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Casanova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Paes Leme" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27618-8_11" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435348v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441990v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435347v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319715v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fraisier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pitarch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Besancon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/icwsm.v12i1.14984" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152874v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Besan&#231;on" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3209542.3209549" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305347v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623030v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Akermi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Faiz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548108v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Chellal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441970v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Bambia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116293v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI.2016.0112" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611113v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Thonet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Pinel-Sauvagnat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132847.3132897" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559775v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120310v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Kacem" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3019612.3019693" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726407v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Badache" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3020165.3020177" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912808v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3121050.3121091" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873739v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3077136.3080718" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611652v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490083v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611135v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dousset" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56608-5_62" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871301v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530414v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447220v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514633v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692735v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Moulahi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamjed Ben Jabeur" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Palmer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Tamine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290136v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Soulier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567069v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190218v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Abbes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jane Hernandez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2695664.2695910" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276255v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01165507v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213975v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23201-0_7" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154377v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16354-3_68" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190227v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Amrouche" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334707v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283948v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914043v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441985v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303851v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360875v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Imhof" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263720v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113523v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387803v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08786-3_10" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080944v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Belbachir" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Missen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2554850.2555091" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378996v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2637002.2637016" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109811v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2014.48" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081961v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#259;d&#259;lina Mitran" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2554850.2554866" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263721v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263722v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084469v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Laitang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123509v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlind Kopliku" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143717v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084506v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Mitran" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rada Mihalcea" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137223v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Damak" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264568v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084586v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2480362.2480537" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668943v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351569v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Mallak" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Prade" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2010.5584404" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553751v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553753v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553756v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourdia Bouidghaghen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17187-1_38" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476157v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04957-6_9" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356846v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376157v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Daoud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chebaro Bilal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356858v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335030v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358842v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476487v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Boubekeur-Amirouche" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359554v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Zemirli" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDIM.2007.4444192" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361566v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Loiseau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75410-7_19" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-R2L4BXZZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359550v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Boubekeur" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359546v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445673v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Brini" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubois" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358854v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Baziz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Pasi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359567v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358855v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359559v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11735106_42" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449172v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359556v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451863v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M. de Campos" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367409v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451861v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11575832_31" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367401v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11670834_4" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FBFG5S4D-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367402v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451876v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451871v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451870v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375242v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359561v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45886-7_10" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378852v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03299808v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chrisment" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Benferhat" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359563v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359566v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/354756.354842" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623001v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jep-taln2024.sciencesconf.org/resource/page/id/4" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982575v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154389v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154387v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154385v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154382v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728737v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-68312-1_23" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881847v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10791-022-09414-x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881862v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Hammache" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asi.24431" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279437v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2018.07.001" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682968v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Dahak" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Balla" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2016.06.008" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516901v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asi.23553" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282057v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519742v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Zaoui" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.17.2.81-100" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282933v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ahmed-Ouamar" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-013-0618-x" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123809v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2523817" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139760v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Muhammad Saad Missen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-012-0057-9" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923534v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Collet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Amann" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bidoit" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Bouzeghoub" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.18.4.11-31" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-NK86Q05D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131253v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Torjmen-Khemakhem" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2013.06.001" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131158v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Amin Tahraoui" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamamache Kheddouci" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosrev.2013.02.001" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01286646v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khazri" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tmar" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abid" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1925" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353601v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218488509006042" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442446v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2008.10.005" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445676v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563109v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Calabretto" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevalet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Aguirre Martinez" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359533v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359532v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jena Pierre Chevallet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108638v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359526v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0306-4573(02)00048-1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359529v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asi.10119" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359534v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359535v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1009931404333" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L9SXMX9S-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001574v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Abdulahhad" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-06170-8_5" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-06170-8_5" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358858v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-540-71258-9_10" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71258-9_10" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F6948AB1D17E0A343074A88A6FF4B09FA91863C2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361591v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S1574957606800201" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1574-9576(06)80020-1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367400v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/3-540-31590-X_8" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-31590-X_8" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AB3A445CE2279D126C80BF5F1C02CE4430BA1A45/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359540v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359538v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mothe" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Soul&#233;-Dupuy" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-7908-1849-9_8" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-1849-9_8" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3J2Q12B5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116290v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165011v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aussenac-Gilles" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Joly" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Sibilla" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323369v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198268v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954074v2" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berrut" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-642-00958-7" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00958-7" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330652v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eya Hammami" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Boughanem" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufiq Dkaki" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298876v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sign&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose G Moreno" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiziri Belkacem" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3731120.3744624" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330641v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; G. Moreno" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728347v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Oussaidene" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Said Lhadj" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2024.long_32" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728602v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729002v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishchal Prasad" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56060-6_15" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729016v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.semeval-1.94" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131550v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Arens" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Teiss&#232;dre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Callebert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose G. Moreno" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131567v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Boualili" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728988v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838583v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre G. De Lima" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Henrique da S. Aranha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011890v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3397271.3401194" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881877v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Menendez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Casanova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Paes Leme" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27618-8_11" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435348v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441990v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435347v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319715v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fraisier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pitarch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Besancon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/icwsm.v12i1.14984" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152874v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Besan&#231;on" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3209542.3209549" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305347v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623030v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Akermi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Faiz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548108v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Chellal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611135v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dousset" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56608-5_62" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871301v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441970v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Bambia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116293v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI.2016.0112" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611113v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Thonet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Pinel-Sauvagnat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132847.3132897" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559775v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120310v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Kacem" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3019612.3019693" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912808v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3121050.3121091" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726407v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Badache" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3020165.3020177" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873739v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3077136.3080718" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611652v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490083v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530414v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514633v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692735v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Moulahi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamjed Ben Jabeur" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Palmer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Tamine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290136v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Soulier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447220v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567069v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441985v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303851v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Abbes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jane Hernandez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360875v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Imhof" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190218v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2695664.2695910" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276255v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01165507v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213975v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23201-0_7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154377v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16354-3_68" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190227v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Amrouche" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334707v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283948v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914043v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263722v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263720v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113523v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387803v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08786-3_10" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080944v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Belbachir" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Missen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2554850.2555091" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378996v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2637002.2637016" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109811v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2014.48" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081961v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#259;d&#259;lina Mitran" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2554850.2554866" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263721v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084469v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Laitang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123509v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlind Kopliku" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084506v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Mitran" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rada Mihalcea" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143717v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264568v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137223v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Damak" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084586v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2480362.2480537" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668943v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553753v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553756v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourdia Bouidghaghen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17187-1_38" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351569v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Mallak" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Prade" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2010.5584404" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553751v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476157v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04957-6_9" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356846v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359554v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Zemirli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDIM.2007.4444192" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476487v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Boubekeur-Amirouche" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376157v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Daoud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chebaro Bilal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356858v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335030v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358842v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359567v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358855v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Baziz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361566v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Loiseau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75410-7_19" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-R2L4BXZZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445673v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Brini" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubois" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359550v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Boubekeur" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359546v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358854v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Pasi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359559v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11735106_42" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449172v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359556v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451863v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M. de Campos" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367401v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11670834_4" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FBFG5S4D-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367409v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451861v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11575832_31" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367402v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451870v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451876v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451871v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375242v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03299808v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chrisment" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Benferhat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378852v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359561v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45886-7_10" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359563v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359566v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/354756.354842" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623001v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jep-taln2024.sciencesconf.org/resource/page/id/4" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982575v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154389v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154387v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154385v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154382v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728737v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-68312-1_23" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881847v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10791-022-09414-x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881862v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Hammache" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asi.24431" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279437v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2018.07.001" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682968v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Dahak" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Balla" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2016.06.008" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516901v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asi.23553" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282057v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123809v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2523817" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519742v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Zaoui" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.17.2.81-100" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282933v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ahmed-Ouamar" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-013-0618-x" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139760v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Muhammad Saad Missen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-012-0057-9" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923534v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Collet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Amann" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bidoit" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Bouzeghoub" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.18.4.11-31" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-NK86Q05D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131253v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Torjmen-Khemakhem" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2013.06.001" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131158v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Amin Tahraoui" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamamache Kheddouci" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosrev.2013.02.001" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01286646v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khazri" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tmar" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abid" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1925" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353601v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218488509006042" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442446v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2008.10.005" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445676v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359532v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Calabretto" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jena Pierre Chevallet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563109v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevalet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Aguirre Martinez" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359533v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108638v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359526v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0306-4573(02)00048-1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359529v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asi.10119" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359534v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359535v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1009931404333" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L9SXMX9S-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001574v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Abdulahhad" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-06170-8_5" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-06170-8_5" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358858v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-540-71258-9_10" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71258-9_10" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F6948AB1D17E0A343074A88A6FF4B09FA91863C2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361591v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S1574957606800201" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1574-9576(06)80020-1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367400v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/3-540-31590-X_8" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-31590-X_8" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AB3A445CE2279D126C80BF5F1C02CE4430BA1A45/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359540v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359538v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mothe" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Soul&#233;-Dupuy" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-7908-1849-9_8" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-1849-9_8" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3J2Q12B5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116290v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165011v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aussenac-Gilles" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Joly" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Sibilla" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323369v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198268v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954074v2" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berrut" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-642-00958-7" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00958-7" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>