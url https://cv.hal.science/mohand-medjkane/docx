--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -66,4693 +66,4797 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers la détection semi-automatique de la répartition des falaises et des côtes rocheuses à l’échelle mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Medjkane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (3), pp.201-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14mnx⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05558894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards Enhanced Understanding and Experience of Landforms, Geohazards, and Geoheritage through Virtual Reality Technologies in Education: Lessons from the GeoVT Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittoria Vandelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Migoń</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ylva Palmgren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelos Spyrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giannis Saitis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (5), pp.127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/geosciences14050127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04574338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un nouvel indicateur de prédisposition au risque d’érosion côtière, application en Manche et en Vendée (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Juigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Audère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fattal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Hervy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.985. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.37114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05305103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Methodology for building a geographical accessibility health index throughout metropolitan France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Medjkane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Saint-Gérand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (8), pp.e0221417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0221417⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02271030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sedimentary coastal cliffs of Normandy: Modalities and quantification of retreat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Letortu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Compain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 88 (sp1), pp.46-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2112/SI88-005.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02280608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of elements at risk in the multirisk coastal context and at different spatial scales: Multi-database integration (Normandy, France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Graff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lissak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 111, pp.102076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeog.2019.102076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamique des falaises des Vaches Noires : analyse diachronique historique et récente à l’aide de documents multi-sources (Normandie, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Roulland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Compain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (1), pp.37-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.12989⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02156610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insight into African meteorite finds: Typology, mass distribution and weathering process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcen Ouknine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Khiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Ibhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Th S. Heikal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Saint-Gerant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 158, pp.103551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2019.103551⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles conséquences du changement climatique sur le blé tendre en Normandie aux horizons 2050 et 2100 ? Etude d’impact prospective à partir du modèle ALADIN-Climat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Madeline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Gouée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16, pp.129-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/climatologie.1414⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High-resolution monitoring of complex coastal morphology changes: cross-efficiency of SfM and TLS-based survey (Vaches-Noires cliffs, Normandy, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Medjkane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th. Roulland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Letortu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Landslides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (6), pp.1097-1108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10346-017-0942-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ergonomie spatiale pour territoires résilienciels : approches et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Propeck-Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Saint-Gérand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Haniotou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Liziard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Medjkane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Hors-série 30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.19294⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meteorite falls in Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Khiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Ibhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Saint-Gerant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Medjkane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcen Ouknine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 134, pp.644-657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2017.07.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allier analyse géographique et expertise locale dans un SIG pour une stratégie territoriale de sécurité routière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Propeck-Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Saint-Gérand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Medjkane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (2), pp.143-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/RIG.26.143-162⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedestrian adolescents: mobility and safety at secondary school in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Axelle Granié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Huguenin-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Saint-Gérand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Medjkane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Injury Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (Suppl2), pp.A106-A107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/injuryprev-2016-042156-291⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01391958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inégalité sociale et Risque Routier. L'apport d'une approche territorialisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Peytavin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Alam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvanie Godillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Saint-Gérand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 57 | 2010, pp.45-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/cst.12093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00850864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution diachronique à haute fréquence et haute résolution du recul de la falaise de Sainte-Marguerite-sur-Mer (Normandie, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Brionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Brionne</w:t>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Fauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Medjkane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Jeunes Géomorphologues - JJG 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05325741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indice d'accessibilité (SCALe) aux soins en France métropolitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Medjkane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Launoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Saint-Etienne (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05043031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie des strates et cortèges de végétation des falaises instables des Vaches Noires (Normandie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Sandberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candide Lissak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Medjkane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roulland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Aléas Gravitaires 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montpellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04219333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What will be the consequences of climate change on soft wheat in Normandy (France) in 2050-2100 ? Prospective impact study based on ALADIN-Climate model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Madeline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Gouée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02886448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des processus hydrogravitaires et des dynamiques saisonnières des falaises des Vaches Noires par photogrammétrie, télémétrie laser terrestre et mesure in situ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roulland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Fauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Aléas Gravitaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02480927v1</w:t>
-              </w:r>
-[...1904 lines deleted...]
-                <w:t xml:space="preserve">hal-00850864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cerner les enjeux de trois métropoles vis-à-vis des mobilités individuelles légères : contextes spatiaux des pratiques et de l'action locale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Medjkane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Montel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aménagement de l'espace urbain et mobilités à faible impact environnemental. Colloque final du projet ANR URFE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LMA, Université Gustave Eiffel, Nov 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05002782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une géographie des bords de route : du terroir hydro-paysager à la caractérisation du bord de route</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quigneaux Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Reulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Young researchers day "Infrastructure, Ecology, Landscape, Society, and Territory” in International seminar « Transport Infrastructure and Biodiversity at a nexus of challenges Research and Innovation as drivers for transformative changes », Biodiversity and infrastructures synergies and opportunities for European Transport Networks (BISON)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENGEES, Jun 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04248676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indice multiscalaire SCALE. Construire un indice d'accessibilité aux soins de premiers recours en France métropolitaine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Medjkane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine Data-SHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Plateforme universitaire de données de Caen, Dec 2021, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04132629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution monitoring of the &amp;quot;Vaches Noires&amp;quot; cliffs by multi-method analysis: characterization of hydrogravity processes and induced dynamics (Normandy, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roulland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Compain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02480764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences du changement climatique sur le lin fibre en Normandie à l’horizon 2100 : simulation bioclimatique prospective à partir des données CNRM-2014 et IPSL-2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Gouée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Madeline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIIIème colloque de l'Association Internationale de Climatologie - Changement climatique et territoires (annulé pour raison de Covid-19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LETG-Rennes, UMR 6554 CNRS, Jul 2020, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02983887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-hazards consequences in coastal context at different scale analyses (Normandy, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Combination of aerial and near surface methods. Application at two different types of coast and landslides (Normandy cliffs, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candide Lissak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Roulland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Graff</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">International workshop on fluidized landslide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Chengdu, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02480910v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences potentielles à différents aléas en contexte littoral et à différentes échelles d'analyses spatiales (Normandie, France)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Erosion and Deposition Volumes Estimation Using a Drone and Near Surface Geophysics Methods in Coastal Badlands Context.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Fauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Taoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Aléas Gravitaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02480921v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ergonomie des espaces urbains : quel accès aux ressources du quotidien en mobilité durable ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohand Medjkane</w:t>
+                <w:t xml:space="preserve">Multi-hazards consequences in coastal context at different scale analyses (Normandy, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Graff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candide Lissak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque RED, Les Risques Émergents de la mobilité Durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544356v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RICOCHET project: multi-RIsk assessment on Coastal territory in a global CHange context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candide Lissak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roulland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First China-France Symposium on Transportation Geotechnics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Chengdu, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02480864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erosion and Deposition Volumes Estimation Using a Drone and Near Surface Geophysics Methods in Coastal Badlands Context.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conséquences potentielles à différents aléas en contexte littoral et à différentes échelles d'analyses spatiales (Normandie, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Graff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candide Lissak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Fauchard</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Journées Aléas Gravitaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02864052v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of aerial and near surface methods. Application at two different types of coast and landslides (Normandy cliffs, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+                <w:t xml:space="preserve">Ergonomie des espaces urbains : quel accès aux ressources du quotidien en mobilité durable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Saint-Gérand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Propeck-Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Hached</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Liziard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Costa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Kevin Graff</w:t>
+                <w:t xml:space="preserve">Mohand Medjkane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop on fluidized landslide</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Chengdu, China</w:t>
+              <w:t xml:space="preserve">Colloque RED, Les Risques Émergents de la mobilité Durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02480897v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of aerial and near surface geophysical data: Badlands case study of &amp;quot;Les Vaches Noires&amp;quot; cliffs, Normandy, France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Fauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Fargier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Fauchard</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02283650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de l’évolution des processus hydrogravitaires des falaises des Vaches Noires par analyse multi-méthodes (Calvados, Normandie, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roulland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Fauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Medjkane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées ‘Aléa Gravitaire’</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01653975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de la dynamique des falaises argilo-marneuses par scanner laser terrestre et photogrammétrie (Calvados, Normandie) depuis septembre 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Roulland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Letortu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Medjkane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01653977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daily mobility and traffic risk in the Urban Community of Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Propeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong-Binh Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Saint-Gérand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Medjkane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 International Conference on Advanced Logistics and Transport (ICALT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Sousse, France. pp.258-262, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICAdLT.2013.6568469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02294657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'approche territoriale de la Sécurité Routière dans l'aménagement régional</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Peytavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvanie Godillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Saint-Gérand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Medjkane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49ème colloque ASRDLF Industrie, villes et régions dans une économie régionalisée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Belfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04049848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial risks management and geomatic improvements for urban land planning. Georelatinal conceptual modelling / operative GIS analysis design: applications to risks expusures and territorial vulnerabilities in Sfax (Tunisia) upon urban overfllow, Le Havre (France) upon industrial risk, and Lille (France) upon road risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Saint-Gérand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Medjkane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Propeck-Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Daoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international GTC 2011 Geomatics Technologies in the City</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Jeddah, Saudi Arabia. pp.xx-xx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00627021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4762,163 +4866,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conceptualizing Road Safety Management through a Territorialized Complex System: Context and Goals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Saint-Gérand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Medjkane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Bensaïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Peytavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traffic Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.19-33, 2016, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119307853.ch2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02294647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4928,405 +5032,405 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piétons adolescents: accidentologie et mobilité. Projet PAAM. Rapport final de recherche sur subvention FSR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Axelle Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Hidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2015, 376p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piétons adolescents : accidentologie et mobilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Axelle Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Huguenin-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR; Université Paris-Sorbonne - Paris IV; Université de Caen. 2015, pp.376</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01359285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dimensions spatiales du risque routier des deux-roues à moteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Peytavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvanie Godillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clabaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hanff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l&amp;apos;Aménagement et des Réseaux. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04833447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId144"/>
+      <w:footerReference w:type="default" r:id="rId146"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5473,51 +5577,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325741v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Brionne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Fauchard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Medjkane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043031v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Launay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Guillot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Launoy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dejardin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219333v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sandberg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide Lissak" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roulland" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886448v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauvais" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Madeline" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Gou&#233;e" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480927v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Antoine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574338v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Vandelli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Migo&#324;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ylva Palmgren" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Spyrou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannis Saitis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences14050127" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305103v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Juigner" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Aud&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fattal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hervy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.37114" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02280608v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Letortu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Compain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI88-005.1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294565v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Ouknine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Khiri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Ibhi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Th S. Heikal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Saint-Gerant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2019.103551" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HFHZBRM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156610v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Davidson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.12989" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-GCMCV2T1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02276909v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Graff" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lissak" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Thiery" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maquaire" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2019.102076" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02447380v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.1414" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02271030v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gaillard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Saint-G&#233;rand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0221417" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178170v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Medjkane" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Roulland" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Letortu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-017-0942-4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294583v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Propeck-Zimmermann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Haniotou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Liziard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.19294" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294593v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2017.07.022" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48ZD08QD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294807v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.26.143-162" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391958v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Grani&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brenac" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Huguenin-Richard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/injuryprev-2016-042156-291" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850864v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fleury" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Peytavin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Alam" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvanie Godillon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12093" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05002782v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Hernandez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Montel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248676v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quigneaux Romain" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reulier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bermond" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132629v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480764v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983887v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480910v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Graff" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480921v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544356v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Hached" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480864v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864052v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Taoum" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480897v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283650v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fargier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Antoine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653975v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653977v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294657v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Propeck" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Binh Tran" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAdLT.2013.6568469" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049848v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Peytavin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627021v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fleury" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Daoud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294647v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Bensa&#239;d" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119307853.ch2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265650v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coquelet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hidalgo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359285v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833447v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Peytavin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clabaux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hanff" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05558894v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Medjkane" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14mnx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574338v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Vandelli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Migo&#324;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ylva Palmgren" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Spyrou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannis Saitis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences14050127" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305103v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Juigner" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Aud&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fattal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hervy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.37114" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02271030v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Launay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Guillot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gaillard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Saint-G&#233;rand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0221417" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02280608v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Letortu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Compain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI88-005.1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02276909v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Graff" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lissak" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Thiery" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maquaire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2019.102076" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156610v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roulland" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Davidson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.12989" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-GCMCV2T1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294565v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Ouknine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Khiri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Ibhi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Th S. Heikal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Saint-Gerant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2019.103551" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HFHZBRM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02447380v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauvais" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Madeline" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Gou&#233;e" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.1414" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178170v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Medjkane" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Roulland" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Letortu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-017-0942-4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294583v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Propeck-Zimmermann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Haniotou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Liziard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.19294" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294593v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2017.07.022" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48ZD08QD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294807v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.26.143-162" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391958v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Grani&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brenac" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Huguenin-Richard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/injuryprev-2016-042156-291" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850864v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fleury" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Peytavin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Alam" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvanie Godillon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12093" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325741v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Brionne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Fauchard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043031v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Launoy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dejardin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219333v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sandberg" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide Lissak" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886448v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480927v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Antoine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05002782v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Hernandez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Montel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248676v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quigneaux Romain" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reulier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bermond" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132629v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480764v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983887v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480897v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Graff" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864052v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Taoum" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480910v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480864v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480921v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544356v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Hached" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283650v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fargier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Antoine" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653975v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653977v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294657v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Propeck" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Binh Tran" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAdLT.2013.6568469" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049848v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Peytavin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627021v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fleury" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Daoud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294647v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Bensa&#239;d" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119307853.ch2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265650v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coquelet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hidalgo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359285v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833447v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Peytavin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clabaux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hanff" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>