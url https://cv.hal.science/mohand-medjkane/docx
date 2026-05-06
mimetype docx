--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -472,898 +472,898 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05305103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for building a geographical accessibility health index throughout metropolitan France</w:t>
+                <w:t xml:space="preserve">Dynamique des falaises des Vaches Noires : analyse diachronique historique et récente à l’aide de documents multi-sources (Normandie, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Launay</w:t>
+                <w:t xml:space="preserve">Thomas Roulland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Guillot</w:t>
+                <w:t xml:space="preserve">Vincent Compain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Gaillard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Saint-Gérand</w:t>
+                <w:t xml:space="preserve">Robert Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (1), pp.37-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.12989⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0221417⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02271030v1</w:t>
+                <w:t xml:space="preserve">hal-02156610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentary coastal cliffs of Normandy: Modalities and quantification of retreat</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insight into African meteorite finds: Typology, mass distribution and weathering process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Letortu</w:t>
+                <w:t xml:space="preserve">Lahcen Ouknine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Thirard</w:t>
+                <w:t xml:space="preserve">Fouad Khiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Compain</w:t>
+                <w:t xml:space="preserve">Abderrahmane Ibhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Th S. Heikal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Saint-Gerant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2112/SI88-005.1⟩</w:t>
+              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 158, pp.103551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2019.103551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02280608v1</w:t>
+                <w:t xml:space="preserve">hal-02294565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of elements at risk in the multirisk coastal context and at different spatial scales: Multi-database integration (Normandy, France).</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yannick Thiery</w:t>
+                <w:t xml:space="preserve">Sedimentary coastal cliffs of Normandy: Modalities and quantification of retreat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Maquaire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Costa</w:t>
+                <w:t xml:space="preserve">Pauline Letortu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Compain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeog.2019.102076⟩</w:t>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 88 (sp1), pp.46-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2112/SI88-005.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276909v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02280608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique des falaises des Vaches Noires : analyse diachronique historique et récente à l’aide de documents multi-sources (Normandie, France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+                <w:t xml:space="preserve">Characterization of elements at risk in the multirisk coastal context and at different spatial scales: Multi-database integration (Normandy, France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Graff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lissak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robert Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.12989⟩</w:t>
+              <w:t xml:space="preserve">Applied Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 111, pp.102076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeog.2019.102076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02156610v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into African meteorite finds: Typology, mass distribution and weathering process</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quelles conséquences du changement climatique sur le blé tendre en Normandie aux horizons 2050 et 2100 ? Etude d’impact prospective à partir du modèle ALADIN-Climat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrahmane Ibhi</w:t>
+                <w:t xml:space="preserve">François Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Th S. Heikal</w:t>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Saint-Gerant</w:t>
+                <w:t xml:space="preserve">Philippe Madeline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Gouée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2019.103551⟩</w:t>
+              <w:t xml:space="preserve">Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16, pp.129-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/climatologie.1414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02294565v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles conséquences du changement climatique sur le blé tendre en Normandie aux horizons 2050 et 2100 ? Etude d’impact prospective à partir du modèle ALADIN-Climat</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Methodology for building a geographical accessibility health index throughout metropolitan France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Cantat</w:t>
+                <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Madeline</w:t>
+                <w:t xml:space="preserve">Fabien Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Le Gouée</w:t>
+                <w:t xml:space="preserve">David Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Medjkane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
+                <w:t xml:space="preserve">Thierry Saint-Gérand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 16, pp.129-160. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (8), pp.e0221417. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/climatologie.1414⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0221417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02447380v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02271030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution monitoring of complex coastal morphology changes: cross-efficiency of SfM and TLS-based survey (Vaches-Noires cliffs, Normandy, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Medjkane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1453,51 +1453,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ergonomie spatiale pour territoires résilienciels : approches et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Propeck-Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Saint-Gérand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Haniotou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1570,103 +1570,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meteorite falls in Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Khiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Ibhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Saint-Gerant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Medjkane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Ouknine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 134, pp.644-657. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1725,51 +1725,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allier analyse géographique et expertise locale dans un SIG pour une stratégie territoriale de sécurité routière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Propeck-Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Saint-Gérand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Medjkane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1855,51 +1855,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Huguenin-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Saint-Gérand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Medjkane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2002,51 +2002,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Alam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvanie Godillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Saint-Gérand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 57 | 2010, pp.45-62. </w:t>
@@ -2241,64 +2241,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indice d'accessibilité (SCALe) aux soins en France métropolitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Medjkane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2414,51 +2414,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candide Lissak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Medjkane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roulland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Aléas Gravitaires 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montpellier, France. </w:t>
@@ -2487,103 +2487,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What will be the consequences of climate change on soft wheat in Normandy (France) in 2050-2100 ? Prospective impact study based on ALADIN-Climate model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cantat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Madeline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Gouée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Vienne, Austria</w:t>
@@ -2612,51 +2612,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des processus hydrogravitaires et des dynamiques saisonnières des falaises des Vaches Noires par photogrammétrie, télémétrie laser terrestre et mesure in situ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roulland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2864,51 +2864,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une géographie des bords de route : du terroir hydro-paysager à la caractérisation du bord de route</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quigneaux Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2989,64 +2989,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indice multiscalaire SCALE. Construire un indice d'accessibilité aux soins de premiers recours en France métropolitaine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3091,1027 +3091,1027 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04132629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution monitoring of the &amp;quot;Vaches Noires&amp;quot; cliffs by multi-method analysis: characterization of hydrogravity processes and induced dynamics (Normandy, France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Compain</w:t>
+                <w:t xml:space="preserve">Conséquences du changement climatique sur le lin fibre en Normandie à l’horizon 2100 : simulation bioclimatique prospective à partir des données CNRM-2014 et IPSL-2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Gouée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Madeline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">XXXIIIème colloque de l'Association Internationale de Climatologie - Changement climatique et territoires (annulé pour raison de Covid-19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LETG-Rennes, UMR 6554 CNRS, Jul 2020, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02480764v1</w:t>
+                <w:t xml:space="preserve">hal-02983887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences du changement climatique sur le lin fibre en Normandie à l’horizon 2100 : simulation bioclimatique prospective à partir des données CNRM-2014 et IPSL-2014</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Madeline</w:t>
+                <w:t xml:space="preserve">High-resolution monitoring of the &amp;quot;Vaches Noires&amp;quot; cliffs by multi-method analysis: characterization of hydrogravity processes and induced dynamics (Normandy, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Roulland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Compain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIIIème colloque de l'Association Internationale de Climatologie - Changement climatique et territoires (annulé pour raison de Covid-19)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LETG-Rennes, UMR 6554 CNRS, Jul 2020, Rennes, France</w:t>
+              <w:t xml:space="preserve">EGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02983887v1</w:t>
+                <w:t xml:space="preserve">hal-02480764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of aerial and near surface methods. Application at two different types of coast and landslides (Normandy cliffs, France)</w:t>
+                <w:t xml:space="preserve">RICOCHET project: multi-RIsk assessment on Coastal territory in a global CHange context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candide Lissak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roulland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop on fluidized landslide</w:t>
+              <w:t xml:space="preserve">First China-France Symposium on Transportation Geotechnics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Chengdu, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02480897v1</w:t>
+                <w:t xml:space="preserve">hal-02480864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erosion and Deposition Volumes Estimation Using a Drone and Near Surface Geophysics Methods in Coastal Badlands Context.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samer Taoum</w:t>
+                <w:t xml:space="preserve">Conséquences potentielles à différents aléas en contexte littoral et à différentes échelles d'analyses spatiales (Normandie, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Graff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candide Lissak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Journées Aléas Gravitaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02864052v1</w:t>
+                <w:t xml:space="preserve">hal-02480921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-hazards consequences in coastal context at different scale analyses (Normandy, France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Costa</w:t>
+                <w:t xml:space="preserve">Ergonomie des espaces urbains : quel accès aux ressources du quotidien en mobilité durable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Saint-Gérand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Propeck-Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Hached</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Liziard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Medjkane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Colloque RED, Les Risques Émergents de la mobilité Durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02480910v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RICOCHET project: multi-RIsk assessment on Coastal territory in a global CHange context</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-hazards consequences in coastal context at different scale analyses (Normandy, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Graff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candide Lissak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kevin Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First China-France Symposium on Transportation Geotechnics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Chengdu, China</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02480864v1</w:t>
+                <w:t xml:space="preserve">hal-02480910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences potentielles à différents aléas en contexte littoral et à différentes échelles d'analyses spatiales (Normandie, France)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yannick Thiery</w:t>
+                <w:t xml:space="preserve">Erosion and Deposition Volumes Estimation Using a Drone and Near Surface Geophysics Methods in Coastal Badlands Context.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Fauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Taoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Aléas Gravitaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02480921v1</w:t>
+                <w:t xml:space="preserve">hal-02864052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ergonomie des espaces urbains : quel accès aux ressources du quotidien en mobilité durable ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohand Medjkane</w:t>
+                <w:t xml:space="preserve">Combination of aerial and near surface methods. Application at two different types of coast and landslides (Normandy cliffs, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candide Lissak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Roulland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque RED, Les Risques Émergents de la mobilité Durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">International workshop on fluidized landslide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Chengdu, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544356v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of aerial and near surface geophysical data: Badlands case study of &amp;quot;Les Vaches Noires&amp;quot; cliffs, Normandy, France.</w:t>
               </w:r>
@@ -4222,51 +4222,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de l’évolution des processus hydrogravitaires des falaises des Vaches Noires par analyse multi-méthodes (Calvados, Normandie, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roulland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4373,64 +4373,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maquaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roulland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Letortu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Medjkane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4494,51 +4494,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Propeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong-Binh Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Saint-Gérand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Medjkane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4641,51 +4641,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Peytavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvanie Godillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Saint-Gérand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Medjkane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4727,51 +4727,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial risks management and geomatic improvements for urban land planning. Georelatinal conceptual modelling / operative GIS analysis design: applications to risks expusures and territorial vulnerabilities in Sfax (Tunisia) upon urban overfllow, Le Havre (France) upon industrial risk, and Lille (France) upon road risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Saint-Gérand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4880,51 +4880,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conceptualizing Road Safety Management through a Territorialized Complex System: Context and Goals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Saint-Gérand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Medjkane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5577,51 +5577,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05558894v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Medjkane" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14mnx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574338v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Vandelli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Migo&#324;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ylva Palmgren" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Spyrou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannis Saitis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences14050127" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305103v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Juigner" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Aud&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fattal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hervy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.37114" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02271030v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Launay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Guillot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gaillard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Saint-G&#233;rand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0221417" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02280608v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Letortu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Compain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI88-005.1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02276909v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Graff" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lissak" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Thiery" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maquaire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2019.102076" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156610v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roulland" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Davidson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.12989" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-GCMCV2T1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294565v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Ouknine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Khiri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Ibhi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Th S. Heikal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Saint-Gerant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2019.103551" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HFHZBRM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02447380v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauvais" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Madeline" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Gou&#233;e" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.1414" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178170v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Medjkane" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Roulland" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Letortu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-017-0942-4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294583v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Propeck-Zimmermann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Haniotou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Liziard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.19294" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294593v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2017.07.022" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48ZD08QD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294807v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.26.143-162" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391958v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Grani&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brenac" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Huguenin-Richard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/injuryprev-2016-042156-291" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850864v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fleury" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Peytavin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Alam" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvanie Godillon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12093" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325741v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Brionne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Fauchard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043031v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Launoy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dejardin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219333v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sandberg" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide Lissak" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886448v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480927v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Antoine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05002782v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Hernandez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Montel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248676v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quigneaux Romain" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reulier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bermond" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132629v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480764v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983887v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480897v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Graff" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864052v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Taoum" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480910v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480864v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480921v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544356v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Hached" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283650v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fargier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Antoine" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653975v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653977v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294657v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Propeck" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Binh Tran" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAdLT.2013.6568469" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049848v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Peytavin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627021v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fleury" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Daoud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294647v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Bensa&#239;d" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119307853.ch2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265650v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coquelet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hidalgo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359285v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833447v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Peytavin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clabaux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hanff" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05558894v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Medjkane" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14mnx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574338v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Vandelli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Migo&#324;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ylva Palmgren" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Spyrou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannis Saitis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences14050127" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305103v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Juigner" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Aud&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fattal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hervy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.37114" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156610v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roulland" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Compain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Davidson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.12989" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-GCMCV2T1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294565v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Ouknine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Khiri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Ibhi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Th S. Heikal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Saint-Gerant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2019.103551" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HFHZBRM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02280608v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Letortu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI88-005.1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02276909v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Graff" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lissak" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Thiery" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maquaire" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2019.102076" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02447380v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauvais" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Madeline" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Gou&#233;e" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.1414" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02271030v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Launay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Guillot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gaillard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Saint-G&#233;rand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0221417" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178170v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Medjkane" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Roulland" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Letortu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-017-0942-4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294583v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Propeck-Zimmermann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Haniotou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Liziard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.19294" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294593v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2017.07.022" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48ZD08QD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294807v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.26.143-162" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391958v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Grani&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brenac" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Huguenin-Richard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/injuryprev-2016-042156-291" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850864v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fleury" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Peytavin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Alam" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvanie Godillon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12093" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325741v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Brionne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Fauchard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043031v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Launoy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dejardin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219333v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sandberg" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide Lissak" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886448v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480927v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Antoine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05002782v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Hernandez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Montel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248676v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quigneaux Romain" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reulier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Bermond" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132629v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983887v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480764v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480864v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Graff" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480921v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544356v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Hached" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480910v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864052v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Taoum" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02480897v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283650v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fargier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Antoine" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653975v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653977v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294657v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Propeck" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Binh Tran" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAdLT.2013.6568469" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049848v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Peytavin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627021v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fleury" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Daoud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294647v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Bensa&#239;d" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119307853.ch2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265650v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coquelet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hidalgo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359285v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833447v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Peytavin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clabaux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hanff" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>