--- v0 (2026-04-01)
+++ v1 (2026-05-01)
@@ -622,402 +622,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04270372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Exponential-Generalized Truncated Geometric (EGTG) Distribution: A New Lifetime Distribution</w:t>
+                <w:t xml:space="preserve">A Generalization of the Exponential-Logarithmic Distribution for Reliability and Life Data Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohieddine Rahmouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayman Orabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Statistics and Probability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 7 (1), </w:t>
+              <w:t xml:space="preserve">Life Cycle Reliability and Safety Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (3), pp.159-171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5539/ijsp.v7n1p1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s41872-018-0049-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01737831v1</w:t>
+                <w:t xml:space="preserve">hal-01737840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Generalization of the Exponential-Logarithmic Distribution for Reliability and Life Data Analysis</w:t>
+                <w:t xml:space="preserve">The Exponential-Generalized Truncated Geometric (EGTG) Distribution: A New Lifetime Distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohieddine Rahmouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayman Orabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life Cycle Reliability and Safety Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 7 (3), pp.159-171. </w:t>
+              <w:t xml:space="preserve">International Journal of Statistics and Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s41872-018-0049-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5539/ijsp.v7n1p1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01737840v1</w:t>
+                <w:t xml:space="preserve">hal-01737831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception des obstacles aux activités d'innovation dans les entreprises tunisiennes</w:t>
+                <w:t xml:space="preserve">Appropriation Instruments and Innovation Activities: Evidence from Tunisian Firms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohieddine Rahmouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Kammoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Economie du Développement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/edd.283.0069⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Innovation and Technology Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (06), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219877014500461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01737842v1</w:t>
+                <w:t xml:space="preserve">hal-01737833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appropriation Instruments and Innovation Activities: Evidence from Tunisian Firms</w:t>
+                <w:t xml:space="preserve">Perception des obstacles aux activités d'innovation dans les entreprises tunisiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohieddine Rahmouni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olfa Kammoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Innovation and Technology Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 11 (06), </w:t>
+              <w:t xml:space="preserve">Revue d'Economie du Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0219877014500461⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/edd.283.0069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01737833v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01737842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics of innovating manufacturing firms in Tunisia: the essential role of external knowledge sources</w:t>
+                <w:t xml:space="preserve">Characteristics of innovating firms in Tunisia: the essential role of external knowledge sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohieddine Rahmouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ayadi</w:t>
@@ -1044,75 +1044,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structural Change and Economic Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 21 (3), pp.181-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00779027v1</w:t>
+                <w:t xml:space="preserve">hal-00645737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics of innovating firms in Tunisia: the essential role of external knowledge sources</w:t>
+                <w:t xml:space="preserve">Characteristics of innovating manufacturing firms in Tunisia: the essential role of external knowledge sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohieddine Rahmouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ayadi</w:t>
@@ -1139,51 +1139,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structural Change and Economic Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 21 (3), pp.181-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00645737v1</w:t>
+                <w:t xml:space="preserve">hal-00779027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1649,51 +1649,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1533848A"/>
+    <w:nsid w:val="5F59B997"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1880,51 +1880,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mohieddine-rahmouni" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0248-4398" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/153977590" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/rahmouni_m_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/K-5211-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570718v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Mrad" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Frikha" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Boujelbene" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohieddine Rahmouni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/logistics10020031" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270375v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strueco.2023.05.008" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268136v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Orabi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18576/jsap/120104" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270372v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neji Saidi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijeed.2023.10048649" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737831v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/ijsp.v7n1p1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737840v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41872-018-0049-5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737842v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edd.283.0069" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737833v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Kammoun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219877014500461" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779027v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ayadi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Yildizoglu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645737v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645765v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00573686v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00608239v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368560v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mohieddine-rahmouni" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0248-4398" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/153977590" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/rahmouni_m_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/K-5211-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570718v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Mrad" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Frikha" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Boujelbene" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohieddine Rahmouni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/logistics10020031" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270375v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strueco.2023.05.008" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268136v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Orabi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18576/jsap/120104" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270372v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neji Saidi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijeed.2023.10048649" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737840v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41872-018-0049-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737831v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/ijsp.v7n1p1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737833v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Kammoun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219877014500461" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737842v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edd.283.0069" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645737v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ayadi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Yildizoglu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779027v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645765v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00573686v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00608239v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368560v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>