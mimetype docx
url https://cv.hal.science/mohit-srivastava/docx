--- v0 (2026-04-02)
+++ v1 (2026-05-23)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -217,3392 +217,3509 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05576239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green Backgrounds of Female Executives and Climate Targets Disclosure: The Role of Low‐Carbon Strategy and Management Green Attention</w:t>
+                <w:t xml:space="preserve">Beliefs, Efficacy, and Credibility: Predicting Consumer Responses to Corporate Greenhouse Gas and Air-Quality Claims in the Czech Republic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fahad Khalid</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fadoua Toumi</w:t>
+                <w:t xml:space="preserve">Ivan Balogh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohit Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xinhui Sun</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natálie Bruder Badie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ladislav Tyll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corporate Social Responsibility and Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/csr.70572⟩</w:t>
+              <w:t xml:space="preserve">Journal of East-West Business</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10669868.2026.2665783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05576126v1</w:t>
+                <w:t xml:space="preserve">hal-05629218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Industry Specific Effect of Ethical Organisational Culture on Job Response and Job Commitment: A Case of Czech Firms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ladislav Tyll</w:t>
+                <w:t xml:space="preserve">Green Backgrounds of Female Executives and Climate Targets Disclosure: The Role of Low‐Carbon Strategy and Management Green Attention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahad Khalid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadoua Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohit Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Natálie Bruder Badie</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinhui Sun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of East-West Business</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10669868.2025.2463669⟩</w:t>
+              <w:t xml:space="preserve">Corporate Social Responsibility and Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/csr.70572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04982250v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attracting Green Capital: Climate Targets Disclosure, Green Female Directors, and Policy Uncertainty</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fadoua Toumi</w:t>
+                <w:t xml:space="preserve">The Industry Specific Effect of Ethical Organisational Culture on Job Response and Job Commitment: A Case of Czech Firms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ladislav Tyll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohit Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natálie Bruder Badie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Business Strategy and the Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of East-West Business</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10669868.2025.2463669⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/bse.70302⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05576283v1</w:t>
+                <w:t xml:space="preserve">hal-04982250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of managers ethical behaviour and organisational ethics on performance: a case of banking industry of Bangladesh</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Attracting Green Capital: Climate Targets Disclosure, Green Female Directors, and Policy Uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahad Khalid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadoua Toumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohit Srivastava</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nowrin Dewan Asphia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Business Governance and Ethics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 19 (2), </w:t>
+              <w:t xml:space="preserve">Business Strategy and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (2), pp.2755-2776. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJBGE.2023.10057851⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/bse.70302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04978175v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Digital Leadership on Performance: Examining the Roles of Big Data Analytical Capabilities, Green Innovation, and AI Change Readiness in Italian SMEs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of managers ethical behaviour and organisational ethics on performance: a case of banking industry of Bangladesh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohit Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junaid Aftab</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nabila Abid</w:t>
+                <w:t xml:space="preserve">Nowrin Dewan Asphia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Business Strategy and the Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bse.4322⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Business Governance and Ethics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJBGE.2023.10057851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05576269v1</w:t>
+                <w:t xml:space="preserve">hal-04978175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial Intelligence (AI) Adoption and Green Investment: Driving Corporate Environmental Responsibility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Impact of Digital Leadership on Performance: Examining the Roles of Big Data Analytical Capabilities, Green Innovation, and AI Change Readiness in Italian SMEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junaid Aftab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rucsandra Stan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohit Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rabia Akram</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mohit Srivastava</w:t>
+                <w:t xml:space="preserve">Nabila Abid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Business Strategy and the Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 34 (7), pp.9188-9202. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bse.70069⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 34 (6), pp.6864-6884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bse.4322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05576277v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of female management on company environment and consequential sustainable growth within the Central and Eastern European region</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ladislav Tyll</w:t>
+                <w:t xml:space="preserve">Green Investing and Corporate Environmental Violations: Do CEO Ability and Female Directors Matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahad Khalid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petru Curseu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosmina Voinea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinhui Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohit Srivastava</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lizaveta Bykava</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Business Governance and Ethics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Business ethics, the environment &amp; responsibility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJBGE.2024.10067142⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/beer.12782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04982204v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04992172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green Investing and Corporate Environmental Violations: Do CEO Ability and Female Directors Matter?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Artificial Intelligence (AI) Adoption and Green Investment: Driving Corporate Environmental Responsibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabia Akram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojing Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahad Khalid</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xinhui Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohit Srivastava</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Business ethics, the environment &amp; responsibility</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Business Strategy and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (7), pp.9188-9202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/beer.12782⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/bse.70069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04992172v1</w:t>
+                <w:t xml:space="preserve">hal-05576277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Trust and Assurance of Corporate Social Responsibility Reports: Evidence From Chinese Listed Firms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fadoua Toumi</w:t>
+                <w:t xml:space="preserve">The effect of female management on company environment and consequential sustainable growth within the Central and Eastern European region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natálie Bruder Badie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ladislav Tyll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohit Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lizaveta Bykava</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Business ethics, the environment &amp; responsibility</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/beer.70005⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Business Governance and Ethics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJBGE.2024.10067142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05399069v1</w:t>
+                <w:t xml:space="preserve">hal-04982204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Relationship Between R&amp;D and Company Performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadine Weber</w:t>
+                <w:t xml:space="preserve">Social Trust and Assurance of Corporate Social Responsibility Reports: Evidence From Chinese Listed Firms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahad Khalid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadoua Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohit Srivastava</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ladislav Tyll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of East-West Business</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.1-36. </w:t>
+              <w:t xml:space="preserve">Business ethics, the environment &amp; responsibility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10669868.2024.2415022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/beer.70005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04982227v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05399069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the influence of institutional quality on board gender diversity and corporate environmental, social, and governance disputes in China</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Factors affecting corporate environmental performance disclosures in the Czech Republic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohit Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ladislav Tyll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahua Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fahad Khalid</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mohit Srivastava</w:t>
+                <w:t xml:space="preserve">Ivan Balogh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Business ethics, the environment &amp; responsibility</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">International Journal of Business Governance and Ethics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 1 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/beer.12672⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJBGE.2024.10061998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04975771v1</w:t>
+                <w:t xml:space="preserve">hal-04977942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nexus between Green Technology Innovation and Climate Policy Uncertainty: Unleashing the Role of Artificial Intelligence in an Emerging Economy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Considering Natural Gas Rents, Mineral Rents, Mineral Depletion, and Natural Resources Depletion as New Determinants of Sustainable Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabia Akram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiyuan Li</w:t>
+                <w:t xml:space="preserve">Fengyi Ai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohit Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yulu Zheng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Irfan</w:t>
+                <w:t xml:space="preserve">Ridhima Sharma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.techfore.2024.123820⟩</w:t>
+              <w:t xml:space="preserve">Resources Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 96, pp.105200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resourpol.2024.105200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04846845v1</w:t>
+                <w:t xml:space="preserve">hal-04846844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of digital inclusive finance on ESG disputes: Evidence from Chinese non-financial listed companies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Financial mechanism for sustainability: the case of China’s green financial system and corporate green investment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahad Khalid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Irfan</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chih-Yi Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kong Weiwei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosmina Voinea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohit Srivastava</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.techfore.2024.123415⟩</w:t>
+              <w:t xml:space="preserve">China Finance Review International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.93-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/CFRI-11-2023-0291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04737627v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04974440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors affecting corporate environmental performance disclosures in the Czech Republic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the barriers and drivers of ESG in the German Mittelstand : A qualitative analysis of mechanical and plant engineering companies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marsela Bebic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natálie Bruder Badie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ladislav Tyll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohit Srivastava</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ivan Balogh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Business Governance and Ethics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 1 (1), </w:t>
+              <w:t xml:space="preserve">Corporate Social Responsibility and Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJBGE.2024.10061998⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/csr.3054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04977942v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04982239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Considering Natural Gas Rents, Mineral Rents, Mineral Depletion, and Natural Resources Depletion as New Determinants of Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rabia Akram</w:t>
+                <w:t xml:space="preserve">The Effect of Leadership on Entrepreneurial Orientation, Learning and Internationalisation Performance: A Case of Czech Firms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohit Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fengyi Ai</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ridhima Sharma</w:t>
+                <w:t xml:space="preserve">Mattia Scali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resources Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resourpol.2024.105200⟩</w:t>
+              <w:t xml:space="preserve">Journal of East European Management Studies = Zeitschrift für osteuropäische Managementforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (1), pp.181 - 208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5771/0949-6181-2024-1-181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04846844v1</w:t>
+                <w:t xml:space="preserve">hal-04977294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Financial mechanism for sustainability: the case of China’s green financial system and corporate green investment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fahad Khalid</w:t>
+                <w:t xml:space="preserve">Sustainable Supply Chain Models for 3D Printed Houses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Rogers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohit Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chih-Yi Su</w:t>
+                <w:t xml:space="preserve">Myriam-Elissavet Tsakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kong Weiwei</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mohit Srivastava</w:t>
+                <w:t xml:space="preserve">Anisha Prashad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">China Finance Review International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (1), pp.93-116. </w:t>
+              <w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/CFRI-11-2023-0291⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/16258312.2023.2298186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04974440v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04432413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the barriers and drivers of ESG in the German Mittelstand : A qualitative analysis of mechanical and plant engineering companies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ladislav Tyll</w:t>
+                <w:t xml:space="preserve">Normative institutional pressures and corporate green development: evidence from a quantile regression approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahad Khalid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petru Curseu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohit Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinhui Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosmina Voinea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corporate Social Responsibility and Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/csr.3054⟩</w:t>
+              <w:t xml:space="preserve">Applied Economics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13504851.2024.2334441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04982239v1</w:t>
+                <w:t xml:space="preserve">hal-04973836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Leadership on Entrepreneurial Orientation, Learning and Internationalisation Performance: A Case of Czech Firms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of the Relationship Between R&amp;D and Company Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohit Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mattia Scali</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ladislav Tyll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of East European Management Studies = Zeitschrift für osteuropäische Managementforschung</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5771/0949-6181-2024-1-181⟩</w:t>
+              <w:t xml:space="preserve">Journal of East-West Business</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10669868.2024.2415022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04977294v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04982227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable Supply Chain Models for 3D Printed Houses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Helen Rogers</w:t>
+                <w:t xml:space="preserve">Unveiling the influence of institutional quality on board gender diversity and corporate environmental, social, and governance disputes in China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahad Khalid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khwaja Naveed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinhui Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohit Srivastava</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anisha Prashad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t>
+              <w:t xml:space="preserve">Business ethics, the environment &amp; responsibility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/16258312.2023.2298186⟩</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/beer.12672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04432413v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04975771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normative institutional pressures and corporate green development: evidence from a quantile regression approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nexus between Green Technology Innovation and Climate Policy Uncertainty: Unleashing the Role of Artificial Intelligence in an Emerging Economy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petru Curseu</w:t>
+                <w:t xml:space="preserve">Rabia Akram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiyuan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohit Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cosmina Voinea</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulu Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Irfan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Economics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.1-5. </w:t>
+              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 209, pp.123820. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13504851.2024.2334441⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.techfore.2024.123820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04973836v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Digital Trust on Firm Value and Governance: An Empirical Investigation of US Firms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leon Kluiters</w:t>
+                <w:t xml:space="preserve">The impact of digital inclusive finance on ESG disputes: Evidence from Chinese non-financial listed companies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahad Khalid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Irfan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohit Srivastava</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ladislav Tyll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society and Business Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/SBR-07-2021-0119⟩</w:t>
+              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 204, pp.123415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.techfore.2024.123415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04434116v1</w:t>
+                <w:t xml:space="preserve">hal-04737627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Value of Active Management in Equity Mutual Funds: A Case of Mutual Funds Distributed in the Czech Republic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Examining the Impact of Agency Issues on Corporate Performance: A Bibliometric Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Khandelwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Kölbl</w:t>
+                <w:t xml:space="preserve">P. Tripathi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Chotia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohit Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of East-West Business</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10669868.2023.2292789⟩</w:t>
+              <w:t xml:space="preserve">Journal of Risk and Financial Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jrfm16120497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04434037v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04435517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examining the Impact of Agency Issues on Corporate Performance: A Bibliometric Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Khandelwal</w:t>
+                <w:t xml:space="preserve">Green Corporate Image: Assessing the Effects of Climate Change Management Practices on Corporate Reputation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahad Khalid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Tripathi</w:t>
+                <w:t xml:space="preserve">Juncheng Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Chotia</w:t>
+                <w:t xml:space="preserve">J. Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohit Srivastava</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Risk and Financial Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jrfm16120497⟩</w:t>
+              <w:t xml:space="preserve">Corporate Social Responsibility and Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31 (3), pp.1786-1801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/csr.2663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04435517v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04434035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green Corporate Image: Assessing the Effects of Climate Change Management Practices on Corporate Reputation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Development of Mobility as a Service in China and Its Impact on Automobile Manufacturers: A Business Model Innovation:</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohit Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoi Ying Wong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corporate Social Responsibility and Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/csr.2663⟩</w:t>
+              <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 40, pp.225-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jie.pr1.0136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04434035v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Development of Mobility as a Service in China and Its Impact on Automobile Manufacturers: A Business Model Innovation:</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of eco-management practices in determining corporate sustainable development in China: a resource-based perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahad Khalid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohit Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hoi Ying Wong</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khwaja Naveed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinhui Sun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/jie.pr1.0136⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Business Governance and Ethics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/ijbge.2023.10060732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04906909v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04977949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of eco-management practices in determining corporate sustainable development in China: a resource-based perspective</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fahad Khalid</w:t>
+                <w:t xml:space="preserve">The Impact of Digital Trust on Firm Value and Governance: An Empirical Investigation of US Firms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leon Kluiters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohit Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xinhui Sun</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ladislav Tyll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Business Governance and Ethics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/ijbge.2023.10060732⟩</w:t>
+              <w:t xml:space="preserve">Society and Business Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (1), pp.71-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/SBR-07-2021-0119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04977949v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04434116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Comprehensive Corporate Sustainability Reporting: An Empirical Study of Factors Influencing ESG Disclosures of Large Czech Companies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">The Value of Active Management in Equity Mutual Funds: A Case of Mutual Funds Distributed in the Czech Republic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kölbl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohit Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tyll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society and Business Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/SBR-07-2021-0114⟩</w:t>
+              <w:t xml:space="preserve">Journal of East-West Business</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10669868.2023.2292789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04452840v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04434037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing Global Supply Chain Risks: Effects of the Industry Sector</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Rogers</w:t>
+                <w:t xml:space="preserve">Towards Comprehensive Corporate Sustainability Reporting: An Empirical Study of Factors Influencing ESG Disclosures of Large Czech Companies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Balogh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tyll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Logistics Research and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13675567.2021.1873925⟩</w:t>
+              <w:t xml:space="preserve">Society and Business Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (4), pp.541-573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/SBR-07-2021-0114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04435630v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04452840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging Sustainable Supply Chain Models for 3D Food Printing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Managing Global Supply Chain Risks: Effects of the Industry Sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohit Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rogers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (21), pp.12085. </w:t>
+              <w:t xml:space="preserve">International Journal of Logistics Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (7), pp.1091-1114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su132112085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/13675567.2021.1873925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05074830v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04435630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Emerging Sustainable Supply Chain Models for 3D Food Printing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Rogers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohit Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (21), pp.12085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su132112085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05074830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Supplier’s response to institutional pressure in uncertain environment: Implications for cleaner production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohit Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gopalakrishnan Narayanamurthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Moser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vijay Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Paille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 286, pp.124954. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jclepro.2020.124954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05044566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3612,111 +3729,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Success factors of startups in the agriculture sector – the lebanese review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haddad R.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohit Srivastava</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05054030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3726,65 +3843,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Case study: SENS Foods: Scaling Up Sustainable Cricket Protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timea Križová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladislav Tyll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3799,489 +3916,489 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Case study W34548</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05065205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamaearth: a digital first brand venturing offline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swati Soni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devika Trehan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Varun Chotia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohit Srivastava</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Case study</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.1-38. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1108/EEMCS-08-2023-0304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04920820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case study: Autosalon Klokočka: Seeking Directions for Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natálie Bruder Badie</w:t>
+                <w:t xml:space="preserve">Case study: LIKO-S: Is Green the New Grey?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Zima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohit Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladislav Tyll</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohit Srivastava</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Case study W32279</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Emerald Emerging Markets Case Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/EEMCS-02-2023-0046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05065191v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04434049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case study: LIKO-S: Is Green the New Grey?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Filip Zima</w:t>
+                <w:t xml:space="preserve">Case study: Beznoska: Sell Me Your Stocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Jurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohit Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ladislav Tyll</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel Pernica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiří Hnilica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerald Emerging Markets Case Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Case study W31002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04434049v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05065103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case study: Beznoska: Sell Me Your Stocks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Jurek</w:t>
+                <w:t xml:space="preserve">Case study: Autosalon Klokočka: Seeking Directions for Growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natálie Bruder Badie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ladislav Tyll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohit Srivastava</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jiří Hnilica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Case study W31002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10 p</w:t>
+              <w:t xml:space="preserve">Case study W32279</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05065103v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05065191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId136"/>
+      <w:footerReference w:type="default" r:id="rId138"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4428,51 +4545,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576239v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Svoboda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lie Bruder Badie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohit Srivastava" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Tyll" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/csr.70568" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576126v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Khalid" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua Toumi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinhui Sun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/csr.70572" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982250v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10669868.2025.2463669" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576283v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bse.70302" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978175v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nowrin Dewan Asphia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBGE.2023.10057851" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576269v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junaid Aftab" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rucsandra Stan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Wei" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Abid" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bse.4322" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576277v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Akram" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Shi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bse.70069" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982204v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizaveta Bykava" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBGE.2024.10067142" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992172v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Curseu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmina Voinea" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/beer.12782" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399069v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/beer.70005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982227v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Weber" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10669868.2024.2415022" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975771v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khwaja Naveed" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/beer.12672" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846845v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiyuan Li" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulu Zheng" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Irfan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2024.123820" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737627v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2024.123415" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977942v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahua Xu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Balogh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBGE.2024.10061998" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846844v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengyi Ai" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridhima Sharma" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resourpol.2024.105200" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974440v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Yi Su" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kong Weiwei" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/CFRI-11-2023-0291" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982239v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsela Bebic" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/csr.3054" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977294v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Scali" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0949-6181-2024-1-181" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432413v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Rogers" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam-Elissavet Tsakou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisha Prashad" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2023.2298186" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973836v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504851.2024.2334441" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04434116v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Kluiters" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SBR-07-2021-0119" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04434037v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K&#246;lbl" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tyll" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10669868.2023.2292789" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04435517v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Khandelwal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tripathi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chotia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sharma" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jrfm16120497" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04434035v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juncheng Sun" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/csr.2663" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906909v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoi Ying Wong" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0136" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977949v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijbge.2023.10060732" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04452840v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Balogh" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Srivastava" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SBR-07-2021-0114" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04435630v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rogers" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13675567.2021.1873925" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074830v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su132112085" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044566v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gopalakrishnan Narayanamurthy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moser" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Pereira" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Paille" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2020.124954" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054030v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haddad R." TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05065205v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timea Kri&#382;ov&#225;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920820v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swati Soni" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devika Trehan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Chotia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EEMCS-08-2023-0304" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05065191v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04434049v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Zima" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EEMCS-02-2023-0046" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05065103v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jurek" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Pernica" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Hnilica" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576239v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Svoboda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lie Bruder Badie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohit Srivastava" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Tyll" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/csr.70568" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05629218v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Balogh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10669868.2026.2665783" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576126v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Khalid" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua Toumi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinhui Sun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/csr.70572" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982250v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10669868.2025.2463669" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576283v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bse.70302" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978175v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nowrin Dewan Asphia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBGE.2023.10057851" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576269v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junaid Aftab" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rucsandra Stan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Wei" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Abid" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bse.4322" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992172v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Curseu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmina Voinea" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/beer.12782" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576277v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Akram" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Shi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bse.70069" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982204v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizaveta Bykava" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBGE.2024.10067142" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399069v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/beer.70005" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977942v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahua Xu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBGE.2024.10061998" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846844v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengyi Ai" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridhima Sharma" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resourpol.2024.105200" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974440v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Yi Su" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kong Weiwei" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/CFRI-11-2023-0291" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982239v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsela Bebic" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/csr.3054" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977294v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Scali" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0949-6181-2024-1-181" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432413v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Rogers" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam-Elissavet Tsakou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisha Prashad" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2023.2298186" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973836v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504851.2024.2334441" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982227v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Weber" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10669868.2024.2415022" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975771v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khwaja Naveed" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/beer.12672" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846845v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiyuan Li" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulu Zheng" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Irfan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2024.123820" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737627v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2024.123415" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04435517v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Khandelwal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tripathi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chotia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sharma" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jrfm16120497" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04434035v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juncheng Sun" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/csr.2663" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906909v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoi Ying Wong" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0136" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977949v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijbge.2023.10060732" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04434116v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Kluiters" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SBR-07-2021-0119" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04434037v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K&#246;lbl" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tyll" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10669868.2023.2292789" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04452840v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Balogh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Srivastava" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SBR-07-2021-0114" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04435630v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rogers" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13675567.2021.1873925" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074830v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su132112085" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044566v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gopalakrishnan Narayanamurthy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moser" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Pereira" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Paille" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2020.124954" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054030v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haddad R." TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05065205v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timea Kri&#382;ov&#225;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920820v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swati Soni" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devika Trehan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Chotia" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EEMCS-08-2023-0304" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04434049v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Zima" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EEMCS-02-2023-0046" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05065103v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jurek" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Pernica" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Hnilica" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05065191v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>