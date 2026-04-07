--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:56.25px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mohsen ZARE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF-HDR</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mohsen-zare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5245-124X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">236803999</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanical effects of soft and rigid passive back occupational exoskeletons during load-carrying and static trunk bending tasks in the aeronautics industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mornieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Chin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wearable Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6, pp.e50. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/wtc.2025.10029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of situational operational leeway for ergonomic assessment in the evaluation of work situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Norval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Issues in Ergonomics Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (2), pp.139-160. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1463922X.2020.1785039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02919783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences between risk situations identified using a self-reported questionnaire and an observational method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Norval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (3), pp.759-769. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/WOR-203409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new genus and species of Digamasellidae (Acari: Mesostigmata) displaying some extraordinary gnathosomal structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Faraji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Rahmani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acarologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61 (4), pp.967-977. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24349/o0sa-j8xy⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracranial metastases of intramedullary spinal cord low-grade astrocytoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharareh Sanei-Sistani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghasem Miri-Aliabad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Dahmardeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdieh Montazeran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Jahantigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indian Journal of Medical and Paediatric Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41 (1), pp.82. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4103/ijmpo.ijmpo_64_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of Exposure to Risk Postures in Truck Assembly Operators: Neck, Back, Arms and Wrists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (17), pp.6062. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph17176062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Digital and Physical Simulation to Focus on Human Factors and Ergonomics in Aviation Maintainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Factors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (1), pp.37-54. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0018720819861496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergonomics interventions to reduce musculoskeletal risk factors in a truck manufacturing plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Black</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 75, pp.102896. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ergon.2019.102896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The advantage of situational operational leeway in the identification of Musculoskeletal Disorders risk situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Norval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (2), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.4588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational leeway in work situations: do ergonomic risk assessment tools consider operational leeway for job analysis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Norval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Occupational Safety and Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (3), pp.429-442. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10803548.2017.1387392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01687347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of human factors into the design process of helicopter maintainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐claude Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Factors and Ergonomics in Manufacturing and Service Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (4), pp.350-360. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hfm.20792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Within and between Individual Variability of Exposure to Work-Related Musculoskeletal Disorder Risk Factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (5), pp.1003. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph15051003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of three methods for evaluation of work postures in a truck assembly plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Biau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 60 (11), pp.1551-1563. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00140139.2017.1314023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Ergonomics Improve Product Quality and Reduce Costs? A Review Article</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Croq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Hossein-Arabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Factors and Ergonomics in Manufacturing and Service Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (2), pp.205-23. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hfm.20623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of ergonomic physical risk factors in a truck manufacturing plant: case study in SCANIA Production Angers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Malinge-Oudenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Höglund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Biau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54, pp.163-76. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2486/indhealth.2015-0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of ergonomic approach and musculoskeletal disorders in two different organizations in a truck assembly plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50, pp.34-42. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ergon.2015.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of neck bending and flexion measurement methods for assessment of ergonomic risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Biau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gourlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Occupational Safety and Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (3), pp.330-335. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10803548.2015.1081772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does traffic stress affect distance estimation and recognition accuracy in urban bus drivers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedigheh Hoseinabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyamak Porabdeyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoule Amiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ghasemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Environmental &amp; Occupational Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70 (4), pp.214-7. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19338244.2013.859121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Biomechanical Method for Ergonomic Evaluation: Comparison with Observational Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Biau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Croq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Academy of Science, Engineering and Technology International Journal of Social, Human Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, pp.223-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of physical risk factors among artisans using occupational repetitive actions and Nordic questionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsanollah Habibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azam Haghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peymaneh Habibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akbar Hassanzadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Health Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (1), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4103/2277-9183.110158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of noise pollution by different interpolation methods in recovery section of Ghandi telecommunication Cables Company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Taghizadeh-Mehrjardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeed Zare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Occupational Health and Epidemiology (JOHE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, Non spécifié</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise pollution in urban environments: a study in Yazd city, Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ehrampoush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gholam Hossein Halvani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abolfazl Barkhordari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polish Journal of Environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (4), pp.1095 - 100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a hazard and operability study method to hazard evaluation of a chemical unit of the power station.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsanollah Habibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barkhordari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Jalil Mirmohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gholam Hossein Halvani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Research in Health Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (2), pp.13-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergonomics interventions in a truck manufacturing plant: Adapting to the ever-changing company context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International &amp; 8th National Congress of Occupational medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Yazd, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative and quantitative evaluation of coronary artery calcification on ultra-low-dose chest CT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">& Al</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Radiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils simples d’évaluation du risque TMS et exploration des indicateurs de la marge de manoeuvre en situation réelle de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Norval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53è Congrès International de la Société d'Ergonomie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Bordeaux, France. pp.836-848</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils de simulation numérique pour une meilleure prise en compte du facteur humain en maintenabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Sagot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Colloque International des Sciences de la Conception et de l'Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Budapest, Hongrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serious Game appliqué à la prévention des Troubles musculo-squelettiques : les nouvelles technologies peuvent-elles contribuer à sauvegarder la santé au travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Sagot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Serious Game appliqué à la prévention des Troubles musculo-squelettiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do cycle time in assembly manufacturing influence on ergonomic risk factors? [Le temps de cycle dans l’industrie de l’assemblage a-t-il un effet sur les facteurs de risques ergonomiques ?]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Croq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45e congrès annuel de l'Association Canadienne d'Ergonomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergonomic physical risk assessment in a assembly sector of truck manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Croq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Malinge-Oudenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference, HCI International 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Reality Serious Game for Musculoskeletal Disorder Prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sisto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sagot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wellbeing at work in a changing world conference INRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les intérêts et limites des outils simples d'évaluation des facteurs de risque de troubles musculo-squelettiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Norval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Coutarel; Mohsen Zare; Sandrine Caroly; Agnès Aublet-Cuvelier; Nicole Vézina; Alain Garrigou; Yves Roquelaure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marge·s de manœuvre : des concepts à la transformation du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès Editions, pp.101-120, 2024, Travail &amp; Activité humaine, 978-2-36630-143-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La marge de manœuvre situationnelle : une opportunité pour répondre aux limites des outils d'évaluation du risque de trouble musculo-squelettiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Norval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Coutarel; Mohsen Zare; Sandrine Caroly; Agnès Aublet-Cuvelier; Nicole Vézina; Alain Garrigou; Yves Roquelaure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marge·s de manœuvre : des concepts à la transformation du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès Editions, pp.121-138, 2024, Travail &amp; Activité humaine, 978-2-36630-143-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la théorie pour de la pratique. Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Aublet-Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vézina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Coutarel; Mohsen Zare; Sandrine Caroly; Agnès Aublet-Cuvelier; Nicole Vézina; Alain Garrigou; Yves Roquelaure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marge·s de manœuvre : des concepts à la transformation du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès Editions, pp.17-26, 2024, Travail &amp; Activité humaine, 978-2-36630-143-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpellations et perspectives autour de la marge de manœuvre situationnelle et des marges de manœuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Aublet-Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Garrigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Coutarel; Mohsen Zare; Sandrine Caroly; Agnès Aublet-Cuvelier; Nicole Vézina; Alain Garrigou; Yves Roquelaure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marge·s de manœuvre : des concepts à la transformation du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès Editions, pp.337-350, 2024, Travail &amp; Activité humaine, 978-2-36630-143-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment rendre l’intervention ergonomique plus efficace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genoux hanches dos épaules nuque, Plein le dos ! Le manuel de la posture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Favre, pp.26-30, 2019, 978-2-8289-1793-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Reality Simulation and Ergonomics Assessment in Aviation Maintainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the International Ergonomics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.141-154, 2019, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-96077-7_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Is The Feelings of Operators about Physical And Psychosocial Ergonomic Risks? A Case Study in SCANIA Production Angers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Croq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Renliu Jang, Tareq Ahram. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Physical Ergonomics and Human Factors Part II, AHFE Conference, 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AHFE International, pp.176, 2014, 978-1-4951-2105-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evaluation of the ergonomic physical demands in assembly work stations : case study in SCANIA Production, Angers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Croq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Malinge-Oudenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary Ergonomics and Human Factors 2014: Proceedings of the international conference on Ergonomics &amp; Human Factors 2014, Southampton, UK, 7-10 April 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor &amp; Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.124-34, 2014, 9781138026353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marge·s de manœuvre : des concepts à la transformation du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Aublet-Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vézina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Octarès, 2024, 978-2-36630-143-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared representation of work-related musculoskeletal risk factors and comparison of assessment methods : an experimental study in the truck manufacturing industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare Mahmoudabadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Human health and pathology. Université d'Angers, 2015. English. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2015ANGE0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02289364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId133"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:56.25px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mohsen ZARE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF-HDR</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mohsen-zare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5245-124X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">236803999</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanical effects of soft and rigid passive back occupational exoskeletons during load-carrying and static trunk bending tasks in the aeronautics industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mornieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Chin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wearable Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6, pp.e50. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/wtc.2025.10029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences between risk situations identified using a self-reported questionnaire and an observational method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Norval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (3), pp.759-769. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/WOR-203409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new genus and species of Digamasellidae (Acari: Mesostigmata) displaying some extraordinary gnathosomal structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Faraji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Rahmani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acarologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61 (4), pp.967-977. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24349/o0sa-j8xy⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of situational operational leeway for ergonomic assessment in the evaluation of work situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Norval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Issues in Ergonomics Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (2), pp.139-160. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1463922X.2020.1785039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02919783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracranial metastases of intramedullary spinal cord low-grade astrocytoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharareh Sanei-Sistani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghasem Miri-Aliabad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Dahmardeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdieh Montazeran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Jahantigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indian Journal of Medical and Paediatric Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41 (1), pp.82. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4103/ijmpo.ijmpo_64_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergonomics interventions to reduce musculoskeletal risk factors in a truck manufacturing plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Black</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 75, pp.102896. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ergon.2019.102896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of Exposure to Risk Postures in Truck Assembly Operators: Neck, Back, Arms and Wrists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (17), pp.6062. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph17176062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Digital and Physical Simulation to Focus on Human Factors and Ergonomics in Aviation Maintainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Factors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (1), pp.37-54. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0018720819861496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational leeway in work situations: do ergonomic risk assessment tools consider operational leeway for job analysis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Norval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Occupational Safety and Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (3), pp.429-442. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10803548.2017.1387392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01687347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of human factors into the design process of helicopter maintainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐claude Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Factors and Ergonomics in Manufacturing and Service Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (4), pp.350-360. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hfm.20792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The advantage of situational operational leeway in the identification of Musculoskeletal Disorders risk situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Norval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (2), </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.4588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Within and between Individual Variability of Exposure to Work-Related Musculoskeletal Disorder Risk Factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (5), pp.1003. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph15051003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of three methods for evaluation of work postures in a truck assembly plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Biau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 60 (11), pp.1551-1563. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00140139.2017.1314023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Ergonomics Improve Product Quality and Reduce Costs? A Review Article</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Croq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Hossein-Arabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Factors and Ergonomics in Manufacturing and Service Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (2), pp.205-23. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hfm.20623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of ergonomic physical risk factors in a truck manufacturing plant: case study in SCANIA Production Angers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Malinge-Oudenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Höglund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Biau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54, pp.163-76. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2486/indhealth.2015-0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of ergonomic approach and musculoskeletal disorders in two different organizations in a truck assembly plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50, pp.34-42. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ergon.2015.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of neck bending and flexion measurement methods for assessment of ergonomic risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Biau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gourlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Occupational Safety and Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (3), pp.330-335. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10803548.2015.1081772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Biomechanical Method for Ergonomic Evaluation: Comparison with Observational Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Biau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Croq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Academy of Science, Engineering and Technology International Journal of Social, Human Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, pp.223-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does traffic stress affect distance estimation and recognition accuracy in urban bus drivers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedigheh Hoseinabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyamak Porabdeyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoule Amiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ghasemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Environmental &amp; Occupational Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70 (4), pp.214-7. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19338244.2013.859121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of physical risk factors among artisans using occupational repetitive actions and Nordic questionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsanollah Habibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azam Haghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peymaneh Habibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akbar Hassanzadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Health Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (1), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4103/2277-9183.110158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of noise pollution by different interpolation methods in recovery section of Ghandi telecommunication Cables Company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Taghizadeh-Mehrjardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeed Zare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Occupational Health and Epidemiology (JOHE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, Non spécifié</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise pollution in urban environments: a study in Yazd city, Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ehrampoush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gholam Hossein Halvani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abolfazl Barkhordari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polish Journal of Environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (4), pp.1095 - 100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a hazard and operability study method to hazard evaluation of a chemical unit of the power station.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsanollah Habibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barkhordari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Jalil Mirmohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gholam Hossein Halvani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Research in Health Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (2), pp.13-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergonomics interventions in a truck manufacturing plant: Adapting to the ever-changing company context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International &amp; 8th National Congress of Occupational medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Yazd, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative and quantitative evaluation of coronary artery calcification on ultra-low-dose chest CT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">& Al</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Radiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils simples d’évaluation du risque TMS et exploration des indicateurs de la marge de manoeuvre en situation réelle de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Norval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53è Congrès International de la Société d'Ergonomie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Bordeaux, France. pp.836-848</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils de simulation numérique pour une meilleure prise en compte du facteur humain en maintenabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Sagot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Colloque International des Sciences de la Conception et de l'Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Budapest, Hongrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serious Game appliqué à la prévention des Troubles musculo-squelettiques : les nouvelles technologies peuvent-elles contribuer à sauvegarder la santé au travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Sagot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Serious Game appliqué à la prévention des Troubles musculo-squelettiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do cycle time in assembly manufacturing influence on ergonomic risk factors? [Le temps de cycle dans l’industrie de l’assemblage a-t-il un effet sur les facteurs de risques ergonomiques ?]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Croq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45e congrès annuel de l'Association Canadienne d'Ergonomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergonomic physical risk assessment in a assembly sector of truck manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Croq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Malinge-Oudenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference, HCI International 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Reality Serious Game for Musculoskeletal Disorder Prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sisto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sagot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wellbeing at work in a changing world conference INRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les intérêts et limites des outils simples d'évaluation des facteurs de risque de troubles musculo-squelettiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Norval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Coutarel; Mohsen Zare; Sandrine Caroly; Agnès Aublet-Cuvelier; Nicole Vézina; Alain Garrigou; Yves Roquelaure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marge·s de manœuvre : des concepts à la transformation du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès Editions, pp.101-120, 2024, Travail &amp; Activité humaine, 978-2-36630-143-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La marge de manœuvre situationnelle : une opportunité pour répondre aux limites des outils d'évaluation du risque de trouble musculo-squelettiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Norval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Coutarel; Mohsen Zare; Sandrine Caroly; Agnès Aublet-Cuvelier; Nicole Vézina; Alain Garrigou; Yves Roquelaure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marge·s de manœuvre : des concepts à la transformation du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès Editions, pp.121-138, 2024, Travail &amp; Activité humaine, 978-2-36630-143-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la théorie pour de la pratique. Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Aublet-Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vézina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Coutarel; Mohsen Zare; Sandrine Caroly; Agnès Aublet-Cuvelier; Nicole Vézina; Alain Garrigou; Yves Roquelaure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marge·s de manœuvre : des concepts à la transformation du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès Editions, pp.17-26, 2024, Travail &amp; Activité humaine, 978-2-36630-143-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpellations et perspectives autour de la marge de manœuvre situationnelle et des marges de manœuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Aublet-Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Garrigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Coutarel; Mohsen Zare; Sandrine Caroly; Agnès Aublet-Cuvelier; Nicole Vézina; Alain Garrigou; Yves Roquelaure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marge·s de manœuvre : des concepts à la transformation du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès Editions, pp.337-350, 2024, Travail &amp; Activité humaine, 978-2-36630-143-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment rendre l’intervention ergonomique plus efficace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genoux hanches dos épaules nuque, Plein le dos ! Le manuel de la posture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Favre, pp.26-30, 2019, 978-2-8289-1793-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Reality Simulation and Ergonomics Assessment in Aviation Maintainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the International Ergonomics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.141-154, 2019, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-96077-7_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evaluation of the ergonomic physical demands in assembly work stations : case study in SCANIA Production, Angers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Croq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Malinge-Oudenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary Ergonomics and Human Factors 2014: Proceedings of the international conference on Ergonomics &amp; Human Factors 2014, Southampton, UK, 7-10 April 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor &amp; Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.124-34, 2014, 9781138026353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Is The Feelings of Operators about Physical And Psychosocial Ergonomic Risks? A Case Study in SCANIA Production Angers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Croq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Renliu Jang, Tareq Ahram. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Physical Ergonomics and Human Factors Part II, AHFE Conference, 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AHFE International, pp.176, 2014, 978-1-4951-2105-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marge·s de manœuvre : des concepts à la transformation du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Aublet-Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vézina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Octarès, 2024, 978-2-36630-143-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared representation of work-related musculoskeletal risk factors and comparison of assessment methods : an experimental study in the truck manufacturing industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare Mahmoudabadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Human health and pathology. Université d'Angers, 2015. English. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2015ANGE0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02289364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId133"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A62F3AC1"/>
+    <w:nsid w:val="13C8DFAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mohsen-zare" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5245-124X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/236803999" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05379402v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Albouy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mornieux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Zare" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/wtc.2025.10029" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02919783v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Norval" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Brunet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coutarel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roquelaure" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1463922X.2020.1785039" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169687v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bodin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-203409" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464802v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Faraji" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Rahmani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24349/o0sa-j8xy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158906v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharareh Sanei-Sistani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghasem Miri-Aliabad" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Dahmardeh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdieh Montazeran" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Jahantigh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/ijmpo.ijmpo_64_18" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02926872v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sagot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17176062" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162569v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bernard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paquin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0018720819861496" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02453150v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Black" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hunault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2019.102896" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02501206v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.4588" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01687347v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10803548.2017.1387392" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174344v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Sagot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hfm.20792" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01863046v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15051003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01688591v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Biau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2017.1314023" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388726v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Croq" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Hossein-Arabi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hfm.20623" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4B65X8B9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392339v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Malinge-Oudenot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert H&#246;glund" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2486/indhealth.2015-0055" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392364v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cercier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2015.09.009" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VFH6RNP9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392369v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gourlay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10803548.2015.1081772" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03390176v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedigheh Hoseinabadi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyamak Porabdeyan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoule Amiri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ghasemi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19338244.2013.859121" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03390155v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03390159v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsanollah Habibi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azam Haghi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peymaneh Habibi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akbar Hassanzadeh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/2277-9183.110158" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03390166v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Taghizadeh-Mehrjardi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Zare" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03389577v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ehrampoush" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gholam Hossein Halvani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abolfazl Barkhordari" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03390177v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barkhordari" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Jalil Mirmohammadi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093270v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176705v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&amp; Al" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897310v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159342v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Carre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Sagot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166384v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mignot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921829v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922275v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Croq" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Malinge-Oudenot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175063v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mignot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sisto" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624928v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624932v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624898v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Aublet-Cuvelier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole V&#233;zina" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624956v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garrigou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175024v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159352v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96077-7_15" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03390148v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03390172v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.se/books?hl=en&amp;amp;lr=&amp;amp;id=he4xAwAAQBAJ&amp;amp;oi=fnd&amp;amp;pg=PA124&amp;amp;dq=info:jKeMhl8FK3AJ:scholar.google.com&amp;amp;ots=SdktzcVu01&amp;amp;sig=MbbBFi41R4NC640HngKA8j5U51w&amp;amp;redir_esc=y#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612119v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02289364v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Zare Mahmoudabadi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ANGE0075" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mohsen-zare" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5245-124X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/236803999" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05379402v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Albouy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mornieux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Zare" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/wtc.2025.10029" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169687v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Norval" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bodin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roquelaure" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-203409" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464802v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Faraji" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Rahmani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24349/o0sa-j8xy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02919783v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Brunet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coutarel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1463922X.2020.1785039" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158906v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharareh Sanei-Sistani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghasem Miri-Aliabad" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Dahmardeh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdieh Montazeran" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Jahantigh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/ijmpo.ijmpo_64_18" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02453150v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Black" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sagot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hunault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2019.102896" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02926872v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17176062" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162569v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bernard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paquin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0018720819861496" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01687347v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10803548.2017.1387392" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174344v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Sagot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hfm.20792" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02501206v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.4588" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01863046v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15051003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01688591v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Biau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2017.1314023" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388726v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Croq" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Hossein-Arabi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hfm.20623" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4B65X8B9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392339v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Malinge-Oudenot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert H&#246;glund" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2486/indhealth.2015-0055" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392364v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cercier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2015.09.009" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VFH6RNP9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392369v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gourlay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10803548.2015.1081772" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03390155v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03390176v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedigheh Hoseinabadi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyamak Porabdeyan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoule Amiri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ghasemi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19338244.2013.859121" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03390159v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsanollah Habibi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azam Haghi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peymaneh Habibi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akbar Hassanzadeh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/2277-9183.110158" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03390166v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Taghizadeh-Mehrjardi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Zare" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03389577v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ehrampoush" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gholam Hossein Halvani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abolfazl Barkhordari" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03390177v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barkhordari" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Jalil Mirmohammadi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093270v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176705v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&amp; Al" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897310v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159342v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Carre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Sagot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166384v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mignot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921829v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922275v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Croq" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Malinge-Oudenot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175063v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mignot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sisto" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624928v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624932v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624898v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Aublet-Cuvelier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole V&#233;zina" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624956v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garrigou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175024v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159352v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96077-7_15" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03390172v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.se/books?hl=en&amp;amp;lr=&amp;amp;id=he4xAwAAQBAJ&amp;amp;oi=fnd&amp;amp;pg=PA124&amp;amp;dq=info:jKeMhl8FK3AJ:scholar.google.com&amp;amp;ots=SdktzcVu01&amp;amp;sig=MbbBFi41R4NC640HngKA8j5U51w&amp;amp;redir_esc=y#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03390148v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612119v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02289364v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Zare Mahmoudabadi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ANGE0075" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>