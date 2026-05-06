--- v1 (2026-04-07)
+++ v2 (2026-05-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:56.25px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mohsen ZARE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF-HDR</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mohsen-zare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5245-124X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">236803999</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanical effects of soft and rigid passive back occupational exoskeletons during load-carrying and static trunk bending tasks in the aeronautics industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mornieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Chin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wearable Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6, pp.e50. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/wtc.2025.10029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences between risk situations identified using a self-reported questionnaire and an observational method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Norval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (3), pp.759-769. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/WOR-203409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new genus and species of Digamasellidae (Acari: Mesostigmata) displaying some extraordinary gnathosomal structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Faraji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Rahmani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acarologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61 (4), pp.967-977. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24349/o0sa-j8xy⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of situational operational leeway for ergonomic assessment in the evaluation of work situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Norval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Issues in Ergonomics Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (2), pp.139-160. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1463922X.2020.1785039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02919783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracranial metastases of intramedullary spinal cord low-grade astrocytoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharareh Sanei-Sistani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghasem Miri-Aliabad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Dahmardeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdieh Montazeran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Jahantigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indian Journal of Medical and Paediatric Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41 (1), pp.82. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4103/ijmpo.ijmpo_64_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergonomics interventions to reduce musculoskeletal risk factors in a truck manufacturing plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Black</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 75, pp.102896. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ergon.2019.102896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of Exposure to Risk Postures in Truck Assembly Operators: Neck, Back, Arms and Wrists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (17), pp.6062. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph17176062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Digital and Physical Simulation to Focus on Human Factors and Ergonomics in Aviation Maintainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Factors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (1), pp.37-54. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0018720819861496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational leeway in work situations: do ergonomic risk assessment tools consider operational leeway for job analysis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Norval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Occupational Safety and Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (3), pp.429-442. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10803548.2017.1387392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01687347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of human factors into the design process of helicopter maintainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐claude Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Factors and Ergonomics in Manufacturing and Service Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (4), pp.350-360. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hfm.20792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The advantage of situational operational leeway in the identification of Musculoskeletal Disorders risk situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Norval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (2), </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.4588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Within and between Individual Variability of Exposure to Work-Related Musculoskeletal Disorder Risk Factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (5), pp.1003. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph15051003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of three methods for evaluation of work postures in a truck assembly plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Biau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 60 (11), pp.1551-1563. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00140139.2017.1314023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Ergonomics Improve Product Quality and Reduce Costs? A Review Article</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Croq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Hossein-Arabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Factors and Ergonomics in Manufacturing and Service Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (2), pp.205-23. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hfm.20623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of ergonomic physical risk factors in a truck manufacturing plant: case study in SCANIA Production Angers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Malinge-Oudenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Höglund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Biau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54, pp.163-76. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2486/indhealth.2015-0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of ergonomic approach and musculoskeletal disorders in two different organizations in a truck assembly plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50, pp.34-42. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ergon.2015.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of neck bending and flexion measurement methods for assessment of ergonomic risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Biau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gourlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Occupational Safety and Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (3), pp.330-335. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10803548.2015.1081772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Biomechanical Method for Ergonomic Evaluation: Comparison with Observational Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Biau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Croq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Academy of Science, Engineering and Technology International Journal of Social, Human Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, pp.223-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does traffic stress affect distance estimation and recognition accuracy in urban bus drivers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedigheh Hoseinabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyamak Porabdeyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoule Amiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ghasemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Environmental &amp; Occupational Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70 (4), pp.214-7. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19338244.2013.859121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of physical risk factors among artisans using occupational repetitive actions and Nordic questionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsanollah Habibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azam Haghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peymaneh Habibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akbar Hassanzadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Health Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (1), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4103/2277-9183.110158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of noise pollution by different interpolation methods in recovery section of Ghandi telecommunication Cables Company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Taghizadeh-Mehrjardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeed Zare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Occupational Health and Epidemiology (JOHE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, Non spécifié</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise pollution in urban environments: a study in Yazd city, Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ehrampoush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gholam Hossein Halvani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abolfazl Barkhordari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polish Journal of Environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (4), pp.1095 - 100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a hazard and operability study method to hazard evaluation of a chemical unit of the power station.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsanollah Habibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barkhordari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Jalil Mirmohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gholam Hossein Halvani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Research in Health Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (2), pp.13-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergonomics interventions in a truck manufacturing plant: Adapting to the ever-changing company context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International &amp; 8th National Congress of Occupational medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Yazd, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative and quantitative evaluation of coronary artery calcification on ultra-low-dose chest CT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">& Al</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Radiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils simples d’évaluation du risque TMS et exploration des indicateurs de la marge de manoeuvre en situation réelle de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Norval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53è Congrès International de la Société d'Ergonomie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Bordeaux, France. pp.836-848</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils de simulation numérique pour une meilleure prise en compte du facteur humain en maintenabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Sagot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Colloque International des Sciences de la Conception et de l'Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Budapest, Hongrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serious Game appliqué à la prévention des Troubles musculo-squelettiques : les nouvelles technologies peuvent-elles contribuer à sauvegarder la santé au travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Sagot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Serious Game appliqué à la prévention des Troubles musculo-squelettiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do cycle time in assembly manufacturing influence on ergonomic risk factors? [Le temps de cycle dans l’industrie de l’assemblage a-t-il un effet sur les facteurs de risques ergonomiques ?]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Croq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45e congrès annuel de l'Association Canadienne d'Ergonomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergonomic physical risk assessment in a assembly sector of truck manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Croq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Malinge-Oudenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference, HCI International 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Reality Serious Game for Musculoskeletal Disorder Prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sisto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sagot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wellbeing at work in a changing world conference INRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les intérêts et limites des outils simples d'évaluation des facteurs de risque de troubles musculo-squelettiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Norval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Coutarel; Mohsen Zare; Sandrine Caroly; Agnès Aublet-Cuvelier; Nicole Vézina; Alain Garrigou; Yves Roquelaure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marge·s de manœuvre : des concepts à la transformation du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès Editions, pp.101-120, 2024, Travail &amp; Activité humaine, 978-2-36630-143-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La marge de manœuvre situationnelle : une opportunité pour répondre aux limites des outils d'évaluation du risque de trouble musculo-squelettiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Norval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Coutarel; Mohsen Zare; Sandrine Caroly; Agnès Aublet-Cuvelier; Nicole Vézina; Alain Garrigou; Yves Roquelaure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marge·s de manœuvre : des concepts à la transformation du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès Editions, pp.121-138, 2024, Travail &amp; Activité humaine, 978-2-36630-143-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la théorie pour de la pratique. Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Aublet-Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vézina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Coutarel; Mohsen Zare; Sandrine Caroly; Agnès Aublet-Cuvelier; Nicole Vézina; Alain Garrigou; Yves Roquelaure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marge·s de manœuvre : des concepts à la transformation du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès Editions, pp.17-26, 2024, Travail &amp; Activité humaine, 978-2-36630-143-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpellations et perspectives autour de la marge de manœuvre situationnelle et des marges de manœuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Aublet-Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Garrigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Coutarel; Mohsen Zare; Sandrine Caroly; Agnès Aublet-Cuvelier; Nicole Vézina; Alain Garrigou; Yves Roquelaure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marge·s de manœuvre : des concepts à la transformation du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès Editions, pp.337-350, 2024, Travail &amp; Activité humaine, 978-2-36630-143-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment rendre l’intervention ergonomique plus efficace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genoux hanches dos épaules nuque, Plein le dos ! Le manuel de la posture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Favre, pp.26-30, 2019, 978-2-8289-1793-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Reality Simulation and Ergonomics Assessment in Aviation Maintainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the International Ergonomics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.141-154, 2019, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-96077-7_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evaluation of the ergonomic physical demands in assembly work stations : case study in SCANIA Production, Angers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Croq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Malinge-Oudenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary Ergonomics and Human Factors 2014: Proceedings of the international conference on Ergonomics &amp; Human Factors 2014, Southampton, UK, 7-10 April 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor &amp; Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.124-34, 2014, 9781138026353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Is The Feelings of Operators about Physical And Psychosocial Ergonomic Risks? A Case Study in SCANIA Production Angers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Croq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Renliu Jang, Tareq Ahram. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Physical Ergonomics and Human Factors Part II, AHFE Conference, 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AHFE International, pp.176, 2014, 978-1-4951-2105-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marge·s de manœuvre : des concepts à la transformation du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Aublet-Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vézina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Octarès, 2024, 978-2-36630-143-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared representation of work-related musculoskeletal risk factors and comparison of assessment methods : an experimental study in the truck manufacturing industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare Mahmoudabadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Human health and pathology. Université d'Angers, 2015. English. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2015ANGE0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02289364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId133"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:56.25px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mohsen ZARE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF-HDR</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mohsen-zare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5245-124X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">236803999</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanical effects of soft and rigid passive back occupational exoskeletons during load-carrying and static trunk bending tasks in the aeronautics industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mornieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Chin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wearable Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6, pp.e50. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/wtc.2025.10029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences between risk situations identified using a self-reported questionnaire and an observational method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Norval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (3), pp.759-769. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/WOR-203409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new genus and species of Digamasellidae (Acari: Mesostigmata) displaying some extraordinary gnathosomal structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Faraji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Rahmani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acarologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61 (4), pp.967-977. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24349/o0sa-j8xy⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of situational operational leeway for ergonomic assessment in the evaluation of work situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Norval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Issues in Ergonomics Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (2), pp.139-160. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1463922X.2020.1785039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02919783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergonomics interventions to reduce musculoskeletal risk factors in a truck manufacturing plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Black</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Hunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 75, pp.102896. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ergon.2019.102896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Digital and Physical Simulation to Focus on Human Factors and Ergonomics in Aviation Maintainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Factors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (1), pp.37-54. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0018720819861496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of Exposure to Risk Postures in Truck Assembly Operators: Neck, Back, Arms and Wrists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (17), pp.6062. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph17176062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracranial metastases of intramedullary spinal cord low-grade astrocytoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharareh Sanei-Sistani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghasem Miri-Aliabad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Dahmardeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdieh Montazeran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Jahantigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indian Journal of Medical and Paediatric Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41 (1), pp.82. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4103/ijmpo.ijmpo_64_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational leeway in work situations: do ergonomic risk assessment tools consider operational leeway for job analysis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Norval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Occupational Safety and Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (3), pp.429-442. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10803548.2017.1387392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01687347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of human factors into the design process of helicopter maintainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐claude Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Factors and Ergonomics in Manufacturing and Service Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (4), pp.350-360. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hfm.20792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The advantage of situational operational leeway in the identification of Musculoskeletal Disorders risk situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Norval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (2), </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.4588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Within and between Individual Variability of Exposure to Work-Related Musculoskeletal Disorder Risk Factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (5), pp.1003. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph15051003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of three methods for evaluation of work postures in a truck assembly plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Biau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 60 (11), pp.1551-1563. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00140139.2017.1314023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of ergonomic physical risk factors in a truck manufacturing plant: case study in SCANIA Production Angers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Malinge-Oudenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Höglund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Biau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54, pp.163-76. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2486/indhealth.2015-0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Ergonomics Improve Product Quality and Reduce Costs? A Review Article</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Croq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Hossein-Arabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Factors and Ergonomics in Manufacturing and Service Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (2), pp.205-23. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hfm.20623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of ergonomic approach and musculoskeletal disorders in two different organizations in a truck assembly plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50, pp.34-42. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ergon.2015.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of neck bending and flexion measurement methods for assessment of ergonomic risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Biau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gourlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Occupational Safety and Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (3), pp.330-335. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10803548.2015.1081772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Biomechanical Method for Ergonomic Evaluation: Comparison with Observational Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Biau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Croq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Academy of Science, Engineering and Technology International Journal of Social, Human Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, pp.223-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does traffic stress affect distance estimation and recognition accuracy in urban bus drivers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedigheh Hoseinabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyamak Porabdeyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoule Amiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ghasemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Environmental &amp; Occupational Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70 (4), pp.214-7. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19338244.2013.859121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of physical risk factors among artisans using occupational repetitive actions and Nordic questionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsanollah Habibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azam Haghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peymaneh Habibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akbar Hassanzadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Health Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (1), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4103/2277-9183.110158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of noise pollution by different interpolation methods in recovery section of Ghandi telecommunication Cables Company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Taghizadeh-Mehrjardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeed Zare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Occupational Health and Epidemiology (JOHE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, Non spécifié</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise pollution in urban environments: a study in Yazd city, Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ehrampoush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gholam Hossein Halvani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abolfazl Barkhordari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polish Journal of Environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (4), pp.1095 - 100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a hazard and operability study method to hazard evaluation of a chemical unit of the power station.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsanollah Habibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barkhordari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyed Jalil Mirmohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gholam Hossein Halvani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Research in Health Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (2), pp.13-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergonomics interventions in a truck manufacturing plant: Adapting to the ever-changing company context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International &amp; 8th National Congress of Occupational medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Yazd, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative and quantitative evaluation of coronary artery calcification on ultra-low-dose chest CT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">& Al</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Radiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils simples d’évaluation du risque TMS et exploration des indicateurs de la marge de manoeuvre en situation réelle de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Norval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53è Congrès International de la Société d'Ergonomie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Bordeaux, France. pp.836-848</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils de simulation numérique pour une meilleure prise en compte du facteur humain en maintenabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Sagot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Colloque International des Sciences de la Conception et de l'Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Budapest, Hongrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serious Game appliqué à la prévention des Troubles musculo-squelettiques : les nouvelles technologies peuvent-elles contribuer à sauvegarder la santé au travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Sagot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Serious Game appliqué à la prévention des Troubles musculo-squelettiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do cycle time in assembly manufacturing influence on ergonomic risk factors? [Le temps de cycle dans l’industrie de l’assemblage a-t-il un effet sur les facteurs de risques ergonomiques ?]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Croq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45e congrès annuel de l'Association Canadienne d'Ergonomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergonomic physical risk assessment in a assembly sector of truck manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Croq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Malinge-Oudenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference, HCI International 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Reality Serious Game for Musculoskeletal Disorder Prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sisto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sagot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wellbeing at work in a changing world conference INRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la théorie pour de la pratique. Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Aublet-Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vézina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Coutarel; Mohsen Zare; Sandrine Caroly; Agnès Aublet-Cuvelier; Nicole Vézina; Alain Garrigou; Yves Roquelaure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marge·s de manœuvre : des concepts à la transformation du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès Editions, pp.17-26, 2024, Travail &amp; Activité humaine, 978-2-36630-143-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La marge de manœuvre situationnelle : une opportunité pour répondre aux limites des outils d'évaluation du risque de trouble musculo-squelettiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Norval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Coutarel; Mohsen Zare; Sandrine Caroly; Agnès Aublet-Cuvelier; Nicole Vézina; Alain Garrigou; Yves Roquelaure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marge·s de manœuvre : des concepts à la transformation du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès Editions, pp.121-138, 2024, Travail &amp; Activité humaine, 978-2-36630-143-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les intérêts et limites des outils simples d'évaluation des facteurs de risque de troubles musculo-squelettiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Norval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Coutarel; Mohsen Zare; Sandrine Caroly; Agnès Aublet-Cuvelier; Nicole Vézina; Alain Garrigou; Yves Roquelaure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marge·s de manœuvre : des concepts à la transformation du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès Editions, pp.101-120, 2024, Travail &amp; Activité humaine, 978-2-36630-143-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpellations et perspectives autour de la marge de manœuvre situationnelle et des marges de manœuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Aublet-Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Garrigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Coutarel; Mohsen Zare; Sandrine Caroly; Agnès Aublet-Cuvelier; Nicole Vézina; Alain Garrigou; Yves Roquelaure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marge·s de manœuvre : des concepts à la transformation du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès Editions, pp.337-350, 2024, Travail &amp; Activité humaine, 978-2-36630-143-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment rendre l’intervention ergonomique plus efficace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genoux hanches dos épaules nuque, Plein le dos ! Le manuel de la posture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Favre, pp.26-30, 2019, 978-2-8289-1793-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Reality Simulation and Ergonomics Assessment in Aviation Maintainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Paquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the International Ergonomics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.141-154, 2019, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-96077-7_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evaluation of the ergonomic physical demands in assembly work stations : case study in SCANIA Production, Angers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Croq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Malinge-Oudenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary Ergonomics and Human Factors 2014: Proceedings of the international conference on Ergonomics &amp; Human Factors 2014, Southampton, UK, 7-10 April 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor &amp; Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.124-34, 2014, 9781138026353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Is The Feelings of Operators about Physical And Psychosocial Ergonomic Risks? A Case Study in SCANIA Production Angers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Croq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Cercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Renliu Jang, Tareq Ahram. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Physical Ergonomics and Human Factors Part II, AHFE Conference, 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AHFE International, pp.176, 2014, 978-1-4951-2105-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marge·s de manœuvre : des concepts à la transformation du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coutarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Aublet-Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vézina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Octarès, 2024, 978-2-36630-143-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared representation of work-related musculoskeletal risk factors and comparison of assessment methods : an experimental study in the truck manufacturing industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Zare Mahmoudabadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Human health and pathology. Université d'Angers, 2015. English. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2015ANGE0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02289364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId133"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="13C8DFAE"/>
+    <w:nsid w:val="E433B31A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mohsen-zare" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5245-124X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/236803999" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05379402v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Albouy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mornieux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Zare" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/wtc.2025.10029" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169687v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Norval" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bodin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roquelaure" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-203409" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464802v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Faraji" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Rahmani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24349/o0sa-j8xy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02919783v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Brunet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coutarel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1463922X.2020.1785039" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158906v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharareh Sanei-Sistani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghasem Miri-Aliabad" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Dahmardeh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdieh Montazeran" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Jahantigh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/ijmpo.ijmpo_64_18" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02453150v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Black" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sagot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hunault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2019.102896" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02926872v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17176062" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162569v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bernard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paquin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0018720819861496" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01687347v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10803548.2017.1387392" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174344v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Sagot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hfm.20792" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02501206v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.4588" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01863046v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15051003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01688591v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Biau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2017.1314023" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388726v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Croq" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Hossein-Arabi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hfm.20623" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4B65X8B9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392339v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Malinge-Oudenot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert H&#246;glund" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2486/indhealth.2015-0055" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392364v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cercier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2015.09.009" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VFH6RNP9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392369v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gourlay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10803548.2015.1081772" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03390155v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03390176v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedigheh Hoseinabadi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyamak Porabdeyan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoule Amiri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ghasemi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19338244.2013.859121" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03390159v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsanollah Habibi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azam Haghi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peymaneh Habibi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akbar Hassanzadeh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/2277-9183.110158" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03390166v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Taghizadeh-Mehrjardi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Zare" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03389577v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ehrampoush" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gholam Hossein Halvani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abolfazl Barkhordari" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03390177v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barkhordari" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Jalil Mirmohammadi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093270v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176705v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&amp; Al" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897310v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159342v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Carre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Sagot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166384v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mignot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921829v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922275v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Croq" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Malinge-Oudenot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175063v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mignot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sisto" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624928v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624932v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624898v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Aublet-Cuvelier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole V&#233;zina" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624956v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garrigou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175024v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159352v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96077-7_15" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03390172v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.se/books?hl=en&amp;amp;lr=&amp;amp;id=he4xAwAAQBAJ&amp;amp;oi=fnd&amp;amp;pg=PA124&amp;amp;dq=info:jKeMhl8FK3AJ:scholar.google.com&amp;amp;ots=SdktzcVu01&amp;amp;sig=MbbBFi41R4NC640HngKA8j5U51w&amp;amp;redir_esc=y#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03390148v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612119v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02289364v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Zare Mahmoudabadi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ANGE0075" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mohsen-zare" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5245-124X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/236803999" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05379402v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Albouy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mornieux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Zare" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/wtc.2025.10029" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169687v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Norval" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bodin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roquelaure" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-203409" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464802v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Faraji" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Rahmani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24349/o0sa-j8xy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02919783v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Brunet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coutarel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1463922X.2020.1785039" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02453150v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Black" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sagot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hunault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2019.102896" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162569v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bernard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paquin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0018720819861496" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02926872v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17176062" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158906v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharareh Sanei-Sistani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghasem Miri-Aliabad" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Dahmardeh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdieh Montazeran" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Jahantigh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/ijmpo.ijmpo_64_18" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01687347v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10803548.2017.1387392" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174344v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Sagot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hfm.20792" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02501206v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.4588" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01863046v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15051003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01688591v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Biau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2017.1314023" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392339v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Malinge-Oudenot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert H&#246;glund" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2486/indhealth.2015-0055" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388726v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Croq" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Hossein-Arabi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hfm.20623" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4B65X8B9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392364v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cercier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2015.09.009" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VFH6RNP9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392369v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gourlay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10803548.2015.1081772" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03390155v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03390176v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedigheh Hoseinabadi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyamak Porabdeyan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoule Amiri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ghasemi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19338244.2013.859121" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03390159v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsanollah Habibi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azam Haghi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peymaneh Habibi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akbar Hassanzadeh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/2277-9183.110158" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03390166v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Taghizadeh-Mehrjardi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Zare" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03389577v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ehrampoush" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gholam Hossein Halvani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abolfazl Barkhordari" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03390177v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barkhordari" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Jalil Mirmohammadi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093270v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176705v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&amp; Al" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897310v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159342v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Carre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Sagot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166384v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mignot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921829v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922275v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Croq" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Malinge-Oudenot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175063v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mignot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sisto" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624898v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Aublet-Cuvelier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole V&#233;zina" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624932v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624928v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624956v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Garrigou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175024v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159352v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96077-7_15" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03390172v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.se/books?hl=en&amp;amp;lr=&amp;amp;id=he4xAwAAQBAJ&amp;amp;oi=fnd&amp;amp;pg=PA124&amp;amp;dq=info:jKeMhl8FK3AJ:scholar.google.com&amp;amp;ots=SdktzcVu01&amp;amp;sig=MbbBFi41R4NC640HngKA8j5U51w&amp;amp;redir_esc=y#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03390148v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612119v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02289364v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Zare Mahmoudabadi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ANGE0075" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>