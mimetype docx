--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -731,295 +731,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperspectral electromechanical imaging at the nanoscale: Dynamical backaction, dissipation, and quantum fluctuations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sn-InAs nanowire shadow-defined Josephson junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amritesh Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An-Hsi Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Connor P. Dempsey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amrita Purkayastha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Chardin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Julien Claudon</w:t>
+                <w:t xml:space="preserve">Mihir Pendharkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 25 (12), pp.4774-4780. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.4c06196⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 25 (34), pp.12869-12875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5c02410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04997966v1</w:t>
+                <w:t xml:space="preserve">hal-04997963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sn-InAs nanowire shadow-defined Josephson junctions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Amrita Purkayastha</w:t>
+                <w:t xml:space="preserve">Hyperspectral electromechanical imaging at the nanoscale: Dynamical backaction, dissipation, and quantum fluctuations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pairis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Douillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moïra Hocevar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihir Pendharkar</w:t>
+                <w:t xml:space="preserve">Julien Claudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 25 (34), pp.12869-12875. </w:t>
+              <w:t xml:space="preserve">, 2025, 25 (12), pp.4774-4780. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5c02410⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.4c06196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04997963v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04997966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Principles Assessment of ZnTe and CdSe as Prospective Tunnel Barriers at the InAs/Al Interface</w:t>
               </w:r>
@@ -1057,51 +1057,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zefeng Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir N Strocov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïra Hocevar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 17 (3), pp.5462-5474. </w:t>
@@ -1325,51 +1325,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Cibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Bellet-Amalric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïra Hocevar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 24 (9), pp.3888-3898. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1697,51 +1697,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An-Hsi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connor Dempsey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihir Pendharkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amritesh Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2527,51 +2527,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Boureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Donatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïra Hocevar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19 (8), pp.5506-5514. </w:t>
@@ -2782,51 +2782,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Stenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïra Hocevar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Car</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2903,51 +2903,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaoen Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tacla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïra Hocevar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Car</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3063,51 +3063,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Danon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Schwenderling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïra Hocevar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 95 (15), pp.155416. </w:t>
@@ -3184,64 +3184,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martien den Hertog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Claudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïra Hocevar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 28 (36), pp.365602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3327,51 +3327,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Christmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Tsagaraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïra Hocevar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7, pp.5542. </w:t>
@@ -3435,51 +3435,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Dąbrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanan Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïra Hocevar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Frolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3539,51 +3539,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residual strain and piezoelectric effects in passivated GaAs/AlGaAs core-shell nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïra Hocevar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Thuy Thanh Giang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3667,498 +3667,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avalanche amplification of a single exciton in a semiconductor nanowire</w:t>
+                <w:t xml:space="preserve">From InSb Nanowires to Nanocubes: Looking for the Sweet Spot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriele Bulgarini</w:t>
+                <w:t xml:space="preserve">Sébastien Plissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Reimer</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Dorris Slapak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel A. Verheijen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïra Hocevar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leo Kouwenhoven</w:t>
+                <w:t xml:space="preserve">George Immink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 6 (7), pp.455-458. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (4), pp.1794-1798. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nphoton.2012.110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/nl203846g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02070682v1</w:t>
+                <w:t xml:space="preserve">hal-02434316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From InSb Nanowires to Nanocubes: Looking for the Sweet Spot</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Growth and optical properties of axial hybrid III–V/silicon nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moïra Hocevar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Immink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel A. Verheijen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Plissard</w:t>
+                <w:t xml:space="preserve">Nika Akopian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorris Slapak</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">George Immink</w:t>
+                <w:t xml:space="preserve">Val Zwiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nl203846g⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms2277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02434316v1</w:t>
+                <w:t xml:space="preserve">hal-02070690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and optical properties of axial hybrid III–V/silicon nanowires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Avalanche amplification of a single exciton in a semiconductor nanowire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Bulgarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Reimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïra Hocevar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nika Akopian</w:t>
+                <w:t xml:space="preserve">Erik P.A.M. Bakkers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Val Zwiller</w:t>
+                <w:t xml:space="preserve">Leo Kouwenhoven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 3 (1), </w:t>
+              <w:t xml:space="preserve">Nature Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (7), pp.455-458. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms2277⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nphoton.2012.110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02070690v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bright single-photon sources in bottom-up tailored nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Reimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Bulgarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nika Akopian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïra Hocevar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maaike Bouwes Bavinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4355,51 +4355,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the structural properties of InAs nanocrystals grown by molecular beam epitaxy on silicon dioxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïra Hocevar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Patriarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4497,90 +4497,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal Structure Transfer in Core/Shell Nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rienk Algra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïra Hocevar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel A. Verheijen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Zardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Immink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 11 (4), pp.1690-1694. </w:t>
@@ -4644,77 +4644,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silke Diedenhofen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaf Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïra Hocevar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Pierret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik P.A.M. Bakkers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 5 (7), pp.5830-5837. </w:t>
@@ -4765,51 +4765,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generic nano-imprint process for fabrication of nanowire arrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Pierret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïra Hocevar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silke Diedenhofen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4886,51 +4886,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Improvement of Data Retention in Nanocrystal-Based Memories on Silicon Using InAs Quantum Dots Embedded in SiO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïra Hocevar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5016,51 +5016,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron retention in InAs-nanocrystals embedded in SiO2/Si for non-volatile memories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïra Hocevar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Regreny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5158,51 +5158,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">InAs nanocrystals on SiO2∕Si by molecular beam epitaxy for memory applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïra Hocevar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Regreny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5309,51 +5309,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Thiebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lattuati-Derieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïra Hocevar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon-Bavi Vilmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5830,77 +5830,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid III–V/Silicon Nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïra Hocevar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Conesa-Boj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik P.A.M. Bakkers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semiconductors and Semimetals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 93, pp.231-248, 2015, Semiconductors and Semimetals, </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6068,103 +6068,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">III-Phospide Nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik P.A.M. Bakkers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moïra Hocevar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rienk E. Algra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou-Fé Feiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel A. Verheijen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in III-V Semiconductor Nanowires and Nanodevices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BENTHAM SCIENCE PUBLISHERS, pp.43-67, 2012, </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6230,51 +6230,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croissance et caractérisation électrique de nanocristaux d'InAs/SiO2 pour des applications de mémoires non volatiles sur silicium.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïra Hocevar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matière Condensée [cond-mat]. INSA de Lyon, 2008. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2008ISAL0072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6391,51 +6391,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F175374F"/>
+    <w:nsid w:val="E05800DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6539,51 +6539,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1FAB5603"/>
+    <w:nsid w:val="98CFB06B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6687,51 +6687,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6780700B"/>
+    <w:nsid w:val="EFEA3226"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6835,51 +6835,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="A10CCA23"/>
+    <w:nsid w:val="7E31FF4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6983,51 +6983,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="31826234"/>
+    <w:nsid w:val="ED37AE5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7131,51 +7131,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="056DBA0A"/>
+    <w:nsid w:val="FA46B6BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7377,51 +7377,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/moira-hocevar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5949-5480" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133057968" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346295v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrita Purkayastha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amritesh Sharma" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Param J. Patel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An-Hsi Chen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connor P. Dempsey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c05276" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997966v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chardin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pairis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Douillet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;ra Hocevar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claudon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c06196" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997963v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihir Pendharkar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c02410" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346367v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm J A Jardine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Dardzinski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zefeng Cai" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir N Strocov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c17957" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03857784v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zhang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mudi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pendharkar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Lee" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P. Dempsey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.18.6.203" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425438v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danylo Mosiiets" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Genuist" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Cibert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Bellet-Amalric" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.4c00186" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03857774v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zarassi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jarjat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. van de Sande" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.16.1.030" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949297v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Jardine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maituo Yu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c00323" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988148v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connor Dempsey" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bomin Zhang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ad079e" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429830v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zhang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aba5211" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429832v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. V. Beznasyuk" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stepanov" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Glas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verheijen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.074607" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881117v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Su" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. &#381;itko" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Car" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.235315" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054430v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pairis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Donatini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hocevar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tumanov" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vaish" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.083603" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02332243v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B D Woods" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Yu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.107703" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326742v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Cuesta" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spies" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boureau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b02040" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02332284v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Su" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Hsu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P San-Jose" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Prada" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.127705" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01712993v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Chen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Yu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Stenger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Car" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1701476" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01712990v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoen Su" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tacla" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Plissard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-00665-7" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555601v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Danon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schwenderling" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.155416" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555564v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien den Hertog" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa7d40" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576515v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jayaprakash" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. G. Kalaitzakis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Christmann" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tsagaraki" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06125-y" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428759v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej D&#261;browski" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanan Dai" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Frolov" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hrvoje Petek" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4973364" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935527v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Thuy Thanh Giang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudeesun Songmuang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Besombes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4803685" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070682v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Bulgarini" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Reimer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik P.A.M. Bakkers" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Kouwenhoven" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2012.110" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434316v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Plissard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorris Slapak" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel A. Verheijen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Immink" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl203846g" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070690v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nika Akopian" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val Zwiller" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2277" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071152v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maaike Bouwes Bavinck" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1746" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071144v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Naji" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dumont" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saint-Girons" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Penuelas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2011.12.062" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3QN3QMD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070640v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Souifi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gendry" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2011.01.067" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WC97NJ32-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071131v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rienk Algra" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Zardo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl200208q" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071137v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Diedenhofen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Janssen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pierret" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn201557h" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070636v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Vlieg" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/6/065305" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070630v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baboux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Poncet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2009.2030659" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070626v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Regreny" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poncet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gendry" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Souifi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200780170" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GCW3880M-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939910v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Regreny" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Descamps" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Albertini" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Girons" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070622v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Thiebaut" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lattuati-Derieux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on-Bavi Vilmont" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2006.10.006" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DH4M54S-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342525v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rousset-Zenou" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aparicio" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Messelot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Schlosser" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bjergfelt" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230102v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M Frolov" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Zhang" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Zhang" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Jiang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Byard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03857772v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239742v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Conesa-Boj" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.semsem.2015.07.006" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429838v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reimer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Akopian" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barkelid" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bulgarini" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Heeres" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9780511998331.003" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429840v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rienk E. Algra" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-F&#233; Feiner" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/978160805052911101010043" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00551840v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008ISAL0072" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/moira-hocevar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5949-5480" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133057968" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346295v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrita Purkayastha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amritesh Sharma" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Param J. Patel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An-Hsi Chen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connor P. Dempsey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c05276" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997963v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihir Pendharkar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c02410" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997966v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chardin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pairis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Douillet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;ra Hocevar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claudon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c06196" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346367v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm J A Jardine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Dardzinski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zefeng Cai" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir N Strocov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c17957" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03857784v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zhang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mudi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pendharkar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Lee" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P. Dempsey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.18.6.203" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425438v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danylo Mosiiets" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Genuist" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Cibert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Bellet-Amalric" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.4c00186" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03857774v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zarassi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jarjat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. van de Sande" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.16.1.030" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949297v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Jardine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maituo Yu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c00323" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988148v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connor Dempsey" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bomin Zhang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ad079e" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429830v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zhang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aba5211" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429832v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. V. Beznasyuk" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stepanov" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Glas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verheijen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.074607" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881117v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Su" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. &#381;itko" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Car" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.235315" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054430v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pairis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Donatini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hocevar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tumanov" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vaish" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.083603" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02332243v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B D Woods" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Yu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.107703" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326742v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Cuesta" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spies" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boureau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b02040" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02332284v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Su" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Hsu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P San-Jose" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Prada" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.127705" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01712993v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Chen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Yu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Stenger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Car" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1701476" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01712990v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoen Su" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tacla" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Plissard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-00665-7" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555601v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Danon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schwenderling" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.155416" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555564v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien den Hertog" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa7d40" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576515v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jayaprakash" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. G. Kalaitzakis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Christmann" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tsagaraki" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06125-y" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428759v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej D&#261;browski" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanan Dai" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Frolov" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hrvoje Petek" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4973364" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935527v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Thuy Thanh Giang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudeesun Songmuang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Besombes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4803685" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434316v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Plissard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorris Slapak" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel A. Verheijen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Immink" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl203846g" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070690v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nika Akopian" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val Zwiller" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2277" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070682v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Bulgarini" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Reimer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik P.A.M. Bakkers" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Kouwenhoven" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2012.110" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071152v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maaike Bouwes Bavinck" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1746" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071144v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Naji" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dumont" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saint-Girons" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Penuelas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2011.12.062" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3QN3QMD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070640v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Souifi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gendry" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2011.01.067" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WC97NJ32-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071131v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rienk Algra" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Zardo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl200208q" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071137v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Diedenhofen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Janssen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pierret" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn201557h" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070636v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Vlieg" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/6/065305" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070630v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baboux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Poncet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2009.2030659" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070626v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Regreny" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poncet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gendry" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Souifi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200780170" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GCW3880M-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939910v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Regreny" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Descamps" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Albertini" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Girons" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070622v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Thiebaut" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lattuati-Derieux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on-Bavi Vilmont" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2006.10.006" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DH4M54S-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342525v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rousset-Zenou" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aparicio" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Messelot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Schlosser" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bjergfelt" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230102v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M Frolov" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Zhang" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Zhang" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Jiang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Byard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03857772v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239742v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Conesa-Boj" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.semsem.2015.07.006" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429838v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reimer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Akopian" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barkelid" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bulgarini" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Heeres" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9780511998331.003" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429840v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rienk E. Algra" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-F&#233; Feiner" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/978160805052911101010043" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00551840v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008ISAL0072" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>