--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -563,51 +563,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -731,5482 +731,5498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sn-InAs nanowire shadow-defined Josephson junctions</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Planar Josephson Junctions Templated by Nanowire Shadowing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihir Pendharkar</w:t>
+                <w:t xml:space="preserve">P. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zarassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pendharkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. S. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Jarjat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5c02410⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 37 (15), pp.155201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/ae5aa6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04997963v1</w:t>
+                <w:t xml:space="preserve">hal-03857772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperspectral electromechanical imaging at the nanoscale: Dynamical backaction, dissipation, and quantum fluctuations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Moïra Hocevar</w:t>
+                <w:t xml:space="preserve">Sn-InAs nanowire shadow-defined Josephson junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amritesh Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An-Hsi Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Connor P. Dempsey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amrita Purkayastha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Claudon</w:t>
+                <w:t xml:space="preserve">Mihir Pendharkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 25 (12), pp.4774-4780. </w:t>
+              <w:t xml:space="preserve">, 2025, 25 (34), pp.12869-12875. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.4c06196⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5c02410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04997966v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04997963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Principles Assessment of ZnTe and CdSe as Prospective Tunnel Barriers at the InAs/Al Interface</w:t>
+                <w:t xml:space="preserve">Hyperspectral electromechanical imaging at the nanoscale: Dynamical backaction, dissipation, and quantum fluctuations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malcolm J A Jardine</w:t>
+                <w:t xml:space="preserve">Clément Chardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derek Dardzinski</w:t>
+                <w:t xml:space="preserve">Sébastien Pairis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zefeng Cai</w:t>
+                <w:t xml:space="preserve">Sabine Douillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir N Strocov</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Moïra Hocevar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Claudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.4c17957⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (12), pp.4774-4780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.4c06196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05346367v1</w:t>
+                <w:t xml:space="preserve">hal-04997966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Missing odd-order Shapiro steps do not uniquely indicate fractional Josephson effect</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First Principles Assessment of ZnTe and CdSe as Prospective Tunnel Barriers at the InAs/Al Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mudi</w:t>
+                <w:t xml:space="preserve">Malcolm J A Jardine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pendharkar</w:t>
+                <w:t xml:space="preserve">Derek Dardzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. S. Lee</w:t>
+                <w:t xml:space="preserve">Zefeng Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. P. Dempsey</w:t>
+                <w:t xml:space="preserve">Vladimir N Strocov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moïra Hocevar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SciPost Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 18, pp.203. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (3), pp.5462-5474. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21468/SciPostPhys.18.6.203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.4c17957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03857784v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-adatom diffusion-limited growth model for compound nanowires: Application to InAs nanowires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Missing odd-order Shapiro steps do not uniquely indicate fractional Josephson effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danylo Mosiiets</w:t>
+                <w:t xml:space="preserve">S. Mudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pendharkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. S. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Genuist</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. P. Dempsey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.4c00186⟩</w:t>
+              <w:t xml:space="preserve">SciPost Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18, pp.203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21468/SciPostPhys.18.6.203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04425438v1</w:t>
+                <w:t xml:space="preserve">hal-03857784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Second-Order Josephson Effect in Planar Superconductor-Semiconductor Junctions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Zhang</w:t>
+                <w:t xml:space="preserve">Dual-adatom diffusion-limited growth model for compound nanowires: Application to InAs nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danylo Mosiiets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Genuist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Zarassi</w:t>
+                <w:t xml:space="preserve">Joel Cibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Jarjat</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Edith Bellet-Amalric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moïra Hocevar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SciPost Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21468/SciPostPhys.16.1.030⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (9), pp.3888-3898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.4c00186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03857774v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Principles Assessment of CdTe as a Tunnel Barrier at the $\mathbf{\alpha}$-Sn/InSb Interface</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">An-Hsi Chen</w:t>
+                <w:t xml:space="preserve">Large Second-Order Josephson Effect in Planar Superconductor-Semiconductor Junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zarassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Jarjat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. van de Sande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pendharkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.3c00323⟩</w:t>
+              <w:t xml:space="preserve">SciPost Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (1), pp.030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21468/SciPostPhys.16.1.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03949297v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03857774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of a capping layer on the crystalline structure of Sn thin films grown at cryogenic temperatures on InSb substrates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First Principles Assessment of CdTe as a Tunnel Barrier at the $\mathbf{\alpha}$-Sn/InSb Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malcolm Jardine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derek Dardzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maituo Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amrita Purkayastha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An-Hsi Chen</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bomin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/ad079e⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (12), pp.16288-16298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.3c00323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03988148v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03949297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parity-preserving and magnetic field–resilient superconductivity in InSb nanowires with Sn shells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Zhang</w:t>
+                <w:t xml:space="preserve">Role of a capping layer on the crystalline structure of Sn thin films grown at cryogenic temperatures on InSb substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An-Hsi Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Connor Dempsey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihir Pendharkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amritesh Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bomin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aba5211⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (7), pp.075702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/ad079e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02429830v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full characterization and modelling of graded interfaces in a high lattice-mismatch axial nanowire heterostructure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Verheijen</w:t>
+                <w:t xml:space="preserve">Parity-preserving and magnetic field–resilient superconductivity in InSb nanowires with Sn shells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pendharkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zarassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.4.074607⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 372 (6541), pp.508-511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aba5211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02429832v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erasing odd-parity states in semiconductor quantum dots coupled to superconductors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Car</w:t>
+                <w:t xml:space="preserve">Full characterization and modelling of graded interfaces in a high lattice-mismatch axial nanowire heterostructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. V. Beznasyuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Stepanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rouvière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Glas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Verheijen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.101.235315⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (7), pp.074607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.4.074607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02881117v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shot-Noise-Limited Nanomechanical Detection and Radiation Pressure Backaction from an Electron Beam</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Vaish</w:t>
+                <w:t xml:space="preserve">Erasing odd-parity states in semiconductor quantum dots coupled to superconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Žitko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Car</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.083603⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (23), pp.235315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.101.235315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02054430v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02881117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ubiquitous Non-Majorana Zero-Bias Conductance Peaks in Nanowire Devices</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shot-Noise-Limited Nanomechanical Detection and Radiation Pressure Backaction from an Electron Beam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">S. Pairis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Donatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">M. Hocevar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Car</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tumanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Vaish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 123 (10), pp.107703. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.107703⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 122 (8), pp.083603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.122.083603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02332243v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Bias on the Response of GaN Axial p–n Junction Single-Nanowire Photodetectors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Moïra Hocevar</w:t>
+                <w:t xml:space="preserve">Ubiquitous Non-Majorana Zero-Bias Conductance Peaks in Nanowire Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B D Woods</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hocevar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Car</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.9b02040⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (10), pp.107703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.107703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02326742v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirage Andreev Spectra Generated by Mesoscopic Leads in Nanowire Quantum Dots</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E Prada</w:t>
+                <w:t xml:space="preserve">Effect of Bias on the Response of GaN Axial p–n Junction Single-Nanowire Photodetectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergi Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Spies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Boureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Donatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moïra Hocevar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.127705⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (8), pp.5506-5514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.9b02040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02332284v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental phase diagram of zero-bias conductance peaks in superconductor/semiconductor nanowire devices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Diana Car</w:t>
+                <w:t xml:space="preserve">Mirage Andreev Spectra Generated by Mesoscopic Leads in Nanowire Quantum Dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zarassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F Hsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P San-Jose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Prada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.1701476⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 121 (12), pp.127705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.127705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01712993v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreev molecules in semiconductor nanowire double quantum dots</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Experimental phase diagram of zero-bias conductance peaks in superconductor/semiconductor nanowire devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Stenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïra Hocevar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Car</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S.R. Plissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-017-00665-7⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (9), pp.1701476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.1701476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01712990v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic field evolution of spin blockade in Ge/Si nanowire double quantum dots</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Andreev molecules in semiconductor nanowire double quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaoen Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Tacla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïra Hocevar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Car</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.R. Plissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.155416⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1), pp.585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-017-00665-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01555601v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dislocation-free axial InAs-on-GaAs nanowires on silicon</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Magnetic field evolution of spin blockade in Ge/Si nanowire double quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zarassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Danon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Schwenderling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïra Hocevar</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/aa7d40⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (15), pp.155416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.155416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01555564v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01555601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-low threshold polariton lasing at room temperature in a GaN membrane microcavity with a zero-dimensional trap</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Dislocation-free axial InAs-on-GaAs nanowires on silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. V. Beznasyuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martien den Hertog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Claudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïra Hocevar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-06125-y⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (36), pp.365602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/aa7d40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01576515v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01555564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale guiding and shaping of indium droplets</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Ultra-low threshold polariton lasing at room temperature in a GaN membrane microcavity with a zero-dimensional trap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Jayaprakash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. G. Kalaitzakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Christmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Tsagaraki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïra Hocevar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4973364⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.5542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-06125-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01428759v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual strain and piezoelectric effects in passivated GaAs/AlGaAs core-shell nanowires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Nanoscale guiding and shaping of indium droplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Dąbrowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanan Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïra Hocevar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Frolov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hrvoje Petek</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 102 (19), pp.191103. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4803685⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 109 (26), pp.261602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4973364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935527v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01428759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From InSb Nanowires to Nanocubes: Looking for the Sweet Spot</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Residual strain and piezoelectric effects in passivated GaAs/AlGaAs core-shell nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïra Hocevar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">George Immink</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Thuy Thanh Giang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudeesun Songmuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martien den Hertog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nl203846g⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 102 (19), pp.191103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4803685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02434316v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and optical properties of axial hybrid III–V/silicon nanowires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">From InSb Nanowires to Nanocubes: Looking for the Sweet Spot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Plissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorris Slapak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel A. Verheijen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïra Hocevar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Immink</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Val Zwiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms2277⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (4), pp.1794-1798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl203846g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02070690v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02434316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avalanche amplification of a single exciton in a semiconductor nanowire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Bulgarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Reimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moïra Hocevar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriele Bulgarini</w:t>
+                <w:t xml:space="preserve">Erik P.A.M. Bakkers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Kouwenhoven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 6 (7), pp.455-458. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nphoton.2012.110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02070682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bright single-photon sources in bottom-up tailored nanowires</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Growth and optical properties of axial hybrid III–V/silicon nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moïra Hocevar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Immink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel A. Verheijen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nika Akopian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maaike Bouwes Bavinck</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Val Zwiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms1746⟩</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms2277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02071152v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of vertical and defect free InP nanowires on SrTiO3(001) substrate and comparison with growth on silicon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Patriarche</w:t>
+                <w:t xml:space="preserve">Bright single-photon sources in bottom-up tailored nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Reimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Bulgarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nika Akopian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moïra Hocevar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maaike Bouwes Bavinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2011.12.062⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms1746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02071144v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the structural properties of InAs nanocrystals grown by molecular beam epitaxy on silicon dioxide</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Growth of vertical and defect free InP nanowires on SrTiO3(001) substrate and comparison with growth on silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Naji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Saint-Girons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Penuelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Patriarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 321 (1), pp.1-7. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2011.01.067⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 343 (1), pp.101-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2011.12.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02070640v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal Structure Transfer in Core/Shell Nanowires</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Tuning the structural properties of InAs nanocrystals grown by molecular beam epitaxy on silicon dioxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïra Hocevar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Patriarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Souifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gendry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nl200208q⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 321 (1), pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2011.01.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02071131v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling the Directional Emission of Light by Periodic Arrays of Heterostructured Semiconductor Nanowires</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Crystal Structure Transfer in Core/Shell Nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rienk Algra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïra Hocevar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Erik P.A.M. Bakkers</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel A. Verheijen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Zardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Immink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nn201557h⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (4), pp.1690-1694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl200208q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02071137v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic nano-imprint process for fabrication of nanowire arrays</w:t>
+                <w:t xml:space="preserve">Controlling the Directional Emission of Light by Periodic Arrays of Heterostructured Semiconductor Nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Silke Diedenhofen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaf Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moïra Hocevar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aurélie Pierret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">E Vlieg</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik P.A.M. Bakkers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/21/6/065305⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (7), pp.5830-5837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nn201557h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02070636v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Improvement of Data Retention in Nanocrystal-Based Memories on Silicon Using InAs Quantum Dots Embedded in SiO2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Generic nano-imprint process for fabrication of nanowire arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Pierret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïra Hocevar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silke Diedenhofen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rienk Algra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Vlieg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TED.2009.2030659⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21 (6), pp.065305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/21/6/065305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02070630v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron retention in InAs-nanocrystals embedded in SiO2/Si for non-volatile memories</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Large Improvement of Data Retention in Nanocrystal-Based Memories on Silicon Using InAs Quantum Dots Embedded in SiO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïra Hocevar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Souifi</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gendry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Souifi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssc.200780170⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 56 (11), pp.2657-2663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TED.2009.2030659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02070626v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InAs nanocrystals on SiO2∕Si by molecular beam epitaxy for memory applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Electron retention in InAs-nanocrystals embedded in SiO2/Si for non-volatile memories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïra Hocevar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Regreny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gendry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Souifi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (12), pp.3601-3604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200780170⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939910v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">InAs nanocrystals on SiO2∕Si by molecular beam epitaxy for memory applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moïra Hocevar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Regreny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Albertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 91 (13), pp.133114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Application of headspace SPME-GC-MS in characterisation of odorous volatile organic compounds emitted from magnetic tape coatings based on poly(urethane-ester) after natural and artificial ageing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Thiebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lattuati-Derieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïra Hocevar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon-Bavi Vilmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Testing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 26 (2), pp.243-256. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2006.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02070622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gate-tunable Josephson parametric amplifiers based on semiconductor nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Rousset-Zenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aparicio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Messelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasmus Schlosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Bjergfelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05342525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smoking gun&amp;quot; signatures of topological milestones in trivial materials by measurement fine-tuning and data postselection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.M Frolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Byard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Zhang</w:t>
-[...67 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04230102v1</w:t>
-              </w:r>
-[...116 lines deleted...]
-                <w:t xml:space="preserve">hal-03857772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid III–V/Silicon Nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïra Hocevar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Conesa-Boj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik P.A.M. Bakkers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semiconductors and Semimetals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 93, pp.231-248, 2015, Semiconductors and Semimetals, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/bs.semsem.2015.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01239742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single semiconductor quantum dots in nanowires: growth, optics, and devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Reimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Akopian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Barkelid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bulgarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Heeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantum Dots</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge University Press, pp.21-40, 2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/CBO9780511998331.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02429838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">III-Phospide Nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik P.A.M. Bakkers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïra Hocevar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rienk E. Algra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou-Fé Feiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel A. Verheijen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in III-V Semiconductor Nanowires and Nanodevices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BENTHAM SCIENCE PUBLISHERS, pp.43-67, 2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2174/978160805052911101010043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02429840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6216,114 +6232,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croissance et caractérisation électrique de nanocristaux d'InAs/SiO2 pour des applications de mémoires non volatiles sur silicium.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïra Hocevar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matière Condensée [cond-mat]. INSA de Lyon, 2008. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2008ISAL0072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00551840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId231"/>
+      <w:footerReference w:type="default" r:id="rId232"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6391,51 +6407,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E05800DD"/>
+    <w:nsid w:val="3070ED7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6539,51 +6555,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="98CFB06B"/>
+    <w:nsid w:val="2D30CE47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6687,51 +6703,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="EFEA3226"/>
+    <w:nsid w:val="36972319"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6835,51 +6851,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7E31FF4C"/>
+    <w:nsid w:val="35F5E7F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6983,51 +6999,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="ED37AE5F"/>
+    <w:nsid w:val="E4435D2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7131,51 +7147,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="FA46B6BC"/>
+    <w:nsid w:val="52E82296"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7377,51 +7393,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/moira-hocevar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5949-5480" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133057968" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346295v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrita Purkayastha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amritesh Sharma" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Param J. Patel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An-Hsi Chen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connor P. Dempsey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c05276" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997963v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihir Pendharkar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c02410" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997966v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chardin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pairis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Douillet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;ra Hocevar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claudon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c06196" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346367v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm J A Jardine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Dardzinski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zefeng Cai" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir N Strocov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c17957" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03857784v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zhang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mudi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pendharkar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Lee" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P. Dempsey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.18.6.203" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425438v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danylo Mosiiets" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Genuist" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Cibert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Bellet-Amalric" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.4c00186" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03857774v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zarassi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jarjat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. van de Sande" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.16.1.030" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949297v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Jardine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maituo Yu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c00323" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988148v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connor Dempsey" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bomin Zhang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ad079e" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429830v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zhang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aba5211" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429832v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. V. Beznasyuk" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stepanov" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Glas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verheijen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.074607" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881117v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Su" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. &#381;itko" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Car" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.235315" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054430v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pairis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Donatini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hocevar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tumanov" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vaish" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.083603" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02332243v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B D Woods" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Yu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.107703" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326742v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Cuesta" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spies" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boureau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b02040" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02332284v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Su" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Hsu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P San-Jose" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Prada" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.127705" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01712993v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Chen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Yu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Stenger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Car" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1701476" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01712990v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoen Su" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tacla" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Plissard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-00665-7" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555601v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Danon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schwenderling" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.155416" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555564v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien den Hertog" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa7d40" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576515v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jayaprakash" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. G. Kalaitzakis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Christmann" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tsagaraki" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06125-y" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428759v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej D&#261;browski" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanan Dai" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Frolov" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hrvoje Petek" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4973364" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935527v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Thuy Thanh Giang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudeesun Songmuang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Besombes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4803685" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434316v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Plissard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorris Slapak" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel A. Verheijen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Immink" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl203846g" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070690v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nika Akopian" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val Zwiller" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2277" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070682v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Bulgarini" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Reimer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik P.A.M. Bakkers" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Kouwenhoven" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2012.110" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071152v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maaike Bouwes Bavinck" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1746" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071144v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Naji" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dumont" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saint-Girons" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Penuelas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2011.12.062" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3QN3QMD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070640v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Souifi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gendry" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2011.01.067" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WC97NJ32-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071131v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rienk Algra" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Zardo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl200208q" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071137v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Diedenhofen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Janssen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pierret" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn201557h" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070636v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Vlieg" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/6/065305" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070630v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baboux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Poncet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2009.2030659" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070626v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Regreny" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poncet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gendry" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Souifi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200780170" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GCW3880M-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939910v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Regreny" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Descamps" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Albertini" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Girons" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070622v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Thiebaut" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lattuati-Derieux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on-Bavi Vilmont" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2006.10.006" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DH4M54S-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342525v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rousset-Zenou" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aparicio" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Messelot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Schlosser" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bjergfelt" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230102v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M Frolov" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Zhang" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Zhang" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Jiang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Byard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03857772v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239742v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Conesa-Boj" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.semsem.2015.07.006" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429838v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reimer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Akopian" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barkelid" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bulgarini" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Heeres" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9780511998331.003" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429840v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rienk E. Algra" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-F&#233; Feiner" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/978160805052911101010043" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00551840v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008ISAL0072" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/moira-hocevar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5949-5480" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133057968" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346295v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrita Purkayastha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amritesh Sharma" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Param J. Patel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An-Hsi Chen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connor P. Dempsey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c05276" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03857772v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zhang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zarassi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pendharkar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Lee" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jarjat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ae5aa6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997963v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihir Pendharkar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c02410" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997966v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chardin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pairis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Douillet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;ra Hocevar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claudon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c06196" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346367v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm J A Jardine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Dardzinski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zefeng Cai" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir N Strocov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c17957" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03857784v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mudi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P. Dempsey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.18.6.203" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425438v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danylo Mosiiets" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Genuist" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Cibert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Bellet-Amalric" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.4c00186" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03857774v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. van de Sande" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.16.1.030" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949297v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Jardine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maituo Yu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c00323" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988148v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connor Dempsey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bomin Zhang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ad079e" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429830v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zhang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aba5211" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429832v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. V. Beznasyuk" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stepanov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Glas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verheijen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.074607" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881117v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Su" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. &#381;itko" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Car" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.235315" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054430v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pairis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Donatini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hocevar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tumanov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vaish" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.083603" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02332243v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B D Woods" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Yu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.107703" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326742v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Cuesta" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spies" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boureau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b02040" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02332284v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Su" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Hsu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P San-Jose" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Prada" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.127705" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01712993v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Chen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Yu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Stenger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Car" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1701476" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01712990v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoen Su" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tacla" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Plissard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-00665-7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555601v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Danon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schwenderling" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.155416" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555564v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien den Hertog" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa7d40" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576515v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jayaprakash" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. G. Kalaitzakis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Christmann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tsagaraki" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06125-y" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428759v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej D&#261;browski" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanan Dai" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Frolov" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hrvoje Petek" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4973364" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935527v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Thuy Thanh Giang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudeesun Songmuang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Besombes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4803685" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434316v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Plissard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorris Slapak" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel A. Verheijen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Immink" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl203846g" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070682v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Bulgarini" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Reimer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik P.A.M. Bakkers" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Kouwenhoven" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2012.110" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070690v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nika Akopian" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val Zwiller" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2277" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071152v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maaike Bouwes Bavinck" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1746" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071144v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Naji" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dumont" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saint-Girons" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Penuelas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2011.12.062" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3QN3QMD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070640v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Souifi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gendry" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2011.01.067" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WC97NJ32-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071131v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rienk Algra" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Zardo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl200208q" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071137v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Diedenhofen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Janssen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pierret" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn201557h" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070636v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Vlieg" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/6/065305" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070630v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baboux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Poncet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2009.2030659" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070626v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Regreny" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poncet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gendry" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Souifi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200780170" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GCW3880M-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939910v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Regreny" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Descamps" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Albertini" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Girons" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070622v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Thiebaut" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lattuati-Derieux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on-Bavi Vilmont" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2006.10.006" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DH4M54S-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342525v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rousset-Zenou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aparicio" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Messelot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Schlosser" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bjergfelt" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230102v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M Frolov" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Zhang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Zhang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Jiang" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Byard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239742v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Conesa-Boj" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.semsem.2015.07.006" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429838v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reimer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Akopian" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barkelid" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bulgarini" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Heeres" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9780511998331.003" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429840v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rienk E. Algra" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-F&#233; Feiner" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/978160805052911101010043" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00551840v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008ISAL0072" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>