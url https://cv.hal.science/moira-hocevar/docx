--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -597,364 +597,364 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmon qubit using Sn as a junction superconductor</w:t>
+                <w:t xml:space="preserve">Planar Josephson Junctions Templated by Nanowire Shadowing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amrita Purkayastha</w:t>
+                <w:t xml:space="preserve">P. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amritesh Sharma</w:t>
+                <w:t xml:space="preserve">A. Zarassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Param J. Patel</w:t>
+                <w:t xml:space="preserve">M. Pendharkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An-Hsi Chen</w:t>
+                <w:t xml:space="preserve">J. S. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connor P. Dempsey</w:t>
+                <w:t xml:space="preserve">L. Jarjat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 26 (6), pp.2074-2079. </w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 37 (15), pp.155201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5c05276⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/ae5aa6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05346295v1</w:t>
+                <w:t xml:space="preserve">hal-03857772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planar Josephson Junctions Templated by Nanowire Shadowing</w:t>
+                <w:t xml:space="preserve">Transmon qubit using Sn as a junction superconductor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Zhang</w:t>
+                <w:t xml:space="preserve">Amrita Purkayastha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Zarassi</w:t>
+                <w:t xml:space="preserve">Amritesh Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pendharkar</w:t>
+                <w:t xml:space="preserve">Param J. Patel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. S. Lee</w:t>
+                <w:t xml:space="preserve">An-Hsi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Jarjat</w:t>
+                <w:t xml:space="preserve">Connor P. Dempsey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 37 (15), pp.155201. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 26 (6), pp.2074-2079. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/ae5aa6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5c05276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03857772v1</w:t>
+                <w:t xml:space="preserve">hal-05346295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sn-InAs nanowire shadow-defined Josephson junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amritesh Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An-Hsi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connor P. Dempsey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amrita Purkayastha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihir Pendharkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1273,90 +1273,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Missing odd-order Shapiro steps do not uniquely indicate fractional Josephson effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pendharkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. S. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. P. Dempsey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1537,103 +1537,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Second-Order Josephson Effect in Planar Superconductor-Semiconductor Junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zarassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Jarjat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. van de Sande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pendharkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SciPost Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16 (1), pp.030. </w:t>
@@ -1710,64 +1710,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derek Dardzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maituo Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amrita Purkayastha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An-Hsi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (12), pp.16288-16298. </w:t>
@@ -1805,90 +1805,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of a capping layer on the crystalline structure of Sn thin films grown at cryogenic temperatures on InSb substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An-Hsi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connor Dempsey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihir Pendharkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amritesh Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bomin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1939,103 +1939,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parity-preserving and magnetic field–resilient superconductivity in InSb nanowires with Sn shells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pendharkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zarassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 372 (6541), pp.508-511. </w:t>
@@ -2233,51 +2233,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Žitko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2756,51 +2756,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirage Andreev Spectra Generated by Mesoscopic Leads in Nanowire Quantum Dots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zarassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F Hsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3005,425 +3005,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreev molecules in semiconductor nanowire double quantum dots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dislocation-free axial InAs-on-GaAs nanowires on silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. V. Beznasyuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhaoen Su</w:t>
+                <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Tacla</w:t>
+                <w:t xml:space="preserve">Martien den Hertog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Claudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïra Hocevar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-017-00665-7⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (36), pp.365602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/aa7d40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01712990v1</w:t>
+                <w:t xml:space="preserve">hal-01555564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic field evolution of spin blockade in Ge/Si nanowire double quantum dots</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Z. Su</w:t>
+                <w:t xml:space="preserve">Andreev molecules in semiconductor nanowire double quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaoen Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Danon</w:t>
+                <w:t xml:space="preserve">Alexandre Tacla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moïra Hocevar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Car</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Schwenderling</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Moïra Hocevar</w:t>
+                <w:t xml:space="preserve">S.R. Plissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 95 (15), pp.155416. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1), pp.585. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.155416⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-017-00665-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01555601v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dislocation-free axial InAs-on-GaAs nanowires on silicon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. V. Beznasyuk</w:t>
+                <w:t xml:space="preserve">Magnetic field evolution of spin blockade in Ge/Si nanowire double quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zarassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Robin</w:t>
+                <w:t xml:space="preserve">J. Danon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martien den Hertog</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Claudon</w:t>
+                <w:t xml:space="preserve">J. Schwenderling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïra Hocevar</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 28 (36), pp.365602. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (15), pp.155416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/aa7d40⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.155416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01555564v1</w:t>
+                <w:t xml:space="preserve">hal-01555601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-low threshold polariton lasing at room temperature in a GaN membrane microcavity with a zero-dimensional trap</w:t>
               </w:r>
@@ -3712,51 +3712,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Thuy Thanh Giang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudeesun Songmuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martien den Hertog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3801,161 +3801,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From InSb Nanowires to Nanocubes: Looking for the Sweet Spot</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Growth and optical properties of axial hybrid III–V/silicon nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moïra Hocevar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Plissard</w:t>
+                <w:t xml:space="preserve">George Immink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorris Slapak</w:t>
+                <w:t xml:space="preserve">Marcel A. Verheijen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel A. Verheijen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Moïra Hocevar</w:t>
+                <w:t xml:space="preserve">Nika Akopian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George Immink</w:t>
+                <w:t xml:space="preserve">Val Zwiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 12 (4), pp.1794-1798. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/nl203846g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms2277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02434316v1</w:t>
+                <w:t xml:space="preserve">hal-02070690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avalanche amplification of a single exciton in a semiconductor nanowire</w:t>
               </w:r>
@@ -4069,161 +4069,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02070682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and optical properties of axial hybrid III–V/silicon nanowires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From InSb Nanowires to Nanocubes: Looking for the Sweet Spot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Plissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorris Slapak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel A. Verheijen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïra Hocevar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Immink</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Val Zwiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 3 (1), </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (4), pp.1794-1798. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms2277⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/nl203846g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02070690v1</w:t>
+                <w:t xml:space="preserve">hal-02434316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bright single-photon sources in bottom-up tailored nanowires</w:t>
               </w:r>
@@ -4235,51 +4235,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Reimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Bulgarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nika Akopian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïra Hocevar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4644,77 +4644,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rienk Algra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïra Hocevar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel A. Verheijen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Zardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Immink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 11 (4), pp.1690-1694. </w:t>
@@ -6136,51 +6136,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rienk E. Algra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou-Fé Feiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel A. Verheijen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in III-V Semiconductor Nanowires and Nanodevices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BENTHAM SCIENCE PUBLISHERS, pp.43-67, 2012, </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6407,51 +6407,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3070ED7D"/>
+    <w:nsid w:val="48F77CB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6555,51 +6555,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2D30CE47"/>
+    <w:nsid w:val="4CC4992E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6703,51 +6703,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="36972319"/>
+    <w:nsid w:val="03404E29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6851,51 +6851,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="35F5E7F3"/>
+    <w:nsid w:val="3347A275"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6999,51 +6999,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="E4435D2F"/>
+    <w:nsid w:val="4C5057E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7147,51 +7147,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="52E82296"/>
+    <w:nsid w:val="C0CA7E7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7393,51 +7393,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/moira-hocevar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5949-5480" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133057968" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346295v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrita Purkayastha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amritesh Sharma" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Param J. Patel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An-Hsi Chen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connor P. Dempsey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c05276" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03857772v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zhang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zarassi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pendharkar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Lee" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jarjat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ae5aa6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997963v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihir Pendharkar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c02410" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997966v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chardin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pairis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Douillet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;ra Hocevar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claudon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c06196" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346367v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm J A Jardine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Dardzinski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zefeng Cai" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir N Strocov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c17957" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03857784v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mudi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P. Dempsey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.18.6.203" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425438v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danylo Mosiiets" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Genuist" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Cibert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Bellet-Amalric" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.4c00186" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03857774v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. van de Sande" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.16.1.030" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949297v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Jardine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maituo Yu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c00323" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988148v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connor Dempsey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bomin Zhang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ad079e" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429830v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zhang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aba5211" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429832v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. V. Beznasyuk" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stepanov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Glas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verheijen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.074607" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881117v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Su" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. &#381;itko" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Car" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.235315" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054430v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pairis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Donatini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hocevar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tumanov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vaish" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.083603" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02332243v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B D Woods" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Yu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.107703" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326742v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Cuesta" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spies" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boureau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b02040" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02332284v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Su" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Hsu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P San-Jose" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Prada" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.127705" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01712993v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Chen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Yu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Stenger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Car" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1701476" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01712990v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoen Su" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tacla" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Plissard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-00665-7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555601v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Danon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schwenderling" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.155416" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555564v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien den Hertog" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa7d40" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576515v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jayaprakash" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. G. Kalaitzakis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Christmann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tsagaraki" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06125-y" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428759v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej D&#261;browski" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanan Dai" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Frolov" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hrvoje Petek" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4973364" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935527v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Thuy Thanh Giang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudeesun Songmuang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Besombes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4803685" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434316v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Plissard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorris Slapak" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel A. Verheijen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Immink" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl203846g" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070682v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Bulgarini" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Reimer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik P.A.M. Bakkers" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Kouwenhoven" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2012.110" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070690v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nika Akopian" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val Zwiller" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2277" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071152v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maaike Bouwes Bavinck" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1746" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071144v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Naji" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dumont" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saint-Girons" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Penuelas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2011.12.062" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3QN3QMD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070640v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Souifi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gendry" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2011.01.067" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WC97NJ32-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071131v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rienk Algra" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Zardo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl200208q" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071137v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Diedenhofen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Janssen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pierret" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn201557h" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070636v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Vlieg" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/6/065305" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070630v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baboux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Poncet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2009.2030659" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070626v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Regreny" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poncet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gendry" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Souifi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200780170" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GCW3880M-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939910v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Regreny" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Descamps" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Albertini" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Girons" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070622v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Thiebaut" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lattuati-Derieux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on-Bavi Vilmont" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2006.10.006" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DH4M54S-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342525v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rousset-Zenou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aparicio" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Messelot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Schlosser" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bjergfelt" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230102v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M Frolov" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Zhang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Zhang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Jiang" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Byard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239742v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Conesa-Boj" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.semsem.2015.07.006" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429838v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reimer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Akopian" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barkelid" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bulgarini" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Heeres" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9780511998331.003" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429840v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rienk E. Algra" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-F&#233; Feiner" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/978160805052911101010043" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00551840v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008ISAL0072" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/moira-hocevar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5949-5480" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133057968" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03857772v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zhang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zarassi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pendharkar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Lee" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jarjat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ae5aa6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346295v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrita Purkayastha" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amritesh Sharma" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Param J. Patel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An-Hsi Chen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connor P. Dempsey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c05276" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997963v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihir Pendharkar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c02410" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997966v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chardin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pairis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Douillet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;ra Hocevar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claudon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c06196" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346367v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm J A Jardine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Dardzinski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zefeng Cai" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir N Strocov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c17957" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03857784v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mudi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P. Dempsey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.18.6.203" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425438v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danylo Mosiiets" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Genuist" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Cibert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Bellet-Amalric" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.4c00186" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03857774v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. van de Sande" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.16.1.030" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949297v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Jardine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maituo Yu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c00323" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988148v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connor Dempsey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bomin Zhang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ad079e" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429830v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zhang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aba5211" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429832v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. V. Beznasyuk" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stepanov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Glas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verheijen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.074607" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881117v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Su" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. &#381;itko" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Car" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.235315" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054430v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pairis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Donatini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hocevar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tumanov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vaish" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.122.083603" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02332243v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B D Woods" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Yu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.107703" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326742v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Cuesta" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spies" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boureau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b02040" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02332284v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Su" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Hsu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P San-Jose" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Prada" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.127705" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01712993v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Chen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Yu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Stenger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Car" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1701476" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555564v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien den Hertog" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa7d40" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01712990v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoen Su" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tacla" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Plissard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-00665-7" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555601v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Danon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schwenderling" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.155416" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576515v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jayaprakash" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. G. Kalaitzakis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Christmann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tsagaraki" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06125-y" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428759v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej D&#261;browski" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanan Dai" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Frolov" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hrvoje Petek" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4973364" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935527v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Thuy Thanh Giang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudeesun Songmuang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Besombes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4803685" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070690v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Immink" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel A. Verheijen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nika Akopian" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val Zwiller" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2277" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070682v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Bulgarini" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Reimer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik P.A.M. Bakkers" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Kouwenhoven" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2012.110" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434316v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Plissard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorris Slapak" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl203846g" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071152v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maaike Bouwes Bavinck" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1746" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071144v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Naji" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dumont" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saint-Girons" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Penuelas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2011.12.062" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3QN3QMD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070640v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Souifi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gendry" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2011.01.067" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WC97NJ32-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071131v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rienk Algra" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Zardo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl200208q" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071137v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Diedenhofen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Janssen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pierret" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn201557h" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070636v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Vlieg" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/21/6/065305" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070630v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baboux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Poncet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2009.2030659" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070626v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Regreny" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poncet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gendry" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Souifi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200780170" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GCW3880M-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939910v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Regreny" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Descamps" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Albertini" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Girons" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070622v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Thiebaut" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lattuati-Derieux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on-Bavi Vilmont" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2006.10.006" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DH4M54S-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342525v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rousset-Zenou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aparicio" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Messelot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Schlosser" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bjergfelt" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230102v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M Frolov" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Zhang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Zhang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Jiang" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Byard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239742v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Conesa-Boj" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.semsem.2015.07.006" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429838v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reimer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Akopian" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barkelid" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bulgarini" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Heeres" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9780511998331.003" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429840v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rienk E. Algra" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-F&#233; Feiner" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/978160805052911101010043" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00551840v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008ISAL0072" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>