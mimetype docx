--- v0 (2026-03-27)
+++ v1 (2026-05-09)
@@ -1687,373 +1687,373 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy agent-based simulation for managing battery recharging for a fleet of autonomous industrial vehicles</w:t>
+                <w:t xml:space="preserve">Generation of V2X messages from Carla Simulator for cooperative perception: Application to pedestrian safety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Grosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain-Jérôme Fougères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manabu Tsukada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïse Djoko-Kouam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASPAI 2024: 6th International Conference on Advances in Signal Processing and Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE 100th Vehicular Technology Conference (VTC2024-Fall)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Washington, United States. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/vtc2024-fall63153.2024.10757467⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04571994v1</w:t>
+                <w:t xml:space="preserve">hal-04922729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of V2X messages from Carla Simulator for cooperative perception: Application to pedestrian safety</w:t>
+                <w:t xml:space="preserve">Fuzzy Agent-Based Simulation of Integrated Solutions for Task Allocation and Battery Charge Management for Fleets of Autonomous Industrial Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Grosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moïse Djoko-Kouam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain-Jérôme Fougères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Moïse Djoko-Kouam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE 100th Vehicular Technology Conference (VTC2024-Fall)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AISyS 2024: First International Conference on AI-based Systems and Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IARA, Sep 2024, Venice, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/vtc2024-fall63153.2024.10757467⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04922729v1</w:t>
+                <w:t xml:space="preserve">hal-04717411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy Agent-Based Simulation of Integrated Solutions for Task Allocation and Battery Charge Management for Fleets of Autonomous Industrial Vehicles</w:t>
+                <w:t xml:space="preserve">Fuzzy agent-based simulation for managing battery recharging for a fleet of autonomous industrial vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Grosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain-Jérôme Fougères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïse Djoko-Kouam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain-Jérôme Fougères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AISyS 2024: First International Conference on AI-based Systems and Services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IARA, Sep 2024, Venice, Italy</w:t>
+              <w:t xml:space="preserve">ASPAI 2024: 6th International Conference on Advances in Signal Processing and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Funchal (Madeira), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04717411v1</w:t>
+                <w:t xml:space="preserve">hal-04571994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation du déploiement de flottes de véhicules industriels autonomes à base d'agents flous</w:t>
               </w:r>
@@ -3295,51 +3295,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00858842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An iterative and joint estimation of SNR and frequency selective channel for OFDM systems</w:t>
+                <w:t xml:space="preserve">Near LMMSE channel estimation performance with artificial channel at receiver for OFDM systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Savaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Louët</w:t>
@@ -3357,97 +3357,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Moïse Djoko-Kouam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Skrzypczack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EW 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPAWC 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Cseme, Turkey. pp.545 - 549, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SPAWC.2012.6292968⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00682883v1</w:t>
+                <w:t xml:space="preserve">hal-00744377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near LMMSE channel estimation performance with artificial channel at receiver for OFDM systems</w:t>
+                <w:t xml:space="preserve">An iterative and joint estimation of SNR and frequency selective channel for OFDM systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Savaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Louët</w:t>
@@ -3465,82 +3474,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Moïse Djoko-Kouam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Skrzypczack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPAWC 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EW 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Poznan, Poland. 7 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SPAWC.2012.6292968⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00744377v1</w:t>
+                <w:t xml:space="preserve">hal-00682883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3909,51 +3909,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4F843A07"/>
+    <w:nsid w:val="2C1F8423"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4140,51 +4140,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/moise-djoko-kouam" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05010040v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Grosset" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-J&#233;r&#244;me Foug&#232;res" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouzna Oukacha" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Djoko-Kouam" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonnin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33423/ajm.v25i1.7515" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054190v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Ostrosi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17093794" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767307v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a17110484" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825380v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Samuel Greau Hamard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lou&#235;t" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5530/jscires.20040285" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527026v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aj Foug&#232;res" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Djoko-Kouam" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ICA-240735" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289671v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.acis.20231102.12" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537524v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Samuel Greau-Hamard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122211v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Savaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Skrzypczak" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-spr.2014.0053" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01072489v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-spr.2013.0407" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00994981v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/506457" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00858869v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2013.1993" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00847996v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/10.1186/1687-6180-2013-128" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00830148v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2013.03.006" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8H5XBM1F-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04571994v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922729v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manabu Tsukada" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vtc2024-fall63153.2024.10757467" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717411v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280435v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Grosset" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-J Foug&#232;res" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03958445v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03958464v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Couturier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285815v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arame Ndao" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mall&#233;gol" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Remigereau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110573v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Caro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Boiteau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vtcspring.2015.7146025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01004803v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Cormier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Carrault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lafert&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07998-1_41" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00994978v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00825783v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00858844v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932733v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00858842v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00682883v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Skrzypczack" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00744377v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2012.6292968" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03958928v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638317v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Couturier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/moise-djoko-kouam" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05010040v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Grosset" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-J&#233;r&#244;me Foug&#232;res" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouzna Oukacha" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Djoko-Kouam" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonnin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33423/ajm.v25i1.7515" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054190v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Ostrosi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17093794" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767307v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a17110484" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825380v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Samuel Greau Hamard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lou&#235;t" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5530/jscires.20040285" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527026v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aj Foug&#232;res" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Djoko-Kouam" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ICA-240735" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289671v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.acis.20231102.12" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537524v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Samuel Greau-Hamard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122211v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Savaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Skrzypczak" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-spr.2014.0053" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01072489v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-spr.2013.0407" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00994981v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/506457" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00858869v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2013.1993" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00847996v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/10.1186/1687-6180-2013-128" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00830148v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2013.03.006" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8H5XBM1F-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922729v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manabu Tsukada" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vtc2024-fall63153.2024.10757467" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717411v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04571994v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280435v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Grosset" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-J Foug&#232;res" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03958445v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03958464v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Couturier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285815v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arame Ndao" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Mall&#233;gol" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Remigereau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110573v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Caro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Boiteau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vtcspring.2015.7146025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01004803v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Cormier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Carrault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lafert&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07998-1_41" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00994978v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00825783v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00858844v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932733v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00858842v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00744377v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Skrzypczack" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2012.6292968" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00682883v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03958928v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638317v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Couturier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>