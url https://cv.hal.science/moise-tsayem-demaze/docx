--- v0 (2026-04-10)
+++ v1 (2026-05-12)
@@ -1607,235 +1607,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03490925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Local Capacity To Assess Carbon Stocks In Two Community Forest In South-East Cameroon</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysing the narrative and promises of 'avoided deforestation' implementation in Central Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moise Tsayem Demaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dénis Jean Sonwa</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Sufo-Kankeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D J Sonwa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sustainable Forestry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10549811.2019.1618716⟩</w:t>
+              <w:t xml:space="preserve">International Forestry Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (2), pp.257-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1505/146554820829403469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02379315v1</w:t>
+                <w:t xml:space="preserve">halshs-02879268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing the narrative and promises of 'avoided deforestation' implementation in Central Africa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using Local Capacity To Assess Carbon Stocks In Two Community Forest In South-East Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sufo Kankeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moise Tsayem Demaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D J Sonwa</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dénis Jean Sonwa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Forestry Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 22 (2), pp.257-268. </w:t>
+              <w:t xml:space="preserve">Journal of Sustainable Forestry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (1), pp.92-111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1505/146554820829403469⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10549811.2019.1618716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02879268v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02379315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité de la flore ligneuse à la périphérie du Parc national de Waza (Cameroun)</w:t>
               </w:r>
@@ -4610,178 +4610,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03746601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une géographie socio-politico-environnementale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les bifurcations au sein de la géographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aristide Yemmafouo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moise Tsayem Demaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la géographie physique à la géographie socio-environnementale. Bifurquer pour répondre aux défis du développement. Mélanges en l'honneur du professeur Martin Kuété</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L'Harmattan, 2021, 978-2-343-22120-5</w:t>
+              <w:t xml:space="preserve">, L'Harmattan, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03503656v1</w:t>
+                <w:t xml:space="preserve">halshs-03746563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les bifurcations au sein de la géographie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers une géographie socio-politico-environnementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moise Tsayem Demaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la géographie physique à la géographie socio-environnementale. Bifurquer pour répondre aux défis du développement. Mélanges en l'honneur du professeur Martin Kuété</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L'Harmattan, 2021</w:t>
+              <w:t xml:space="preserve">, L'Harmattan, 2021, 978-2-343-22120-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03746563v1</w:t>
+                <w:t xml:space="preserve">halshs-03503656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une vision gestionnaire de la forêt</w:t>
               </w:r>
@@ -6423,51 +6423,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="81313E8C"/>
+    <w:nsid w:val="9A876D2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6654,51 +6654,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/moise-tsayem-demaze" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4551-7850" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075902486" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04301411v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bailly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Tsayem-Demaze" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdm.847" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04191139v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Tsayem Demaze" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04992897v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliezer Majambu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moise Tsayem Demaze" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sufo-Kankeu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jean Sonwa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Symphorien Ongolo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eet.2077" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04848976v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daddy Kipute" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mate" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sufo Kankeu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Ngouhouo-Poufoun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Kahindo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10745-022-00378-6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03746615v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Philippe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2022016" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04862438v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Chartier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13549839.2022.2091530" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812028v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Essono Milla" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ndong Mba" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/0770-7576.6797" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382799v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;nis Jean Sonwa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mertens" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.38724" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03503672v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1505/14655482183399857" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03503668v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.737.0005" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03123887v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.192.0071" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425200v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Krott" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forpol.2019.102081" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490925v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forpol.2020.102105" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379315v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10549811.2019.1618716" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02879268v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Sufo-Kankeu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D J Sonwa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1505/146554820829403469" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379236v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evaliste R&#233;mi Jiagho" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Zapfack" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lpr Kabelong Banobo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Corbonnois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17249" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188853v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Ngoufo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tchawa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2015021" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01009908v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980849v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980847v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00924429v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834578v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00924415v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00924455v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00773135v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00773157v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576114v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00528433v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508971v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508974v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00390364v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420875v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00390365v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00308953v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00308946v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00308964v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Manusset" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00308975v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00308957v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00308968v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Fotsing" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huynh" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00308967v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00308969v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04458025v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Yemmafouo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tch&#233;kot&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chr&#233;tien Ngouanet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-de_la_geographie_physique_a_la_geographie_socio_environnementale_bifurquer_pour_repondre_aux_defis_du_developpement_aristide_yemmafouo_moise_tsayem_demaze_chretien_ngouanet_herve_tchekote-9782343221205-68405.html" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04458076v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03746608v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Chartier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01571532v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03746612v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04992894v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/syll.cetri.2024.02.0157" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03746639v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bayol" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Hirsch" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Husson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Assani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cifor.org/knowledge/publication/8565" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03746601v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervais Itsoua Madzous" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Loh Chia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Medjibe" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cifor.org/knowledge/publication/8565#:~:text=Le%20rapport%20%C3%89tat%20des%20For%C3%AAts,et%20leur%20environnement%20de%20gestion." TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03503656v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03746563v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976247v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Amelot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/geographie-territoires/atlas-critique-de-la-guyane/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976253v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491240v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00308974v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gis&#232;le Kouna Eloundou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamna Djellouli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00592532v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04458155v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04273405v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyria Emelianoff" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Durand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Salhi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432796v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andreu-Boussut" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barthon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00308973v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457689v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trebouet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156202v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Mestayer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Andrieu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Launeau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Long" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Simonetto" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00773173v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00315775v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432789v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104150v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05460200v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/moise-tsayem-demaze" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4551-7850" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075902486" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04301411v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bailly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Tsayem-Demaze" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdm.847" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04191139v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Tsayem Demaze" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04992897v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliezer Majambu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moise Tsayem Demaze" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sufo-Kankeu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jean Sonwa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Symphorien Ongolo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eet.2077" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04848976v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daddy Kipute" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mate" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sufo Kankeu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Ngouhouo-Poufoun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Kahindo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10745-022-00378-6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03746615v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Philippe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2022016" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04862438v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Chartier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13549839.2022.2091530" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812028v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Essono Milla" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ndong Mba" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/0770-7576.6797" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382799v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;nis Jean Sonwa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mertens" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.38724" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03503672v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1505/14655482183399857" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03503668v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.737.0005" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03123887v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.192.0071" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02425200v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Krott" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forpol.2019.102081" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490925v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forpol.2020.102105" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02879268v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Sufo-Kankeu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D J Sonwa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1505/146554820829403469" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379315v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10549811.2019.1618716" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02379236v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evaliste R&#233;mi Jiagho" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Zapfack" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lpr Kabelong Banobo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Corbonnois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17249" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188853v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Ngoufo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tchawa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2015021" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01009908v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980849v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980847v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00924429v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834578v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00924415v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00924455v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00773135v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00773157v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576114v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00528433v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508971v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00508974v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00390364v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420875v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00390365v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00308953v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00308946v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00308964v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Manusset" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00308975v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00308957v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00308968v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Fotsing" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huynh" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00308967v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00308969v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04458025v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Yemmafouo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tch&#233;kot&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chr&#233;tien Ngouanet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-de_la_geographie_physique_a_la_geographie_socio_environnementale_bifurquer_pour_repondre_aux_defis_du_developpement_aristide_yemmafouo_moise_tsayem_demaze_chretien_ngouanet_herve_tchekote-9782343221205-68405.html" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04458076v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03746608v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Chartier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01571532v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03746612v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04992894v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/syll.cetri.2024.02.0157" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03746639v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bayol" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Hirsch" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Husson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Assani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cifor.org/knowledge/publication/8565" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03746601v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervais Itsoua Madzous" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Loh Chia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Medjibe" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cifor.org/knowledge/publication/8565#:~:text=Le%20rapport%20%C3%89tat%20des%20For%C3%AAts,et%20leur%20environnement%20de%20gestion." TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03746563v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03503656v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976247v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Amelot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/geographie-territoires/atlas-critique-de-la-guyane/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976253v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491240v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00308974v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gis&#232;le Kouna Eloundou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamna Djellouli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00592532v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04458155v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04273405v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyria Emelianoff" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Durand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Salhi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432796v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andreu-Boussut" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barthon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00308973v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00457689v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trebouet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156202v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Mestayer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Andrieu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Launeau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Long" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Simonetto" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00773173v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00315775v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432789v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104150v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05460200v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>