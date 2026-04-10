--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -916,437 +916,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04794648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Изменение земельного покрова и его прогнозирование, на территориях традиционного землепользования эвенков южной Якутии по данным дистанционного зондирования</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kirill Obutov</w:t>
+                <w:t xml:space="preserve">Landsat thermal images to estimate the dynamics of northeast Siberian mountain permafrost landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moisei Ivanovich Zakharov</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antonina Savvinova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">География и краеведение в якутии и сопредельных территориях сибири и дальнего востока (Geography and Local History in Yakutia and Neighboring Territories of Far East Siberia )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, North-Eastern Federal University, Mar 2022, Yakutsk, Russia</w:t>
+              <w:t xml:space="preserve">TRISHNA Days 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNES; ISRO, Mar 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03622243v1</w:t>
+                <w:t xml:space="preserve">hal-03622131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale and multi-temporal modelling of urban change structures in the Subarctic East Siberian metropolis of Yakutsk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Oukhattar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jūratė Kamičaitytė</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moisei Zakharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Ouerghemmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIX Conference of the International Seminar on Urban Form: Urban Redevelopment and Revitalisation A Multidisciplinary Perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Lodz; Cracow University of Technology,; Lodz University of Technology, Sep 2022, Łódź, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03787176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Проблемы и вызовы развития арктического туризма в Якутии</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Изменение земельного покрова и его прогнозирование, на территориях традиционного землепользования эвенков южной Якутии по данным дистанционного зондирования</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirill Obutov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moisei Ivanovich Zakharov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonina Savvinova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Государственное управление и развитие России: глобальные тренды и национальные перспективы</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Russian Presidential Academy of National Economy and Public Administration, May 2022, Moscow, Russia</w:t>
+              <w:t xml:space="preserve">География и краеведение в якутии и сопредельных территориях сибири и дальнего востока (Geography and Local History in Yakutia and Neighboring Territories of Far East Siberia )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, North-Eastern Federal University, Mar 2022, Yakutsk, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03673012v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03622243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landsat thermal images to estimate the dynamics of northeast Siberian mountain permafrost landscapes</w:t>
+                <w:t xml:space="preserve">Проблемы и вызовы развития арктического туризма в Якутии</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Moisei Ivanovich Zakharov</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moisei Zakharov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonina Savvinova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRISHNA Days 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNES; ISRO, Mar 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Государственное управление и развитие России: глобальные тренды и национальные перспективы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Russian Presidential Academy of National Economy and Public Administration, May 2022, Moscow, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03622131v1</w:t>
+                <w:t xml:space="preserve">hal-03673012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Региональные особенности пространственной организации мерзлотных ландшафтов хребта Орулган</w:t>
               </w:r>
@@ -1630,51 +1630,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial modelling of the Arctic metapolis: Yakutsk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Oukhattar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jūratė Kamičaitytė</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1997,51 +1997,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moisei Zakharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktoriya Filippova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonina Savvinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyunney Pestereva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2716,243 +2716,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03897646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping Siberian Arctic Mountain Permafrost Landscapes by Machine Learning Multi-Sensors Remote Sensing: Example of Adycha River Valley</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moisei Zakharov</w:t>
+                <w:t xml:space="preserve">Применение методов геоинформационного моделирования для изучения пространственной структуры растительного покрова Орулганской среднегорной ландшафтной провинции (Северо-Восточная Якутия)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moisei Ivanovich Zakharov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Cherosov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Troeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gadal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jūratė Kamičaitytė</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Geographical Information Systems Theory, Applications and Management (GISTAM 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.125-133, 2021, Proceedings of the 7th International Conference on Geographical Information Systems Theory, Applications and Management (GISTAM 2021)</w:t>
+              <w:t xml:space="preserve">20-летию Ботанического сада: Роль ботанических садов в сохранении и обогащении природной и культурной флоры (20th anniversary of the Botanical Garden: The role of botanical gardens in the conservation and enrichment of natural and cultural flora)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M.K. Ammosov North-Eastern Federal University, pp.122-129, 2021, Роль ботанических садов в сохранении и обогащении природной и культурной флоры</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03207301v1</w:t>
+                <w:t xml:space="preserve">hal-03622028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Применение методов геоинформационного моделирования для изучения пространственной структуры растительного покрова Орулганской среднегорной ландшафтной провинции (Северо-Восточная Якутия)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elena Troeva</w:t>
+                <w:t xml:space="preserve">Mapping Siberian Arctic Mountain Permafrost Landscapes by Machine Learning Multi-Sensors Remote Sensing: Example of Adycha River Valley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moisei Zakharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Danilov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jūratė Kamičaitytė</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20-летию Ботанического сада: Роль ботанических садов в сохранении и обогащении природной и культурной флоры (20th anniversary of the Botanical Garden: The role of botanical gardens in the conservation and enrichment of natural and cultural flora)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, M.K. Ammosov North-Eastern Federal University, pp.122-129, 2021, Роль ботанических садов в сохранении и обогащении природной и культурной флоры</w:t>
+              <w:t xml:space="preserve">7th International Conference on Geographical Information Systems Theory, Applications and Management (GISTAM 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.125-133, 2021, Proceedings of the 7th International Conference on Geographical Information Systems Theory, Applications and Management (GISTAM 2021)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03622028v1</w:t>
+                <w:t xml:space="preserve">hal-03207301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alas Landscape Modeling by Remote Sensing Image Analysis and Geographic Ontology. Study case of Central Yakutia (Russia)</w:t>
               </w:r>
@@ -3253,51 +3253,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3879B490"/>
+    <w:nsid w:val="6923F1B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3484,51 +3484,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/moisei-zakharov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8916-2166" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133738v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tricot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Marquisar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ballais" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gadal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moisei Ivanovich Zakharov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.8626" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622115v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Danilov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Troeva" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cherosov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23670/IRJ.2022.117.3.050" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642121v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Cherosov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17513/use.37791" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751368v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moisei Zakharov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#363;rat&#279; Kami&#269;aityt&#279;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land11081187" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471730v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794648v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622243v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Obutov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonina Savvinova" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787176v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Oukhattar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ouerghemmi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673012v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622131v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622248v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698575v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03275119v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurate Kamicaityte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502208v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ouerghemmi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03247181v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017835v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038133v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01816634v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriya Filippova" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyunney Pestereva" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371149v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678952v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396632v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.27406.72008" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157311v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254737v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10282807" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897646v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207301v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622028v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02554659v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009569101120118" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951488v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/moisei-zakharov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8916-2166" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133738v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tricot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Marquisar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ballais" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gadal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moisei Ivanovich Zakharov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.8626" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622115v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Danilov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Troeva" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cherosov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23670/IRJ.2022.117.3.050" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642121v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Cherosov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17513/use.37791" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751368v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moisei Zakharov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#363;rat&#279; Kami&#269;aityt&#279;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land11081187" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471730v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794648v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622131v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787176v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Oukhattar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ouerghemmi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622243v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Obutov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonina Savvinova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673012v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622248v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698575v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03275119v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurate Kamicaityte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502208v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ouerghemmi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03247181v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017835v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038133v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01816634v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriya Filippova" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyunney Pestereva" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371149v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678952v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396632v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.27406.72008" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157311v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254737v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10282807" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897646v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622028v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207301v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02554659v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009569101120118" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951488v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>