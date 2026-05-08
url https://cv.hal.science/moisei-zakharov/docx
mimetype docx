--- v1 (2026-04-10)
+++ v2 (2026-05-08)
@@ -916,627 +916,627 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04794648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landsat thermal images to estimate the dynamics of northeast Siberian mountain permafrost landscapes</w:t>
+                <w:t xml:space="preserve">Mapping cryogenic processes and assessing the sustainability of permafrost landscapes in the North-East Arctic Siberian taiga and tundra from Landsat 8, Sentinel 2, and DEM data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moisei Ivanovich Zakharov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jūratė Kamičaitytė</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRISHNA Days 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNES; ISRO, Mar 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ESA Living Planet Symposium 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Space Agency, May 2022, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03622131v1</w:t>
+                <w:t xml:space="preserve">hal-03698575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale and multi-temporal modelling of urban change structures in the Subarctic East Siberian metropolis of Yakutsk</w:t>
+                <w:t xml:space="preserve">Landsat thermal images to estimate the dynamics of northeast Siberian mountain permafrost landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moisei Ivanovich Zakharov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIX Conference of the International Seminar on Urban Form: Urban Redevelopment and Revitalisation A Multidisciplinary Perspective</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Lodz; Cracow University of Technology,; Lodz University of Technology, Sep 2022, Łódź, Poland</w:t>
+              <w:t xml:space="preserve">TRISHNA Days 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNES; ISRO, Mar 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03787176v1</w:t>
+                <w:t xml:space="preserve">hal-03622131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Изменение земельного покрова и его прогнозирование, на территориях традиционного землепользования эвенков южной Якутии по данным дистанционного зондирования</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Проблемы и вызовы развития арктического туризма в Якутии</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moisei Zakharov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonina Savvinova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">География и краеведение в якутии и сопредельных территориях сибири и дальнего востока (Geography and Local History in Yakutia and Neighboring Territories of Far East Siberia )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, North-Eastern Federal University, Mar 2022, Yakutsk, Russia</w:t>
+              <w:t xml:space="preserve">Государственное управление и развитие России: глобальные тренды и национальные перспективы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Russian Presidential Academy of National Economy and Public Administration, May 2022, Moscow, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03622243v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03673012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Проблемы и вызовы развития арктического туризма в Якутии</w:t>
+                <w:t xml:space="preserve">Multiscale and multi-temporal modelling of urban change structures in the Subarctic East Siberian metropolis of Yakutsk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Oukhattar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jūratė Kamičaitytė</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moisei Zakharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonina Savvinova</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Walid Ouerghemmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Государственное управление и развитие России: глобальные тренды и национальные перспективы</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Russian Presidential Academy of National Economy and Public Administration, May 2022, Moscow, Russia</w:t>
+              <w:t xml:space="preserve">XXIX Conference of the International Seminar on Urban Form: Urban Redevelopment and Revitalisation A Multidisciplinary Perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Lodz; Cracow University of Technology,; Lodz University of Technology, Sep 2022, Łódź, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03673012v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03787176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Региональные особенности пространственной организации мерзлотных ландшафтов хребта Орулган</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Изменение земельного покрова и его прогнозирование, на территориях традиционного землепользования эвенков южной Якутии по данным дистанционного зондирования</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirill Obutov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moisei Ivanovich Zakharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yuri Danilov</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonina Savvinova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">География и краеведение в якутии и сопредельных территориях сибири и дальнего востока (Geography and Local History in Yakutia and the Territories of Siberia Far East)</w:t>
+              <w:t xml:space="preserve">География и краеведение в якутии и сопредельных территориях сибири и дальнего востока (Geography and Local History in Yakutia and Neighboring Territories of Far East Siberia )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, North-Eastern Federal University, Mar 2022, Yakutsk, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03622248v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03622243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping cryogenic processes and assessing the sustainability of permafrost landscapes in the North-East Arctic Siberian taiga and tundra from Landsat 8, Sentinel 2, and DEM data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Региональные особенности пространственной организации мерзлотных ландшафтов хребта Орулган</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moisei Ivanovich Zakharov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jūratė Kamičaitytė</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Danilov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA Living Planet Symposium 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Space Agency, May 2022, Bonn, Germany</w:t>
+              <w:t xml:space="preserve">География и краеведение в якутии и сопредельных территориях сибири и дальнего востока (Geography and Local History in Yakutia and the Territories of Siberia Far East)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, North-Eastern Federal University, Mar 2022, Yakutsk, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03698575v1</w:t>
+                <w:t xml:space="preserve">hal-03622248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human perception and environmental risk index modelling with GIS in Yakutsk urban region (North-Eastern Siberia)</w:t>
               </w:r>
@@ -1630,51 +1630,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial modelling of the Arctic metapolis: Yakutsk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Oukhattar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jūratė Kamičaitytė</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1814,178 +1814,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03247181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Моделирование разносезонных космических снимков и цифровой модели рельефа для распознавания растительности горных мерзлотных ландшафтов бассейна реки Адыча</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A joint French-Russian approach on the issues of human security and adaptation of global warming in the Russian Siberian Arctic. Example of permafrost, risk exposure, and urban development in Yakutia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moisei Ivanovich Zakharov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting of the Russian Botanical Promise in Yakutsk</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Yakutsk, France</w:t>
+              <w:t xml:space="preserve">9th Russian-Chinese Academic Meeting on the Arctic issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Saint-Petersburg State University; Ocean University of China, Dec 2020, Online, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03017835v1</w:t>
+                <w:t xml:space="preserve">hal-03038133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A joint French-Russian approach on the issues of human security and adaptation of global warming in the Russian Siberian Arctic. Example of permafrost, risk exposure, and urban development in Yakutia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Моделирование разносезонных космических снимков и цифровой модели рельефа для распознавания растительности горных мерзлотных ландшафтов бассейна реки Адыча</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moisei Ivanovich Zakharov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Russian-Chinese Academic Meeting on the Arctic issues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Saint-Petersburg State University; Ocean University of China, Dec 2020, Online, Russia</w:t>
+              <w:t xml:space="preserve">Meeting of the Russian Botanical Promise in Yakutsk</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Yakutsk, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03038133v1</w:t>
+                <w:t xml:space="preserve">hal-03017835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recognition of Landscape ‘ Structures by Toponymical Map and Remote Sensing Analysis (Khangalassky district, Yakutia)</w:t>
               </w:r>
@@ -1997,51 +1997,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moisei Zakharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktoriya Filippova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonina Savvinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyunney Pestereva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2299,226 +2299,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03678952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permafrost Landscape's Structure Categorisation Based on Land Cover, Digital Elevation Model and Land Surface Temperature on Verkhoyansk Mountain Range</w:t>
+                <w:t xml:space="preserve">Sustainability of landscapes in the zone of the current distribution of permafrost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moisei Ivanovich Zakharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Danilov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Land Use Symposium on "Land use changes: Trends and projections</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4e Journée Scientifique de l’Ecole Doctorale 355 « Espaces, Cultures, Sociétés »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Aix-en-Provence, France. 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02396632v1</w:t>
+                <w:t xml:space="preserve">hal-02157311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability of landscapes in the zone of the current distribution of permafrost</w:t>
+                <w:t xml:space="preserve">Permafrost Landscape's Structure Categorisation Based on Land Cover, Digital Elevation Model and Land Surface Temperature on Verkhoyansk Mountain Range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moisei Ivanovich Zakharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Danilov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e Journée Scientifique de l’Ecole Doctorale 355 « Espaces, Cultures, Sociétés »</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd International Land Use Symposium on "Land use changes: Trends and projections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France. , 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.27406.72008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02157311v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3253,51 +3253,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6923F1B4"/>
+    <w:nsid w:val="9842A2B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3484,51 +3484,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/moisei-zakharov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8916-2166" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133738v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tricot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Marquisar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ballais" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gadal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moisei Ivanovich Zakharov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.8626" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622115v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Danilov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Troeva" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cherosov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23670/IRJ.2022.117.3.050" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642121v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Cherosov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17513/use.37791" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751368v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moisei Zakharov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#363;rat&#279; Kami&#269;aityt&#279;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land11081187" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471730v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794648v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622131v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787176v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Oukhattar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ouerghemmi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622243v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Obutov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonina Savvinova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673012v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622248v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698575v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03275119v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurate Kamicaityte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502208v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ouerghemmi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03247181v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017835v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038133v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01816634v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriya Filippova" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyunney Pestereva" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371149v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678952v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396632v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.27406.72008" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157311v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254737v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10282807" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897646v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622028v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207301v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02554659v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009569101120118" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951488v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/moisei-zakharov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8916-2166" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133738v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tricot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Marquisar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ballais" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gadal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moisei Ivanovich Zakharov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.8626" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622115v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Danilov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Troeva" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cherosov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23670/IRJ.2022.117.3.050" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642121v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Cherosov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17513/use.37791" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751368v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moisei Zakharov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#363;rat&#279; Kami&#269;aityt&#279;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land11081187" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471730v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794648v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698575v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622131v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673012v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonina Savvinova" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787176v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Oukhattar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ouerghemmi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622243v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Obutov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622248v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03275119v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurate Kamicaityte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502208v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ouerghemmi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03247181v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038133v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017835v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01816634v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriya Filippova" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyunney Pestereva" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371149v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678952v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157311v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396632v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.27406.72008" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254737v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10282807" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897646v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622028v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207301v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02554659v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009569101120118" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951488v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>