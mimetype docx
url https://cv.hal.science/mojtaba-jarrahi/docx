--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -1965,265 +1965,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04448469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixing enhancement by temporal dependent flow in a curved pipe</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Della Valle</w:t>
+                <w:t xml:space="preserve">Control of Particle Distribution at the Outlet of a Double Y-Microchannel Using Pulsatile Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Chau Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Peerhossaini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Mehdi Salek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojtaba Jarrahi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hassan Peerhossaini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès français de Thermique, SFT</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME-JSME-KSME 2019 8th Joint Fluids Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, San Francisco, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/ajkfluids2019-5219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02568387v1</w:t>
+                <w:t xml:space="preserve">hal-04448839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of Particle Distribution at the Outlet of a Double Y-Microchannel Using Pulsatile Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Minh Chau Nguyen</w:t>
+                <w:t xml:space="preserve">Mixing enhancement by temporal dependent flow in a curved pipe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fareed Hussein Mangi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lemenand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mojtaba Jarrahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Peerhossaini</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mojtaba Jarrahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME-JSME-KSME 2019 8th Joint Fluids Engineering Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès français de Thermique, SFT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04448839v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02568387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swimming microalga as a micro-mixer in confined spaces</w:t>
               </w:r>
@@ -2343,64 +2343,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des pulsations sur l’intensification des transferts thermiques dans un échangeur chaotique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.H. Mangi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lemenand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojtaba Jarrahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2464,64 +2464,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensification des transferts thermiques dans des échangeurs chaotiques par un écoulement pulsé sinusoïdal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.H. Mangi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lemenand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojtaba Jarrahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2585,64 +2585,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensification des transferts thermiques dans un échangeur chaotique par des écoulements pulsés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.H. Mangi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lemenand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojtaba Jarrahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2957,51 +2957,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344282v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Laroussi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouvard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jambon-Puillet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Jarrahi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Amselem" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202511502" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569159v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM01628E" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448262v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Dario Martinez Carvajal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnam Taidi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2023.103350" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858133v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chau Nguyen Minh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Peerhossaini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0097580" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448283v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malihe Mehdizadeh Allaf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Fadlallah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.24546" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448445v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher de Groot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4050054" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448508v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Chau Nguyen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnaz Pashmi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mehdi Salek" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4046851" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448847v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Habibi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Karami" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebrahim Shirani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2017.12.006" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146442v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Castelain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2013.10.003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449986v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448375v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448417v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Simon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonzalez-Rodriguezc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571022v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moisy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Auradou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448291v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/fedsm2022-87604" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448312v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/fedsm2022-87606" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448469v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/fedsm2020-20125" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02568387v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fareed Hussein Mangi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lemenand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Della Valle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448839v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ajkfluids2019-5219" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439836v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Arana-Agudelo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Kpatagnon Creppy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02531398v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.H. Mangi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528603v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528483v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422797v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344282v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Laroussi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouvard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jambon-Puillet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Jarrahi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Amselem" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202511502" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569159v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM01628E" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448262v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Dario Martinez Carvajal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnam Taidi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2023.103350" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858133v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chau Nguyen Minh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Peerhossaini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0097580" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448283v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malihe Mehdizadeh Allaf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Fadlallah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.24546" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448445v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher de Groot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4050054" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448508v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Chau Nguyen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnaz Pashmi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mehdi Salek" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4046851" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448847v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Habibi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Karami" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebrahim Shirani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2017.12.006" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146442v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Castelain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2013.10.003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449986v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448375v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448417v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Simon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonzalez-Rodriguezc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571022v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moisy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Auradou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448291v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/fedsm2022-87604" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448312v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/fedsm2022-87606" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448469v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/fedsm2020-20125" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448839v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ajkfluids2019-5219" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02568387v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fareed Hussein Mangi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lemenand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Della Valle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439836v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Arana-Agudelo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Kpatagnon Creppy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02531398v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.H. Mangi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528603v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528483v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422797v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>