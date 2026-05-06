--- v1 (2026-04-08)
+++ v2 (2026-05-06)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -438,291 +438,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04448262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phototactic microswimmers in pulsatile flow: Toward a novel harvesting method</w:t>
+                <w:t xml:space="preserve">Growth and pigment production of Synechocystis sp. PCC 6803 under shear stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chau Nguyen Minh</w:t>
+                <w:t xml:space="preserve">Malihe Mehdizadeh Allaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hadi Fadlallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mojtaba Jarrahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hassan Peerhossaini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mojtaba Jarrahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomicrofluidics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0097580⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 101 (3), pp.1247-1259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cjce.24546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03858133v1</w:t>
+                <w:t xml:space="preserve">hal-04448283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and pigment production of Synechocystis sp. PCC 6803 under shear stress</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phototactic microswimmers in pulsatile flow: Toward a novel harvesting method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadi Fadlallah</w:t>
+                <w:t xml:space="preserve">Chau Nguyen Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Peerhossaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojtaba Jarrahi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hassan Peerhossaini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 101 (3), pp.1247-1259. </w:t>
+              <w:t xml:space="preserve">Biomicrofluidics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (5), pp.054103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cjce.24546⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0097580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04448283v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03858133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motility Response to Hydrodynamic Stress During the Growth Cycle in Active Fluid Suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Fadlallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Peerhossaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher de Groot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -795,51 +795,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active Control of Passive and Active Particle Distribution at the Outlet of Double Y-Microchannel Using Pulsatile Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Chau Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Peerhossaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elnaz Pashmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -906,255 +906,401 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04448508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some observations on the spatiotemporal orbits structure and heat transfer enhancement in pulsating flow</w:t>
+                <w:t xml:space="preserve">Active Fluids: Effects of Hydrodynamic Stress on Growth of Self-Propelled Fluid Particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zahra Habibi</w:t>
+                <w:t xml:space="preserve">H. Fadlallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Karami</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mojtaba Jarrahi</w:t>
+                <w:t xml:space="preserve">M. Jarrahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ebrahim Shirani</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Éric Herbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2017.12.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (2), pp.561-570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.29252/jafm.13.02.30134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04448847v1</w:t>
+                <w:t xml:space="preserve">hal-02536134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Some observations on the spatiotemporal orbits structure and heat transfer enhancement in pulsating flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Habibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Karami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mojtaba Jarrahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ebrahim Shirani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Peerhossaini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 125, pp.428-439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2017.12.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04448847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mixing enhancement by pulsating chaotic advection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojtaba Jarrahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Peerhossaini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 74, pp.1-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cep.2013.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03146442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1164,51 +1310,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Memory effects in the phototactic behaviour of Chlamydomonas reinhardtii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Laroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1237,73 +1383,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PhyMot Workshop : Physics of Microbial Motility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Würzburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04449986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flows induced by a capsule of microalgae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Amselem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1332,113 +1478,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th Conference of the Condensed Matter Division of the European Physical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04448375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phototactic oscillations of microalgae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Laroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gonzalez-Rodriguezc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojtaba Jarrahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1453,51 +1599,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluids and Complexity II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04448417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1507,1310 +1653,1310 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport of passive beads by random and directed motion of swimming micro-organisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Laroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Auradou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojtaba Jarrahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Microbial Motility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Würzburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04571022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photosynthetic Micro-Swimmers in Oscillating Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elnaz Pashmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Peerhossaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojtaba Jarrahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2022 Fluids Engineering Division Summer Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Toronto, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/fedsm2022-87604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04448291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phototactic Behavior of Micro-Swimmers: Light Effects on Cell Swimming in Oscillating Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elnaz Pashmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Peerhossaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojtaba Jarrahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2022 Fluids Engineering Division Summer Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Toronto, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/fedsm2022-87606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04448312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motility Response to Hydrodynamic Stress During the Growth Cycle in Active Fluid Suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Fadlallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Peerhossaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher de Groot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojtaba Jarrahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2020 Fluids Engineering Division Summer Meeting collocated with the ASME 2020 Heat Transfer Summer Conference and the ASME 2020 18th International Conference on Nanochannels, Microchannels, and Minichannels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Virtual, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/fedsm2020-20125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04448469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of Particle Distribution at the Outlet of a Double Y-Microchannel Using Pulsatile Flow</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Mixing enhancement by temporal dependent flow in a curved pipe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fareed Hussein Mangi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lemenand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mojtaba Jarrahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Peerhossaini</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mojtaba Jarrahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME-JSME-KSME 2019 8th Joint Fluids Engineering Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès français de Thermique, SFT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04448839v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02568387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixing enhancement by temporal dependent flow in a curved pipe</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Della Valle</w:t>
+                <w:t xml:space="preserve">Control of Particle Distribution at the Outlet of a Double Y-Microchannel Using Pulsatile Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Chau Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Peerhossaini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Mehdi Salek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojtaba Jarrahi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hassan Peerhossaini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès français de Thermique, SFT</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME-JSME-KSME 2019 8th Joint Fluids Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, San Francisco, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/ajkfluids2019-5219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02568387v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04448839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swimming microalga as a micro-mixer in confined spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojtaba Jarrahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Arana-Agudelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adama Kpatagnon Creppy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behnam Taidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Auradou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72nd Annual Meeting of the APS Division of Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04439836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des pulsations sur l’intensification des transferts thermiques dans un échangeur chaotique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.H. Mangi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.H. Mangi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thierry Lemenand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojtaba Jarrahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Peerhossaini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès français de Thermique, SFT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02531398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensification des transferts thermiques dans des échangeurs chaotiques par un écoulement pulsé sinusoïdal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.H. Mangi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.H. Mangi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thierry Lemenand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojtaba Jarrahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Peerhossaini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès français de Thermique, SFT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02528603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensification des transferts thermiques dans un échangeur chaotique par des écoulements pulsés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.H. Mangi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.H. Mangi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thierry Lemenand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojtaba Jarrahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Peerhossaini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02528483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation du cisaillement et de l'élongation pour l'étude du mélange en écoulement de Dean laminaire pulsé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojtaba Jarrahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Peerhossaini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03422797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId72"/>
+      <w:footerReference w:type="default" r:id="rId80"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2957,51 +3103,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344282v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Laroussi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouvard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jambon-Puillet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Jarrahi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Amselem" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202511502" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569159v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM01628E" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448262v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Dario Martinez Carvajal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnam Taidi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2023.103350" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858133v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chau Nguyen Minh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Peerhossaini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0097580" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448283v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malihe Mehdizadeh Allaf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Fadlallah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.24546" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448445v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher de Groot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4050054" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448508v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Chau Nguyen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnaz Pashmi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mehdi Salek" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4046851" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448847v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Habibi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Karami" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebrahim Shirani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2017.12.006" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146442v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Castelain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2013.10.003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449986v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448375v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448417v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Simon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonzalez-Rodriguezc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571022v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moisy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Auradou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448291v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/fedsm2022-87604" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448312v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/fedsm2022-87606" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448469v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/fedsm2020-20125" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448839v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ajkfluids2019-5219" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02568387v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fareed Hussein Mangi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lemenand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Della Valle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439836v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Arana-Agudelo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Kpatagnon Creppy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02531398v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.H. Mangi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528603v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528483v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422797v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344282v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Laroussi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouvard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jambon-Puillet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Jarrahi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Amselem" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202511502" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569159v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM01628E" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448262v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Dario Martinez Carvajal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnam Taidi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2023.103350" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448283v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malihe Mehdizadeh Allaf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Fadlallah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Peerhossaini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.24546" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858133v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chau Nguyen Minh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0097580" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448445v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher de Groot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4050054" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448508v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Chau Nguyen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnaz Pashmi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mehdi Salek" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4046851" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536134v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fadlallah" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jarrahi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Herbert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferrari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;jean" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29252/jafm.13.02.30134" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448847v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Habibi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Karami" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebrahim Shirani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2017.12.006" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QL48C7LF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146442v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Castelain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2013.10.003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449986v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448375v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448417v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Simon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonzalez-Rodriguezc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571022v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moisy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Auradou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448291v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/fedsm2022-87604" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448312v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/fedsm2022-87606" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448469v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/fedsm2020-20125" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02568387v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fareed Hussein Mangi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lemenand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Della Valle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448839v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ajkfluids2019-5219" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439836v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Arana-Agudelo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Kpatagnon Creppy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02531398v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.H. Mangi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528603v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528483v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422797v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>