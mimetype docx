--- v2 (2026-05-06)
+++ v3 (2026-05-31)
@@ -438,291 +438,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04448262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and pigment production of Synechocystis sp. PCC 6803 under shear stress</w:t>
+                <w:t xml:space="preserve">Phototactic microswimmers in pulsatile flow: Toward a novel harvesting method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malihe Mehdizadeh Allaf</w:t>
+                <w:t xml:space="preserve">Chau Nguyen Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadi Fadlallah</w:t>
+                <w:t xml:space="preserve">Hassan Peerhossaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojtaba Jarrahi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hassan Peerhossaini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cjce.24546⟩</w:t>
+              <w:t xml:space="preserve">Biomicrofluidics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (5), pp.054103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0097580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04448283v1</w:t>
+                <w:t xml:space="preserve">hal-03858133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phototactic microswimmers in pulsatile flow: Toward a novel harvesting method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Growth and pigment production of Synechocystis sp. PCC 6803 under shear stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malihe Mehdizadeh Allaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chau Nguyen Minh</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Hadi Fadlallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mojtaba Jarrahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Peerhossaini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mojtaba Jarrahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomicrofluidics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 16 (5), pp.054103. </w:t>
+              <w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 101 (3), pp.1247-1259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0097580⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cjce.24546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03858133v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04448283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motility Response to Hydrodynamic Stress During the Growth Cycle in Active Fluid Suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Fadlallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Peerhossaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher de Groot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -776,291 +776,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04448445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Control of Passive and Active Particle Distribution at the Outlet of Double Y-Microchannel Using Pulsatile Flow</w:t>
+                <w:t xml:space="preserve">Active Fluids: Effects of Hydrodynamic Stress on Growth of Self-Propelled Fluid Particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minh Chau Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hassan Peerhossaini</w:t>
+                <w:t xml:space="preserve">H. Fadlallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elnaz Pashmi</w:t>
+                <w:t xml:space="preserve">M. Jarrahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Mehdi Salek</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Éric Herbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluids Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4046851⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (2), pp.561-570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.29252/jafm.13.02.30134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04448508v1</w:t>
+                <w:t xml:space="preserve">hal-02536134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Fluids: Effects of Hydrodynamic Stress on Growth of Self-Propelled Fluid Particles</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Active Control of Passive and Active Particle Distribution at the Outlet of Double Y-Microchannel Using Pulsatile Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Herbert</w:t>
+                <w:t xml:space="preserve">Minh Chau Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Peerhossaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Ferrari</w:t>
+                <w:t xml:space="preserve">Elnaz Pashmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Méjean</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohammad Mehdi Salek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mojtaba Jarrahi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (2), pp.561-570. </w:t>
+              <w:t xml:space="preserve">Journal of Fluids Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 142 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.29252/jafm.13.02.30134⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4046851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02536134v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04448508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some observations on the spatiotemporal orbits structure and heat transfer enhancement in pulsating flow</w:t>
               </w:r>
@@ -1098,51 +1098,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojtaba Jarrahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ebrahim Shirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Peerhossaini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 125, pp.428-439. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1214,51 +1214,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojtaba Jarrahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Peerhossaini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 74, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1792,64 +1792,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photosynthetic Micro-Swimmers in Oscillating Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elnaz Pashmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Peerhossaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojtaba Jarrahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1896,64 +1896,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phototactic Behavior of Micro-Swimmers: Light Effects on Cell Swimming in Oscillating Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elnaz Pashmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Peerhossaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojtaba Jarrahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2000,64 +2000,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motility Response to Hydrodynamic Stress During the Growth Cycle in Active Fluid Suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Fadlallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Peerhossaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher de Groot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2111,265 +2111,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04448469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixing enhancement by temporal dependent flow in a curved pipe</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Della Valle</w:t>
+                <w:t xml:space="preserve">Control of Particle Distribution at the Outlet of a Double Y-Microchannel Using Pulsatile Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Chau Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Peerhossaini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Mehdi Salek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojtaba Jarrahi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hassan Peerhossaini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès français de Thermique, SFT</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME-JSME-KSME 2019 8th Joint Fluids Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, San Francisco, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/ajkfluids2019-5219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02568387v1</w:t>
+                <w:t xml:space="preserve">hal-04448839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of Particle Distribution at the Outlet of a Double Y-Microchannel Using Pulsatile Flow</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Mixing enhancement by temporal dependent flow in a curved pipe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fareed Hussein Mangi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lemenand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mojtaba Jarrahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Peerhossaini</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mojtaba Jarrahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME-JSME-KSME 2019 8th Joint Fluids Engineering Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès français de Thermique, SFT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04448839v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02568387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swimming microalga as a micro-mixer in confined spaces</w:t>
               </w:r>
@@ -2489,90 +2489,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des pulsations sur l’intensification des transferts thermiques dans un échangeur chaotique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.H. Mangi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lemenand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojtaba Jarrahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Peerhossaini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès français de Thermique, SFT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2610,90 +2610,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensification des transferts thermiques dans des échangeurs chaotiques par un écoulement pulsé sinusoïdal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.H. Mangi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lemenand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojtaba Jarrahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Peerhossaini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès français de Thermique, SFT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2731,90 +2731,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensification des transferts thermiques dans un échangeur chaotique par des écoulements pulsés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.H. Mangi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lemenand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojtaba Jarrahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Peerhossaini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2865,51 +2865,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojtaba Jarrahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Castelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Peerhossaini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3103,51 +3103,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344282v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Laroussi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouvard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jambon-Puillet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Jarrahi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Amselem" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202511502" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569159v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM01628E" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448262v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Dario Martinez Carvajal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnam Taidi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2023.103350" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448283v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malihe Mehdizadeh Allaf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Fadlallah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Peerhossaini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.24546" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858133v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chau Nguyen Minh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0097580" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448445v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher de Groot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4050054" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448508v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Chau Nguyen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnaz Pashmi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mehdi Salek" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4046851" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536134v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fadlallah" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jarrahi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Herbert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferrari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;jean" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29252/jafm.13.02.30134" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448847v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Habibi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Karami" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebrahim Shirani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2017.12.006" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QL48C7LF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146442v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Castelain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2013.10.003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449986v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448375v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448417v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Simon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonzalez-Rodriguezc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571022v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moisy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Auradou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448291v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/fedsm2022-87604" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448312v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/fedsm2022-87606" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448469v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/fedsm2020-20125" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02568387v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fareed Hussein Mangi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lemenand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Della Valle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448839v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ajkfluids2019-5219" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439836v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Arana-Agudelo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Kpatagnon Creppy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02531398v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.H. Mangi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528603v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528483v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422797v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344282v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Laroussi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouvard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jambon-Puillet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Jarrahi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Amselem" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202511502" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569159v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SM01628E" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448262v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Dario Martinez Carvajal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnam Taidi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2023.103350" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858133v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chau Nguyen Minh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Peerhossaini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0097580" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448283v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malihe Mehdizadeh Allaf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Fadlallah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.24546" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448445v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher de Groot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4050054" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536134v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fadlallah" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jarrahi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Herbert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferrari" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;jean" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29252/jafm.13.02.30134" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448508v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Chau Nguyen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnaz Pashmi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mehdi Salek" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4046851" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448847v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Habibi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Karami" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebrahim Shirani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2017.12.006" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QL48C7LF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146442v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Castelain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2013.10.003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449986v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448375v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448417v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Simon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonzalez-Rodriguezc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571022v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moisy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Auradou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448291v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/fedsm2022-87604" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448312v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/fedsm2022-87606" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448469v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/fedsm2020-20125" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448839v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ajkfluids2019-5219" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02568387v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fareed Hussein Mangi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lemenand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Della Valle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439836v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Arana-Agudelo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Kpatagnon Creppy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02531398v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.H. Mangi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528603v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528483v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422797v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>