--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -942,433 +942,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04156996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommandation d'objets d'apprentissage basée sur des objectifs d'apprentissage en utilisant les modèles de plongement de phrases</w:t>
+                <w:t xml:space="preserve">Comparaison de l’utilisation d’un référentiel standard et d’un référentiel interne pour la recommandation d’objets d’apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molka Tounsi Dhouib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Faron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Rodríguez Rocha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PFIA 2022 - Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Saint-Étienne, France</w:t>
+              <w:t xml:space="preserve">PFIA 2022 - Environnements Informatiques pour l’Apprentissage Humain et Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PFIA 2022, Jun 2022, Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03662801v2</w:t>
+                <w:t xml:space="preserve">hal-03886251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de l’utilisation d’un référentiel standard et d’un référentiel interne pour la recommandation d’objets d’apprentissage</w:t>
+                <w:t xml:space="preserve">Recommandation d'objets d'apprentissage basée sur des objectifs d'apprentissage en utilisant les modèles de plongement de phrases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molka Tounsi Dhouib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Faron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Rodríguez Rocha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PFIA 2022 - Environnements Informatiques pour l’Apprentissage Humain et Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PFIA 2022, Jun 2022, Saint-Étienne, France</w:t>
+              <w:t xml:space="preserve">PFIA 2022 - Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03886251v1</w:t>
+                <w:t xml:space="preserve">hal-03662801v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Injection of Knowledge in a Sourcing Recommender System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Hybrid Bi-LSTM-CRF Model for Sequence Labeling Applied to the Sourcing Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasnaa Daoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molka Tounsi Dhouib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Rancati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Faron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Tettamanzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WI-IAT'20 - IEEE/WIC/ACM International Joint Conference on Web Intelligence and Intelligent Agent Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Melbourne / Virtual, Australia</w:t>
+              <w:t xml:space="preserve">PFIA-APIA 2020 - 5ème Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02996442v1</w:t>
+                <w:t xml:space="preserve">hal-02932095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hybrid Bi-LSTM-CRF Model for Sequence Labeling Applied to the Sourcing Domain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Injection of Knowledge in a Sourcing Recommender System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molka Tounsi Dhouib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Faron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrea Tettamanzi</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PFIA-APIA 2020 - 5ème Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Angers, France</w:t>
+              <w:t xml:space="preserve">WI-IAT'20 - IEEE/WIC/ACM International Joint Conference on Web Intelligence and Intelligent Agent Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Melbourne / Virtual, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02932095v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02996442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Ontology Alignment Approach Combining Word Embedding and the Radius Measure</w:t>
               </w:r>
@@ -1484,51 +1484,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molka Tounsi Dhouib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Faron Zucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Tettamanzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29es Journées Francophones d'Ingénierie des Connaissances, IC 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFIA, Jul 2018, Nancy, France. pp.137-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1579,51 +1579,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molka Tounsi Dhouib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Faron Zucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Tettamanzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème conférence sur les Applications Pratiques de l'Intelligence Artificielle APIA2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2515,51 +2515,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1FA317F8"/>
+    <w:nsid w:val="2F093A99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2746,51 +2746,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/molka-tounsi-dhouib" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6670-7821" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253122341" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03403125v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molka Tounsi Dhouib" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea G. B. Tettamanzi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13740-021-00137-8" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01958480v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lopez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cabrio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron Zucker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.32.287-312" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392013v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Taoufiq" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Daubresse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meggy Hayotte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353060v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Kostrykina" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210669v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Merilleau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Guerrero" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Corneli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04156996v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Barbe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Zucker" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662801v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Rodr&#237;guez Rocha" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886251v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02996442v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02932095v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Daoud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Rancati" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tettamanzi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02348004v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-33220-4_14" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839575v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830905v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570108v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molka Tounsi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187466v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Villata" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089635v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jacquemard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235805v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111661v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacira Abbas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kholoud Alghamdi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mortaza Alinam" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Alloatti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenda Amaral" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03336353v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021COAZ4024" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/molka-tounsi-dhouib" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6670-7821" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253122341" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03403125v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molka Tounsi Dhouib" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea G. B. Tettamanzi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13740-021-00137-8" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01958480v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lopez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cabrio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron Zucker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.32.287-312" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392013v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Taoufiq" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Daubresse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meggy Hayotte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353060v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Kostrykina" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210669v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Merilleau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Guerrero" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Corneli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04156996v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Barbe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Zucker" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886251v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Rodr&#237;guez Rocha" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662801v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02932095v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Daoud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Rancati" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tettamanzi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02996442v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02348004v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-33220-4_14" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839575v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830905v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570108v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molka Tounsi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187466v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Villata" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089635v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jacquemard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235805v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111661v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacira Abbas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kholoud Alghamdi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mortaza Alinam" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Alloatti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenda Amaral" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03336353v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021COAZ4024" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>