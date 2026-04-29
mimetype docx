--- v1 (2026-04-07)
+++ v2 (2026-04-29)
@@ -942,433 +942,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04156996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de l’utilisation d’un référentiel standard et d’un référentiel interne pour la recommandation d’objets d’apprentissage</w:t>
+                <w:t xml:space="preserve">Recommandation d'objets d'apprentissage basée sur des objectifs d'apprentissage en utilisant les modèles de plongement de phrases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molka Tounsi Dhouib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Faron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Rodríguez Rocha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PFIA 2022 - Environnements Informatiques pour l’Apprentissage Humain et Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PFIA 2022, Jun 2022, Saint-Étienne, France</w:t>
+              <w:t xml:space="preserve">PFIA 2022 - Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03886251v1</w:t>
+                <w:t xml:space="preserve">hal-03662801v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommandation d'objets d'apprentissage basée sur des objectifs d'apprentissage en utilisant les modèles de plongement de phrases</w:t>
+                <w:t xml:space="preserve">Comparaison de l’utilisation d’un référentiel standard et d’un référentiel interne pour la recommandation d’objets d’apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molka Tounsi Dhouib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Faron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Rodríguez Rocha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PFIA 2022 - Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Saint-Étienne, France</w:t>
+              <w:t xml:space="preserve">PFIA 2022 - Environnements Informatiques pour l’Apprentissage Humain et Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PFIA 2022, Jun 2022, Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03662801v2</w:t>
+                <w:t xml:space="preserve">hal-03886251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hybrid Bi-LSTM-CRF Model for Sequence Labeling Applied to the Sourcing Domain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Injection of Knowledge in a Sourcing Recommender System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molka Tounsi Dhouib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Faron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrea Tettamanzi</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PFIA-APIA 2020 - 5ème Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Angers, France</w:t>
+              <w:t xml:space="preserve">WI-IAT'20 - IEEE/WIC/ACM International Joint Conference on Web Intelligence and Intelligent Agent Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Melbourne / Virtual, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02932095v1</w:t>
+                <w:t xml:space="preserve">hal-02996442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Injection of Knowledge in a Sourcing Recommender System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Hybrid Bi-LSTM-CRF Model for Sequence Labeling Applied to the Sourcing Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasnaa Daoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molka Tounsi Dhouib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Rancati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Faron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Tettamanzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WI-IAT'20 - IEEE/WIC/ACM International Joint Conference on Web Intelligence and Intelligent Agent Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Melbourne / Virtual, Australia</w:t>
+              <w:t xml:space="preserve">PFIA-APIA 2020 - 5ème Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02996442v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02932095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Ontology Alignment Approach Combining Word Embedding and the Radius Measure</w:t>
               </w:r>
@@ -1484,51 +1484,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molka Tounsi Dhouib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Faron Zucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Tettamanzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29es Journées Francophones d'Ingénierie des Connaissances, IC 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFIA, Jul 2018, Nancy, France. pp.137-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1579,51 +1579,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molka Tounsi Dhouib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Faron Zucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Tettamanzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème conférence sur les Applications Pratiques de l'Intelligence Artificielle APIA2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2515,51 +2515,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2F093A99"/>
+    <w:nsid w:val="AAE06C73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2746,51 +2746,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/molka-tounsi-dhouib" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6670-7821" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253122341" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03403125v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molka Tounsi Dhouib" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea G. B. Tettamanzi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13740-021-00137-8" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01958480v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lopez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cabrio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron Zucker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.32.287-312" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392013v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Taoufiq" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Daubresse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meggy Hayotte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353060v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Kostrykina" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210669v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Merilleau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Guerrero" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Corneli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04156996v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Barbe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Zucker" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886251v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Rodr&#237;guez Rocha" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662801v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02932095v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Daoud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Rancati" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tettamanzi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02996442v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02348004v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-33220-4_14" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839575v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830905v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570108v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molka Tounsi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187466v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Villata" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089635v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jacquemard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235805v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111661v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacira Abbas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kholoud Alghamdi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mortaza Alinam" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Alloatti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenda Amaral" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03336353v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021COAZ4024" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/molka-tounsi-dhouib" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6670-7821" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253122341" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03403125v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molka Tounsi Dhouib" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea G. B. Tettamanzi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13740-021-00137-8" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01958480v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lopez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cabrio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron Zucker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.32.287-312" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392013v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Taoufiq" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Daubresse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meggy Hayotte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353060v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Kostrykina" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210669v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Merilleau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Guerrero" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Corneli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04156996v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Barbe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Zucker" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662801v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Rodr&#237;guez Rocha" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886251v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02996442v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02932095v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Daoud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Rancati" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tettamanzi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02348004v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-33220-4_14" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839575v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830905v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570108v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molka Tounsi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187466v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Villata" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089635v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jacquemard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235805v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111661v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacira Abbas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kholoud Alghamdi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mortaza Alinam" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Alloatti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenda Amaral" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03336353v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021COAZ4024" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>