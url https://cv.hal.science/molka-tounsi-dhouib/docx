--- v2 (2026-04-29)
+++ v3 (2026-05-25)
@@ -942,433 +942,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04156996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommandation d'objets d'apprentissage basée sur des objectifs d'apprentissage en utilisant les modèles de plongement de phrases</w:t>
+                <w:t xml:space="preserve">Comparaison de l’utilisation d’un référentiel standard et d’un référentiel interne pour la recommandation d’objets d’apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molka Tounsi Dhouib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Faron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Rodríguez Rocha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PFIA 2022 - Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Saint-Étienne, France</w:t>
+              <w:t xml:space="preserve">PFIA 2022 - Environnements Informatiques pour l’Apprentissage Humain et Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PFIA 2022, Jun 2022, Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03662801v2</w:t>
+                <w:t xml:space="preserve">hal-03886251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de l’utilisation d’un référentiel standard et d’un référentiel interne pour la recommandation d’objets d’apprentissage</w:t>
+                <w:t xml:space="preserve">Recommandation d'objets d'apprentissage basée sur des objectifs d'apprentissage en utilisant les modèles de plongement de phrases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molka Tounsi Dhouib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Faron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Rodríguez Rocha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PFIA 2022 - Environnements Informatiques pour l’Apprentissage Humain et Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PFIA 2022, Jun 2022, Saint-Étienne, France</w:t>
+              <w:t xml:space="preserve">PFIA 2022 - Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03886251v1</w:t>
+                <w:t xml:space="preserve">hal-03662801v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Injection of Knowledge in a Sourcing Recommender System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Hybrid Bi-LSTM-CRF Model for Sequence Labeling Applied to the Sourcing Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasnaa Daoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molka Tounsi Dhouib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Rancati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Faron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Tettamanzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WI-IAT'20 - IEEE/WIC/ACM International Joint Conference on Web Intelligence and Intelligent Agent Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Melbourne / Virtual, Australia</w:t>
+              <w:t xml:space="preserve">PFIA-APIA 2020 - 5ème Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02996442v1</w:t>
+                <w:t xml:space="preserve">hal-02932095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hybrid Bi-LSTM-CRF Model for Sequence Labeling Applied to the Sourcing Domain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Injection of Knowledge in a Sourcing Recommender System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molka Tounsi Dhouib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Faron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrea Tettamanzi</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PFIA-APIA 2020 - 5ème Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Angers, France</w:t>
+              <w:t xml:space="preserve">WI-IAT'20 - IEEE/WIC/ACM International Joint Conference on Web Intelligence and Intelligent Agent Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Melbourne / Virtual, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02932095v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02996442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Ontology Alignment Approach Combining Word Embedding and the Radius Measure</w:t>
               </w:r>
@@ -1484,51 +1484,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molka Tounsi Dhouib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Faron Zucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Tettamanzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29es Journées Francophones d'Ingénierie des Connaissances, IC 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFIA, Jul 2018, Nancy, France. pp.137-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1579,51 +1579,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molka Tounsi Dhouib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Faron Zucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Tettamanzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème conférence sur les Applications Pratiques de l'Intelligence Artificielle APIA2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2515,51 +2515,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AAE06C73"/>
+    <w:nsid w:val="9DF41FDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2746,51 +2746,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/molka-tounsi-dhouib" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6670-7821" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253122341" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03403125v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molka Tounsi Dhouib" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea G. B. Tettamanzi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13740-021-00137-8" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01958480v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lopez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cabrio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron Zucker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.32.287-312" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392013v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Taoufiq" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Daubresse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meggy Hayotte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353060v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Kostrykina" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210669v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Merilleau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Guerrero" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Corneli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04156996v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Barbe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Zucker" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662801v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Rodr&#237;guez Rocha" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886251v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02996442v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02932095v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Daoud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Rancati" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tettamanzi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02348004v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-33220-4_14" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839575v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830905v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570108v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molka Tounsi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187466v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Villata" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089635v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jacquemard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235805v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111661v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacira Abbas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kholoud Alghamdi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mortaza Alinam" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Alloatti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenda Amaral" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03336353v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021COAZ4024" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/molka-tounsi-dhouib" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6670-7821" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253122341" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03403125v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molka Tounsi Dhouib" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea G. B. Tettamanzi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13740-021-00137-8" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01958480v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lopez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cabrio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron Zucker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.32.287-312" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392013v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Taoufiq" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Daubresse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meggy Hayotte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353060v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Kostrykina" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210669v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Merilleau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Guerrero" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Corneli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04156996v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Barbe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Zucker" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886251v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Rodr&#237;guez Rocha" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662801v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02932095v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Daoud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Rancati" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tettamanzi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02996442v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02348004v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-33220-4_14" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839575v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830905v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570108v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molka Tounsi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187466v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Villata" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089635v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jacquemard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235805v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111661v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacira Abbas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kholoud Alghamdi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mortaza Alinam" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Alloatti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenda Amaral" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03336353v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021COAZ4024" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>