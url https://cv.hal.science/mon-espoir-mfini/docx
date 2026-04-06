--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1239,234 +1239,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01472776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'attrait limité du gage de choses fongibles de droit commun</w:t>
+                <w:t xml:space="preserve">Réformes du droit civil et vie des affaires : les enjeux, avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Bourassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réformes du droit civil et vie des affaires, Université Paris Nanterre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Nanterre, France. pp.71-84</w:t>
+              <w:t xml:space="preserve">, 2013, Nanterre, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01458063v1</w:t>
+                <w:t xml:space="preserve">hal-01458062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réformes du droit civil et vie des affaires : les enjeux, avant-propos</w:t>
+                <w:t xml:space="preserve">L'objectif de sécurité : difficultés d'appréciation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Bourassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réformes du droit civil et vie des affaires, Université Paris Nanterre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Nanterre, France. pp.1-8</w:t>
+              <w:t xml:space="preserve">, 2013, Nanterre, France. pp.11-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01458062v1</w:t>
+                <w:t xml:space="preserve">hal-01458064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'objectif de sécurité : difficultés d'appréciation</w:t>
+                <w:t xml:space="preserve">L'attrait limité du gage de choses fongibles de droit commun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Bourassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réformes du droit civil et vie des affaires, Université Paris Nanterre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Nanterre, France. pp.11-14</w:t>
+              <w:t xml:space="preserve">, 2013, Nanterre, France. pp.71-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01458064v1</w:t>
+                <w:t xml:space="preserve">hal-01458063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garanties personnelles, entre droit commercial et protection des consommateurs</w:t>
               </w:r>
@@ -1547,50 +1547,119 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'hérédité numérique. Propos conclusifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Solution Notaire Hebdo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, pp.23-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les pratiques numériques notariales - Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Bourassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1612,5194 +1681,5125 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 10, pp.21-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04106425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les politiques numériques notariales . Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Namont Dauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pichard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9, pp.33-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politiques numériques notariales : l'enjeu de l'authenticité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9, pp.37-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche empirique de la dématérialisation des actes notariés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.28-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notariat et numérique. Le cybernotaire au cœur de la République numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Hubrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Namont Dauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Sagant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actu Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15, pp.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05186941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formalisme et dématérialisation du cautionnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit bancaire et financier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux institutionnels de la transformation numérique du notariat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Namont Dauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solution Notaire Hebdo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 12, pp.23-27</w:t>
+              <w:t xml:space="preserve">, 2022, 10 novembre, n°36, p. 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Marc Pichard</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03904738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La culture numérique notariale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 9, pp.33-34</w:t>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Politiques numériques notariales : l'enjeu de l'authenticité</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cautionnement notarié vivifié par la réforme des sûretés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Bourassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 9, pp.37-41</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Approche empirique de la dématérialisation des actes notariés</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03580327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sûretés exclusives : quelles limites ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Defrénois, la revue du notariat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03580282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qualification et formation du cautionnement : une réforme en clair-obscur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des contrats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03580551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La consécration de l'acte authentique avec comparution à distance limitée à la procuration notariée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Bourassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 10, pp.28-32</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Valérie Sagant</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03126765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La consécration opportune et légitime de l'acte authentique avec comparution à distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actu Recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15, pp.8</w:t>
+              <w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Formalisme et dématérialisation du cautionnement</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03111071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rappels à l'ordre concernant les principaux moyens de défense des cautions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 140 (36), p. 70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03009755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand agir contre le garant d'un débiteur principal en liquidation judiciaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 140 (36), p. 54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03009744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’associé mineur d’une société civile familiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ingénierie patrimoniale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03001442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cautionnement : qualification de l'exception de prescription de l'action du créancier contre le débiteur principal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 140 (8), p.66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03008311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obligations d'information annuelle des cautions : vivement la réforme !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 140 (8), p. 69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03009684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'efficacité du cautionnement en cas de cession des dettes garanties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 140 (21), p. 62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03008375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proportionnalité du cautionnement : appréciation de l'exception de retour à meilleure fortune lors de l'appel en paiement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 139 (07), p.61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03009726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déchéance du terme du crédit pour déclaration inexacte : de la clause abusive à ses incidences sur le cautionnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Roussille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 139 (07), p. 47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02466075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'efficacité du privilège de prêteur de deniers en cas d'acquisition d'une quote-part indivise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 139 (21), pp.67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02466516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'efficacité de la lettre d'intention confortée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 139 (36), p.63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03009607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vices de forme, disproportion, fraude, défaut d'information : le cumul de moyens de défense n'assure pas la libération de la caution !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 139 (07), p. 64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02466136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éligibilité des cautions, y compris dirigeantes, aux procédures de surendettement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 139 (36), p.61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03009615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des critères de distinction clairs mais des différences de régime injustifiées entre la garantie autonome et le cautionnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 139 (21), p. 64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02466843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notariat et évolutions numériques de la publicité foncière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Namont Dauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin du Cridon de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n°14, p. 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02445010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accès des notaires au fichier immobilier : les notaires au cœur de la transformation numérique de l’action publique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Namont Dauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n° 13, Etude 1151, p. 39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02460053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mention manuscrite de la durée du cautionnement : vade-mecum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.49-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exclusion critiquable du bénéfice de subrogation du régime des sûretés réelles pour autrui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21, pp.71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sûretés immobilières : accessoires de la créance et de l'immeuble ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01934963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise en garde des cautions : florilège de solutions favorables aux banques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21, pp.67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mentions manuscrites : omissions sanctionnées et précisions tolérées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21, pp.65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation de la recherche &amp;quot;Notariat et numérique&amp;quot; menée par le CEDCACE (Université Paris Nanterre) et soutenue par le GIP Mission de recherche Droit et justice. Entretien : Le cyber-notaire au coeur de la République numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Namont Dauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pichard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23, Act. 530, p. 20-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01827069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devoir de mise en garde : manque d'unité dans l'appréciation du risque d'endettement et de la qualité de caution avertie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22, pp.68-70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cautionnement : extension des règles du Code de la consommation aux créanciers professionnels sans but lucratif et aux contre-garants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 39, pp.74-76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'emprise inéluctable des juges sur le nouveau droit des contrats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 261, pp.9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appréciation de la proportionnalité du cautionnement : clair-obscur sur les biens (in)saisissables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22, pp.70-73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poursuites contre le débiteur principal ou la caution : un vent de liberté souffle en faveur des créanciers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transmission à cause de mort des sûretés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sûretés et successions : quelles interactions ? - Etude Rapport introductif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13, pp.23-73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01792975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouveau renforcement de l'attractivité du prêt viager hypothécaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22, pp.75-77</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réserve de propriété au profit du prêteur : clauses abusives relatives à son attribution, son remplacement et sa réalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Créanciers épargnés par l'exigence de proportionnalité, mais rattrapés par le devoir de mise en garde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 39, pp.71-74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prescription biennale du Code de la consommation inapplicable à l'action d'une banque contre une caution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 39, pp.56-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La preuve de l'exécution de l'obligation d'information annuelle des cautions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, pp.74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réforme du gage des stocks : de l'attraction à l'attractivité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, pp.53-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rationalisation du droit du cautionnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Bourassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit bancaire et financier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">, 2016, 1, pp.88-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Marc Pichard</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les garanties dans les financements immobiliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solution Notaire Hebdo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 novembre, n°36, p. 1</w:t>
+              <w:t xml:space="preserve">Actes pratiques et ingénierie sociétaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Les garanties dans les montages (148), pp.26-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cautionnement proportionné : devoir de mise en garde écarté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, pp.73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inopposabilité de l'inscription hypothécaire concomitante à la publication de la vente de l'immeuble grevé, par le jeu de la prénotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33, pp.70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La caution dirigeante n'est toujours pas présumée avertie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21, pp.70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recours des cautions professionnelles solvens : gare à la prescription biennale du droit de la consommation !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21, pp.69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01933005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gage des stocks avec dépossession : application du droit commun du gage (civil ou commercial ?)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21, pp.72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conditions d'autorisation d'une mesure conservatoire sur les biens d'une caution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33, pp.69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portée de l'autonomie de la garantie à première demande en cas de recours du donneur d'ordre contre le bénéficiaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33, pp.67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incidences de l'ordonnance du 10 février 2016 sur le contenu du contrat de vente immobilière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales des loyers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7-8, pp.153-167</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clair-obscur sur la novation et la délégation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Froment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">, 2015, 1214, pp.60-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Le cautionnement notarié vivifié par la réforme des sûretés</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des grands-parents privés de leurs petits-enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Bourassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">La Croix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sûretés exclusives : quelles limites ?</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sûretés mobilières et sûretés immobilières, une véritable summa divisio ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Bourassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Defrénois, la revue du notariat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Revue de droit bancaire et financier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.59-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Qualification et formation du cautionnement : une réforme en clair-obscur</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La spécialisation du droit des sûretés personnelles, &amp;quot;entre droit commercial et protection des consommateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Bourassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des contrats</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue internationale de droit comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 66 (2), pp.433-468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ridc.2014.20394⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La consécration de l'acte authentique avec comparution à distance limitée à la procuration notariée</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La force d'attraction du gage des stocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Bourassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.1363-1369</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La consécration opportune et légitime de l'acte authentique avec comparution à distance</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les grands-parents, victimes collatérales de certains divorces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Bourassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Le Figaro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...1681 lines deleted...]
-                <w:t xml:space="preserve">L'emprise inéluctable des juges sur le nouveau droit des contrats</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les imperfections de la protection du dirigeant caution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Bourassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petites affiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 261, pp.9</w:t>
+              <w:t xml:space="preserve">, 2013, pp.9-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Appréciation de la proportionnalité du cautionnement : clair-obscur sur les biens (in)saisissables</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sûretés et surendettement des particuliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Bourassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gazette du Palais</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 22, pp.70-73</w:t>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.4-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Poursuites contre le débiteur principal ou la caution : un vent de liberté souffle en faveur des créanciers</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sûretés sur le logement du majeur vulnérable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Bourassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gazette du Palais</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp.66</w:t>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011-3 (3), pp.433-452</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La transmission à cause de mort des sûretés</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01379767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sûretés sur le logement du majeur protégé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Bourassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 13</w:t>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3, pp.433-452</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sûretés et successions : quelles interactions ? - Etude Rapport introductif</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01934790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les exemples législatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Bourassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 13, pp.23-73</w:t>
+              <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 35 (133), pp.1113-1135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...1133 lines deleted...]
-                <w:t xml:space="preserve">Clair-obscur sur la novation et la délégation</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01933427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panorama de la législation et de la jurisprudence en droit civil des affaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Bourassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...290 lines deleted...]
-                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Danis-Fatôme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Thullier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, pp.1363-1369</w:t>
+              <w:t xml:space="preserve">, 2006, 20, pp.1380</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...434 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02209288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un droit commun des sûretés ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Bourassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.1380</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01934994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panorama de législation et de jurisprudence en droit civil de l'entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Boujeka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...119 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Thullier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 21, pp.1424</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7852,477 +7852,477 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le numérique, l'Homme et le droit. Rapport de synthèse du 117e Congrès des notaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Congrès des notaires de France. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03445944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le numérique, l'Homme et le droit Accompagner et sécuriser la révolution digitale Rapport du 117e Congrès des notaires de France, 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Bourassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maisonnier Alain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dupuis-Bernard Rachel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Létinier Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pommier Cédric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Congrès des notaires de France. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maisonnier Alain</w:t>
+                <w:t xml:space="preserve">hal-03372175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notariat et numérique. Le cybernotaire au coeur de la République numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dupuis-Bernard Rachel</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Namont Dauchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Létinier Hubert</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pichard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CEDCACE - Université Paris Nanterre. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04243943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notariat et numérique. Pratiques et perceptions des acteurs dans les Hauts-de-Seine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Congrès des notaires de France. 2021</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Namont Dauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Leproux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pichard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CEDCACE - Université Paris Nanterre. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...95 lines deleted...]
-                <w:t xml:space="preserve">Notariat et numérique. Le cybernotaire au coeur de la République numérique</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régime général et preuve des obligations. Analyses du projet de réforme et contrepropositions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Bourassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corine Namont Dauchez</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bourdaire-Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Brémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...130 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Danis-Fatôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauren Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9207,51 +9207,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553754v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Bourassin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Namont Dauchez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Staat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jehanno" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Manca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370453v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947824v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Baba" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Babonneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beaudrier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797730v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Br&#233;mond" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458047v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Jobard-Bachellier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458061v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Revel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458067v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458073v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Coutant-Lapalus" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458072v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01392057v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bachellier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427454v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458049v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472776v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pichard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458063v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458062v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458064v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01486995v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106425v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106465v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106404v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106414v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106445v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186941v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Hubrecht" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sagant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585780v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904738v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909444v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580327v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580282v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580551v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126765v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111071v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03009755v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03009744v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03001442v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03008311v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03009684v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03008375v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03009607v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03009726v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02466075v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Roussille" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02466516v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02466136v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03009615v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02466843v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445010v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460053v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01934963v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797632v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797636v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797651v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797631v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827069v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797740v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797737v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458042v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797739v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01487044v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458043v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01792975v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797738v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01487045v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797731v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797736v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458052v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458046v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458044v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458045v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458055v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458057v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458051v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01933005v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458054v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458048v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458056v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458050v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458059v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Froment" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458066v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458060v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458065v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ridc.2014.20394" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458070v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458069v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458068v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458071v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01379767v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01934790v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01933427v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01934994v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02209288v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Claudel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Danis-Fat&#244;me" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Thullier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208677v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Boujeka" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01933135v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906640v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922123v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444961v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444950v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leproux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909469v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580298v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580301v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580307v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580309v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458058v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01391990v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372175v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maisonnier Alain" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupuis-Bernard Rachel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;tinier Hubert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pommier C&#233;dric" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445944v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243943v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385005v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01793117v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdaire-Mignot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Leblond" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03009775v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01487027v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01487002v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01487000v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01486990v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01487024v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01487007v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01793014v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/tel-02060142v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553754v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Bourassin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Namont Dauchez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Staat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jehanno" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Manca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370453v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947824v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Baba" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Babonneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beaudrier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797730v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Br&#233;mond" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458047v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Jobard-Bachellier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458061v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Revel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458067v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458073v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Coutant-Lapalus" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458072v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01392057v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bachellier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427454v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458049v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472776v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pichard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458062v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458064v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458063v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01486995v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106465v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106425v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106404v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106414v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106445v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186941v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Hubrecht" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sagant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585780v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904738v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909444v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580327v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580282v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580551v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126765v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111071v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03009755v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03009744v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03001442v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03008311v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03009684v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03008375v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03009726v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02466075v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Roussille" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02466516v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03009607v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02466136v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03009615v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02466843v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445010v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460053v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797632v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797636v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01934963v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797651v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797631v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827069v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797740v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797737v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458042v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797739v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01487044v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458043v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01792975v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797738v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01487045v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797731v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797736v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458052v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458046v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458045v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458044v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458055v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458057v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458051v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01933005v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458054v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458048v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458056v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458050v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458059v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Froment" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458060v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458066v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458065v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ridc.2014.20394" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458070v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458069v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458068v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458071v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01379767v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01934790v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01933427v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02209288v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Claudel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Danis-Fat&#244;me" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Thullier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01934994v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208677v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Boujeka" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01933135v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906640v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922123v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444961v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444950v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leproux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909469v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580298v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580301v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580307v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580309v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458058v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01391990v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445944v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372175v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maisonnier Alain" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupuis-Bernard Rachel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;tinier Hubert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pommier C&#233;dric" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243943v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385005v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01793117v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdaire-Mignot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Leblond" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03009775v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01487027v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01487002v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01487000v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01486990v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01487024v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01487007v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01793014v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/tel-02060142v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>