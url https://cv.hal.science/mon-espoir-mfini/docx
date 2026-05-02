--- v1 (2026-04-06)
+++ v2 (2026-05-02)
@@ -4579,924 +4579,924 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01458043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nouveau renforcement de l'attractivité du prêt viager hypothécaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22, pp.75-77</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sûretés et successions : quelles interactions ? - Etude Rapport introductif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Bourassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 13, pp.23-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01792975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Nouveau renforcement de l'attractivité du prêt viager hypothécaire</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réserve de propriété au profit du prêteur : clauses abusives relatives à son attribution, son remplacement et sa réalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Bourassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 22, pp.75-77</w:t>
+              <w:t xml:space="preserve">, 2017, 8, pp.68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Réserve de propriété au profit du prêteur : clauses abusives relatives à son attribution, son remplacement et sa réalisation</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Créanciers épargnés par l'exigence de proportionnalité, mais rattrapés par le devoir de mise en garde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Bourassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 8, pp.68</w:t>
+              <w:t xml:space="preserve">, 2017, 39, pp.71-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Créanciers épargnés par l'exigence de proportionnalité, mais rattrapés par le devoir de mise en garde</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prescription biennale du Code de la consommation inapplicable à l'action d'une banque contre une caution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Bourassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 39, pp.71-74</w:t>
+              <w:t xml:space="preserve">, 2017, 39, pp.56-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Prescription biennale du Code de la consommation inapplicable à l'action d'une banque contre une caution</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La preuve de l'exécution de l'obligation d'information annuelle des cautions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Bourassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 39, pp.56-58</w:t>
+              <w:t xml:space="preserve">, 2016, 10, pp.74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">La preuve de l'exécution de l'obligation d'information annuelle des cautions</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réforme du gage des stocks : de l'attraction à l'attractivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Bourassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 10, pp.74</w:t>
+              <w:t xml:space="preserve">, 2016, 10, pp.53-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Réforme du gage des stocks : de l'attraction à l'attractivité</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rationalisation du droit du cautionnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit bancaire et financier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1, pp.88-92</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les garanties dans les financements immobiliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes pratiques et ingénierie sociétaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Les garanties dans les montages (148), pp.26-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cautionnement proportionné : devoir de mise en garde écarté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Bourassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 10, pp.53-58</w:t>
+              <w:t xml:space="preserve">, 2016, 10, pp.73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...158 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Cautionnement proportionné : devoir de mise en garde écarté</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inopposabilité de l'inscription hypothécaire concomitante à la publication de la vente de l'immeuble grevé, par le jeu de la prénotation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Bourassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 10, pp.73</w:t>
+              <w:t xml:space="preserve">, 2016, 33, pp.70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Inopposabilité de l'inscription hypothécaire concomitante à la publication de la vente de l'immeuble grevé, par le jeu de la prénotation</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recours des cautions professionnelles solvens : gare à la prescription biennale du droit de la consommation !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Bourassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 33, pp.70</w:t>
+              <w:t xml:space="preserve">, 2016, 21, pp.69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01933005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La caution dirigeante n'est toujours pas présumée avertie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Bourassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 21, pp.70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01458051v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01933005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gage des stocks avec dépossession : application du droit commun du gage (civil ou commercial ?)</w:t>
               </w:r>
@@ -9207,51 +9207,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553754v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Bourassin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Namont Dauchez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Staat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jehanno" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Manca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370453v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947824v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Baba" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Babonneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beaudrier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797730v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Br&#233;mond" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458047v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Jobard-Bachellier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458061v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Revel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458067v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458073v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Coutant-Lapalus" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458072v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01392057v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bachellier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427454v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458049v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472776v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pichard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458062v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458064v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458063v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01486995v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106465v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106425v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106404v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106414v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106445v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186941v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Hubrecht" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sagant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585780v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904738v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909444v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580327v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580282v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580551v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126765v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111071v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03009755v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03009744v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03001442v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03008311v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03009684v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03008375v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03009726v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02466075v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Roussille" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02466516v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03009607v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02466136v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03009615v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02466843v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445010v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460053v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797632v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797636v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01934963v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797651v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797631v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827069v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797740v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797737v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458042v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797739v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01487044v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458043v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01792975v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797738v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01487045v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797731v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797736v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458052v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458046v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458045v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458044v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458055v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458057v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458051v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01933005v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458054v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458048v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458056v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458050v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458059v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Froment" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458060v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458066v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458065v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ridc.2014.20394" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458070v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458069v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458068v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458071v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01379767v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01934790v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01933427v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02209288v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Claudel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Danis-Fat&#244;me" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Thullier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01934994v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208677v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Boujeka" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01933135v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906640v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922123v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444961v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444950v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leproux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909469v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580298v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580301v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580307v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580309v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458058v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01391990v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445944v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372175v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maisonnier Alain" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupuis-Bernard Rachel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;tinier Hubert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pommier C&#233;dric" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243943v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385005v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01793117v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdaire-Mignot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Leblond" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03009775v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01487027v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01487002v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01487000v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01486990v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01487024v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01487007v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01793014v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/tel-02060142v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553754v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Bourassin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Namont Dauchez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Staat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jehanno" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Manca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370453v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947824v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Baba" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Babonneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beaudrier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797730v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Br&#233;mond" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458047v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Jobard-Bachellier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458061v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Revel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458067v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458073v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Coutant-Lapalus" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458072v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01392057v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bachellier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427454v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458049v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472776v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pichard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458062v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458064v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458063v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01486995v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106465v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106425v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106404v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106414v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106445v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186941v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Hubrecht" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sagant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585780v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904738v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909444v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580327v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580282v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580551v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126765v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111071v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03009755v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03009744v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03001442v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03008311v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03009684v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03008375v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03009726v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02466075v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Roussille" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02466516v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03009607v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02466136v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03009615v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02466843v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445010v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460053v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797632v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797636v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01934963v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797651v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797631v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827069v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797740v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797737v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458042v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797739v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01487044v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458043v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797738v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01792975v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01487045v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797731v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797736v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458052v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458046v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458045v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458044v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458055v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458057v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01933005v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458051v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458054v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458048v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458056v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458050v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458059v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Froment" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458060v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458066v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458065v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ridc.2014.20394" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458070v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458069v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458068v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458071v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01379767v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01934790v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01933427v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02209288v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Claudel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Danis-Fat&#244;me" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Thullier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01934994v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208677v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Boujeka" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01933135v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906640v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922123v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444961v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444950v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leproux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909469v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580298v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580301v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580307v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580309v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458058v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01391990v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445944v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372175v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maisonnier Alain" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupuis-Bernard Rachel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;tinier Hubert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pommier C&#233;dric" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243943v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385005v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01793117v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdaire-Mignot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Leblond" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03009775v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01487027v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01487002v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01487000v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01486990v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01487024v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01487007v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01793014v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/tel-02060142v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>