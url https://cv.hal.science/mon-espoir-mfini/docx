--- v2 (2026-05-02)
+++ v3 (2026-05-25)
@@ -66,1476 +66,1476 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La résistance du droit des sûretés au droit de la consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’effet perturbateur du droit de la consommation : toujours d’actualité ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cedcace, Jan 2024, Nanterre (92), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04427454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le débiteur héritier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pichard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ateliers du notariat "Droit des entreprises en difficulté et droit patrimonial de la famille"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01472776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrats et dépendance familiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contrats et famille font-ils bon ménage ? Université de Lille 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lille, France. pp.115-134</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réformes du droit civil et vie des affaires : les enjeux, avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réformes du droit civil et vie des affaires, Université Paris Nanterre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Nanterre, France. pp.1-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'objectif de sécurité : difficultés d'appréciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réformes du droit civil et vie des affaires, Université Paris Nanterre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Nanterre, France. pp.11-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'attrait limité du gage de choses fongibles de droit commun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réformes du droit civil et vie des affaires, Université Paris Nanterre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Nanterre, France. pp.71-84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garanties personnelles, entre droit commercial et protection des consommateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> XIXth International Congress of Comparative Law </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, vienne, Autriche</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ouvrages (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide de droit comparé. Famille et patrimoine - 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Bourassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Namont Dauchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Staat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Jehanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Manca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04553754v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit des sûretés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Bourassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dalloz, 2024, Sirey Université</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (manuel)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04370453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide de droit comparé. Famille et patrimoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Bourassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Namont Dauchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Baba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Babonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Beaudrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03947824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit des sûretés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Bourassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Brémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dalloz, 2017, 978-2-247-17074-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01797730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit des sûretés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Bourassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Brémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Jobard-Bachellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sirey, 2016, 978-2-247-15903-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01458047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réformes du droit civil et vie des affaires : actes du séminaire organisé par le Centre de droit civil des affaires et du contentieux économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Bourassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janine Revel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dalloz, 2014, Thèmes et commentaires, 978-2-247-13750-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01458061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit des sûretés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Bourassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Brémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Jobard-Bachellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sirey, 2014, 978-2-247-13470-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01458067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des sûretés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Brémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Jobard-Bachellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sirey, 2012, 978-2-247-11549-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les droits des grands-parents: une autre dépendance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Bourassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Coutant-Lapalus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dalloz, 2012, 978-2-247-11855-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01458073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des sûretés et de la publicité foncière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Brémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Sirey, 2012, 978-2-247-11549-5</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Bachellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sirey, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...87 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01392057v1</w:t>
-              </w:r>
-[...526 lines deleted...]
-                <w:t xml:space="preserve">hal-01486995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (73)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1547,6300 +1547,6300 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Approche empirique de la dématérialisation des actes notariés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.28-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'hérédité numérique. Propos conclusifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Bourassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solution Notaire Hebdo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12, pp.23-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04106465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques numériques notariales - Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Bourassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Namont Dauchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 10, pp.21-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04106425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les politiques numériques notariales . Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Bourassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Namont Dauchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9, pp.33-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04106404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques numériques notariales : l'enjeu de l'authenticité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Bourassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9, pp.37-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04106414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Approche empirique de la dématérialisation des actes notariés</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux institutionnels de la transformation numérique du notariat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Namont Dauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pichard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Solution Notaire Hebdo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 novembre, n°36, p. 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03904738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La culture numérique notariale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Bourassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 10, pp.28-32</w:t>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formalisme et dématérialisation du cautionnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit bancaire et financier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notariat et numérique. Le cybernotaire au cœur de la République numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Hubrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Bourassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Namont Dauchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sagant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actu Recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 15, pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05186941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Formalisme et dématérialisation du cautionnement</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qualification et formation du cautionnement : une réforme en clair-obscur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des contrats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03580551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cautionnement notarié vivifié par la réforme des sûretés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03580327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sûretés exclusives : quelles limites ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Defrénois, la revue du notariat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03580282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La consécration de l'acte authentique avec comparution à distance limitée à la procuration notariée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03126765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'efficacité du cautionnement en cas de cession des dettes garanties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 140 (21), p. 62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03008375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La consécration opportune et légitime de l'acte authentique avec comparution à distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03111071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand agir contre le garant d'un débiteur principal en liquidation judiciaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 140 (36), p. 54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03009744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rappels à l'ordre concernant les principaux moyens de défense des cautions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 140 (36), p. 70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03009755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’associé mineur d’une société civile familiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ingénierie patrimoniale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03001442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cautionnement : qualification de l'exception de prescription de l'action du créancier contre le débiteur principal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 140 (8), p.66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03008311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obligations d'information annuelle des cautions : vivement la réforme !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 140 (8), p. 69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03009684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déchéance du terme du crédit pour déclaration inexacte : de la clause abusive à ses incidences sur le cautionnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Roussille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 139 (07), p. 47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02466075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'efficacité du privilège de prêteur de deniers en cas d'acquisition d'une quote-part indivise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 139 (21), pp.67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02466516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'efficacité de la lettre d'intention confortée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 139 (36), p.63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03009607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proportionnalité du cautionnement : appréciation de l'exception de retour à meilleure fortune lors de l'appel en paiement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 139 (07), p.61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03009726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vices de forme, disproportion, fraude, défaut d'information : le cumul de moyens de défense n'assure pas la libération de la caution !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 139 (07), p. 64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02466136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éligibilité des cautions, y compris dirigeantes, aux procédures de surendettement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 139 (36), p.61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03009615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des critères de distinction clairs mais des différences de régime injustifiées entre la garantie autonome et le cautionnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 139 (21), p. 64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02466843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notariat et évolutions numériques de la publicité foncière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Namont Dauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin du Cridon de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n°14, p. 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02445010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accès des notaires au fichier immobilier : les notaires au cœur de la transformation numérique de l’action publique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Namont Dauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n° 13, Etude 1151, p. 39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02460053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation de la recherche &amp;quot;Notariat et numérique&amp;quot; menée par le CEDCACE (Université Paris Nanterre) et soutenue par le GIP Mission de recherche Droit et justice. Entretien : Le cyber-notaire au coeur de la République numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Namont Dauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pichard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23, Act. 530, p. 20-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01827069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise en garde des cautions : florilège de solutions favorables aux banques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21, pp.67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sûretés immobilières : accessoires de la créance et de l'immeuble ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01934963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mention manuscrite de la durée du cautionnement : vade-mecum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.49-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exclusion critiquable du bénéfice de subrogation du régime des sûretés réelles pour autrui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21, pp.71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mentions manuscrites : omissions sanctionnées et précisions tolérées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21, pp.65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prescription biennale du Code de la consommation inapplicable à l'action d'une banque contre une caution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 39, pp.56-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Créanciers épargnés par l'exigence de proportionnalité, mais rattrapés par le devoir de mise en garde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 39, pp.71-74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poursuites contre le débiteur principal ou la caution : un vent de liberté souffle en faveur des créanciers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transmission à cause de mort des sûretés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appréciation de la proportionnalité du cautionnement : clair-obscur sur les biens (in)saisissables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22, pp.70-73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devoir de mise en garde : manque d'unité dans l'appréciation du risque d'endettement et de la qualité de caution avertie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22, pp.68-70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cautionnement : extension des règles du Code de la consommation aux créanciers professionnels sans but lucratif et aux contre-garants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 39, pp.74-76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'emprise inéluctable des juges sur le nouveau droit des contrats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 261, pp.9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouveau renforcement de l'attractivité du prêt viager hypothécaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22, pp.75-77</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sûretés et successions : quelles interactions ? - Etude Rapport introductif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13, pp.23-73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01792975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réserve de propriété au profit du prêteur : clauses abusives relatives à son attribution, son remplacement et sa réalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conditions d'autorisation d'une mesure conservatoire sur les biens d'une caution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33, pp.69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portée de l'autonomie de la garantie à première demande en cas de recours du donneur d'ordre contre le bénéficiaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33, pp.67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incidences de l'ordonnance du 10 février 2016 sur le contenu du contrat de vente immobilière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales des loyers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7-8, pp.153-167</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cautionnement proportionné : devoir de mise en garde écarté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, pp.73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inopposabilité de l'inscription hypothécaire concomitante à la publication de la vente de l'immeuble grevé, par le jeu de la prénotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33, pp.70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La preuve de l'exécution de l'obligation d'information annuelle des cautions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, pp.74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réforme du gage des stocks : de l'attraction à l'attractivité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, pp.53-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rationalisation du droit du cautionnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Bourassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit bancaire et financier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">, 2016, 1, pp.88-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Marc Pichard</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les garanties dans les financements immobiliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solution Notaire Hebdo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 novembre, n°36, p. 1</w:t>
+              <w:t xml:space="preserve">Actes pratiques et ingénierie sociétaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Les garanties dans les montages (148), pp.26-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recours des cautions professionnelles solvens : gare à la prescription biennale du droit de la consommation !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21, pp.69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01933005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La caution dirigeante n'est toujours pas présumée avertie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21, pp.70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gage des stocks avec dépossession : application du droit commun du gage (civil ou commercial ?)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21, pp.72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clair-obscur sur la novation et la délégation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Froment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">, 2015, 1214, pp.60-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Le cautionnement notarié vivifié par la réforme des sûretés</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des grands-parents privés de leurs petits-enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Bourassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">La Croix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sûretés exclusives : quelles limites ?</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sûretés mobilières et sûretés immobilières, une véritable summa divisio ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Bourassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Defrénois, la revue du notariat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Revue de droit bancaire et financier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.59-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Qualification et formation du cautionnement : une réforme en clair-obscur</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La spécialisation du droit des sûretés personnelles, &amp;quot;entre droit commercial et protection des consommateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Bourassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des contrats</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue internationale de droit comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 66 (2), pp.433-468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ridc.2014.20394⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La consécration de l'acte authentique avec comparution à distance limitée à la procuration notariée</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La force d'attraction du gage des stocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Bourassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.1363-1369</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La consécration opportune et légitime de l'acte authentique avec comparution à distance</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les grands-parents, victimes collatérales de certains divorces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Bourassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Le Figaro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...1681 lines deleted...]
-                <w:t xml:space="preserve">L'emprise inéluctable des juges sur le nouveau droit des contrats</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les imperfections de la protection du dirigeant caution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Bourassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petites affiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 261, pp.9</w:t>
+              <w:t xml:space="preserve">, 2013, pp.9-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Appréciation de la proportionnalité du cautionnement : clair-obscur sur les biens (in)saisissables</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sûretés et surendettement des particuliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Bourassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gazette du Palais</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 22, pp.70-73</w:t>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.4-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Poursuites contre le débiteur principal ou la caution : un vent de liberté souffle en faveur des créanciers</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sûretés sur le logement du majeur protégé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Bourassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gazette du Palais</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp.66</w:t>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3, pp.433-452</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La transmission à cause de mort des sûretés</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01934790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sûretés sur le logement du majeur vulnérable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Bourassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 13</w:t>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011-3 (3), pp.433-452</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Nouveau renforcement de l'attractivité du prêt viager hypothécaire</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01379767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les exemples législatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Bourassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gazette du Palais</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 22, pp.75-77</w:t>
+              <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 35 (133), pp.1113-1135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...1133 lines deleted...]
-                <w:t xml:space="preserve">Clair-obscur sur la novation et la délégation</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01933427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panorama de la législation et de la jurisprudence en droit civil des affaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Bourassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...290 lines deleted...]
-                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Danis-Fatôme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Thullier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, pp.1363-1369</w:t>
+              <w:t xml:space="preserve">, 2006, 20, pp.1380</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...434 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Thullier</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02209288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers un droit commun des sûretés ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 20, pp.1380</w:t>
+              <w:t xml:space="preserve">, 2006, pp.1380</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01934994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panorama de législation et de jurisprudence en droit civil de l'entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Boujeka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Thullier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, pp.1380</w:t>
+              <w:t xml:space="preserve">, 2005, 21, pp.1424</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Thullier</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02208677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des obligations et droit des sûretés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 21, pp.1424</w:t>
+              <w:t xml:space="preserve">, 2005, pp.1424</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01933135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biens successoraux et liquidation judiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recueil Dalloz</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01933135v1</w:t>
+              <w:t xml:space="preserve">L'effervescence du droit des affaires au XXIe siècle. Mélanges en l'honneur du professeur Arlette Martin-Serf</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, larcier, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La saisie et la confiscation des propriétés collectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les principes du droit pénal à l’épreuve du recouvrement des avoirs criminels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03580298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit des sûretés révélé par le droit de la protection des personnes vulnérables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Confrontez le droit des sûretés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03580301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle réforme pour la formation du cautionnement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quelle réforme pour le droit des sûretés ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03580309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sécurité juridique dans la réforme du droit du cautionnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges en l'honneur du Professeur Bernard Teyssié</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03580307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La déchéance du terme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Latina, Mathias; Chantepie, Gaël. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Projet de réforme du droit des contrats, du régime général et de la preuve des obligations : analyses et propositions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.88-93, 2015, 978-2-247-15852-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les grands-parents, créanciers ou héritiers de leurs petits-enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bourassin, Manuella. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les droits des grands-parents. Une autre dépendance ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.85-103, 2012, 978-2-247-11855-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01391990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien croisé entre les directeurs scientifiques et rédacteurs du rapport &amp;quot;Notariat et numérique&amp;quot; et le président de la Chambre des notaires du 92</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Bourassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Namont Dauchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, p. 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03906640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Notariat et numérique. Le cybernotaire au coeur de la République numérique », entretien avec Manuella Bourassin, Corine Dauchez et Marc Pichard, directeurs scientifiques de la recherche &amp;quot;Notariat et numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Bourassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Namont Dauchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, n°7-8, 18 février 2022, Actualités 297, p. 17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03922123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enquête « Notariat et numérique » : les notaires et collaborateurs des Hauts-de-Seine au rendez-vous !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Leproux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Namont Dauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pichard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, Entretien, Actualités 373, p. 17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edito : Enquête « Notariat et numérique » : vers un grand débat notarial ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Bourassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Namont Dauchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, p. 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02444961v1</w:t>
-              </w:r>
-[...635 lines deleted...]
-                <w:t xml:space="preserve">hal-01391990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7852,464 +7852,464 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Notariat et numérique. Le cybernotaire au coeur de la République numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Namont Dauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pichard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CEDCACE - Université Paris Nanterre. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04243943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le numérique, l'Homme et le droit Accompagner et sécuriser la révolution digitale Rapport du 117e Congrès des notaires de France, 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maisonnier Alain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dupuis-Bernard Rachel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Létinier Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pommier Cédric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Congrès des notaires de France. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le numérique, l'Homme et le droit. Rapport de synthèse du 117e Congrès des notaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Bourassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Congrès des notaires de France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03445944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le numérique, l'Homme et le droit Accompagner et sécuriser la révolution digitale Rapport du 117e Congrès des notaires de France, 2021</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notariat et numérique. Pratiques et perceptions des acteurs dans les Hauts-de-Seine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Bourassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maisonnier Alain</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Namont Dauchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dupuis-Bernard Rachel</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Leproux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Létinier Hubert</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pichard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CEDCACE - Université Paris Nanterre. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régime général et preuve des obligations. Analyses du projet de réforme et contrepropositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Bourassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...75 lines deleted...]
-                <w:t xml:space="preserve">Manuella Bourassin</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bourdaire-Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...205 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Brémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Danis-Fatôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9207,51 +9207,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553754v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Bourassin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Namont Dauchez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Staat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jehanno" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Manca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370453v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947824v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Baba" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Babonneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beaudrier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797730v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Br&#233;mond" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458047v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Jobard-Bachellier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458061v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Revel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458067v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458073v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Coutant-Lapalus" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458072v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01392057v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bachellier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427454v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458049v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472776v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pichard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458062v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458064v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458063v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01486995v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106465v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106425v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106404v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106414v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106445v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186941v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Hubrecht" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sagant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585780v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904738v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909444v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580327v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580282v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580551v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126765v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111071v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03009755v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03009744v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03001442v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03008311v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03009684v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03008375v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03009726v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02466075v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Roussille" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02466516v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03009607v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02466136v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03009615v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02466843v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445010v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460053v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797632v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797636v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01934963v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797651v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797631v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827069v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797740v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797737v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458042v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797739v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01487044v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458043v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797738v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01792975v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01487045v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797731v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797736v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458052v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458046v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458045v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458044v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458055v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458057v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01933005v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458051v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458054v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458048v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458056v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458050v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458059v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Froment" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458060v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458066v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458065v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ridc.2014.20394" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458070v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458069v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458068v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458071v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01379767v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01934790v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01933427v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02209288v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Claudel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Danis-Fat&#244;me" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Thullier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01934994v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208677v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Boujeka" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01933135v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906640v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922123v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444961v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444950v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leproux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909469v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580298v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580301v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580307v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580309v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458058v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01391990v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445944v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372175v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maisonnier Alain" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupuis-Bernard Rachel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;tinier Hubert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pommier C&#233;dric" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243943v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385005v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01793117v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdaire-Mignot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Leblond" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03009775v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01487027v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01487002v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01487000v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01486990v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01487024v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01487007v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01793014v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/tel-02060142v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427454v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Bourassin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01472776v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pichard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458049v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458062v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458064v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458063v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01486995v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553754v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Namont Dauchez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Staat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jehanno" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Manca" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370453v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947824v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Baba" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Babonneau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beaudrier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797730v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Br&#233;mond" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458047v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Jobard-Bachellier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458061v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Revel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458067v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458072v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458073v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Coutant-Lapalus" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01392057v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bachellier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106445v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106465v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106425v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106404v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106414v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904738v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909444v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585780v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186941v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Hubrecht" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sagant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580551v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580327v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580282v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126765v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03008375v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111071v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03009744v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03009755v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03001442v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03008311v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03009684v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02466075v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Roussille" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02466516v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03009607v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03009726v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02466136v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03009615v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02466843v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445010v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460053v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827069v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797651v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01934963v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797632v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797636v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797631v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797736v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797731v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01487044v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458043v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797739v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797740v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797737v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458042v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01797738v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01792975v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01487045v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458048v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458056v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458050v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458055v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458057v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458052v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458046v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458045v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458044v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01933005v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458051v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458054v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458059v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Froment" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458060v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458066v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458065v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ridc.2014.20394" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458070v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458069v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458068v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458071v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01934790v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01379767v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01933427v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02209288v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Claudel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Danis-Fat&#244;me" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Thullier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01934994v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208677v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Boujeka" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01933135v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909469v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580298v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580301v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580309v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580307v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01458058v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01391990v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906640v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922123v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444950v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leproux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444961v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243943v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372175v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maisonnier Alain" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupuis-Bernard Rachel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;tinier Hubert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pommier C&#233;dric" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445944v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385005v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01793117v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdaire-Mignot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Leblond" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03009775v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01487027v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01487002v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01487000v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01486990v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01487024v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01487007v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01793014v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/tel-02060142v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>